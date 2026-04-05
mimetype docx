--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Arnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8706-9902</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081141270</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-7003-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis le début des années 2000, je développe à Chambéry une géologie de l’Holocène basée sur l’utilisation des sédiments de lacs. Je les étudie via des approches à haute résolution combinant géochimie et sédimentologie pour mettre en évidence les trajectoires des (socio-)écosystèmes sous des forçages mutiples : climat, tectonique, volcanisme, activités humaines. Mes études s'intègrent dans le courant de pensée de la zone critique qui offre un espace épistémologique de rencontre disciplinaire aux interfaces entre processus animant et mettent en relaiton atmosphère, biosphère, lithosphère et sociétés humaines.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climatic changes in the Kerguelen archipelago (South Indian Ocean) based on marine and lacustrine palaeoclimatic archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.109753. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple late Holocene glacier advances on the sub-Antarctic Kerguelen (49°S) islands: Evidence from a 1200 yr sediment core from a glacial threshold basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Børve Sleire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem G.M. van der Bilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 347 (2), pp.109106. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-operated fully reproducible static blade core opening bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Drilling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.21 - 27. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/sd-34-21-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and climate impacts on the alpine Critical Zone over the past 10,000 y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guinoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (29), pp.e2506030122. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2506030122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of morainic complexes and reconstruction of glacier dynamics north-east of Cook Ice Cap, Kerguelen Archipelago (49°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talin Tuestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lafite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antarctic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954102023000378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montane rainforest dynamics under changes in climate and human impact during the past millennia in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Daut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.230930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope (Pb, Sb) approach to trace metallic contaminant sources at a historical mining and metallurgical site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Floriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Resongles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 649, pp.121958. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-triggered magnification of erosion rates in European Alps since the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1246. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45123-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stages of Type I-S kerogen formation revealed by Rock-Eval® 7S analysis of sediment from a modern halo-alkaline lake (Dziani Dzaha, Mayotte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jovovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.104794. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2024.104794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half of the soil erosion in the Alps during the Holocene is explained by transient erosion crises as a consequence of rapid human land clearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (9), pp.1290-1303. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836241254485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Glacial-Holocene cirque glacier chronology on sub-Antarctic Kerguelen Archipelago (49°S) based on cosmogenic 36Cl exposure dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talin Tuestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shasta Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 336, pp.108754. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic geochemistry of lake sediments: A review of analytical techniques and guidelines for data interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Tjallingii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin E Kylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 249, pp.104639. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the sedimentary imprint of tsunamis and storms in the Lesser Antilles (Saint Martin): A 3500-year record in a coastal lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano C Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Falvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 471, pp.107284. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2024.107284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trajectories of mountain agro-ecosystems in the North-Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin James Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (2), pp.58. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-023-02030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurricane Irma: an unprecedented event over the last 3700 years? Geomorphological changes and sedimentological record in Codrington Lagoon, Barbuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Geba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (12), pp.3761-3788. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-23-3761-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral variations in the signature of earthquake‐generated deposits in Lake Iznik, NW Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depositional Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dep2.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb dispersion pathways in mountain soils contaminated by ancient mining and smelting activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Spadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.105556. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the alpine Critical Zone since the Last Glacial Period using Li isotopes from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu (Yvon) Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 624, pp.118463. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of metallurgical atmospheric contamination in a mountainous catchment: A delayed response of Pb contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 895, pp.165127. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Millennia of Complexity and Variability in a Perialpine Socioecological System (Savoie, France): The Contribution of Palynology and sedaDNA Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.866781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Event Deposits in Lake Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Moernaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (3), pp.34. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat5030034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8.2 ka event in northern Spain: timing, structure and climatic impact from a multi-proxy speleothem record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hege Kilhavn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell N Drysdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hellstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (10), pp.2321 - 2344. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-18-2321-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide resurrection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (6), pp.3357-3362. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01347-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary insights into a 500-year trajectory of an alpine socio-ecological system in Montaimont, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.62. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-022-01902-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant sedimentation in a deep Alpine lake (Iseo, Italy) controlled by climate, human and geodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piccin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.1816-1840. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of warmer climate periods on flood hazard in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.118-123. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00878-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary structure discrimination with hyperspectral imaging in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 817, pp.152018. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical principles and perspectives of hyperspectral imaging applied to sediment core analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat5020028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paravani, a puzzling lake in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 579, pp.6-18. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Chlordecone Resurrection by Glyphosate in French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.2296-2306. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c05207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03124787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of human and climate forcing on erosion in the alpine Critical Zone over the last 2000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Genuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.107127. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1600 year-long sedimentary record of tsunamis and hurricanes in the Lesser Antilles (Scrub Island, Anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 412, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activities disturb lake-sediment records of past flood frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past Global Changes Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.42-43. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.29.1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Sedimentary DNA Research on Past Terrestrial and Aquatic Biodiversity: Overview and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Heintzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat4010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human and climate impacts on lake-catchment and vegetation in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Dolenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227, pp.106043. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (4), pp.686-702. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Sediments Reveal Large Variations in Flood Frequency Over the Last 6,500 Years in South-Western Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ekblom Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Nagel Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øyvind Paasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolbjørn Engeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When archives are missing, deciphering the effects of public policies and climate variability on the Brazilian semi-arid region using sediment core studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Jeske-Pieruschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 723, pp.137989. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17632/j9x7yhcvd4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRF and hyperspectral analyses as an automatic way to detect flood events in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.105776. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering centurial anthropogenic pollution processes in large lakes dominated by socio-economic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.100269. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la recherche française en Sciences du sol à partir d'une analyse bibliométrique : points forts, points faibles et tendances récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution prediction of organic matter concentration with hyperspectral imaging on a sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 663, pp.236-244. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Subthreshold Swing Saturation in FD-SOI MOSFETs Described With Band Broadening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bohuslavskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. M. Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (5), pp.784-787. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2019.2903111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene-long record of flood frequency in the Southern Alps (Lake Iseo, Italy) under human and climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling indicators and lumped-parameter modeling to assess suspended matter and soluble phosphorus losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Trévisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Quetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650 (Part 2), pp.3027-3040. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on lake sediment DNA from the catchment: importance of taphonomic and analytical issues on the record quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Franscesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (14676), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50339-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaCTS 1.0: A Crowdsourced Reporting Standard for Paleoclimate Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emile‐geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.1570-1596. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019PA003632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution grain size distribution of sediment core with hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 393-394, pp.105536. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2019.105536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeomagnetism for chronologies of recent alpine lake sediments: successes and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (3), pp.259-278. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-019-00087-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet avalanches: long-term evolution in the Western Alps under climate and human forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (9), pp.1299-1313. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-14-1299-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurrection ecology in Artemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odrade Nougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Jabbour-Zahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Resurrection Ecology, 11 (1), pp.76-87. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy of early anthropogenic effects on recent lake eutrophication (Lake Bénit, northern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2018.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Characterization of 28-nm FD-SOI Ring Oscillators With Energy Efficiency Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bohuslavskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.3682 - 3688. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2018.2859636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 7000-year environmental history and soil erosion record inferred from the deep sediments of Lake Pavin (Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 497, pp.218-233. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01719229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1777-1799. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA from lake sediments reveals long-term ecosystem changes after a biological invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (5), 9p. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aar4292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering long-term records of natural variability and human impact as recorded in lake sediments: a palaeolimnological puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keely Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schillereff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Saulnier-Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. John Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive and regressive soil evolution phases in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.39 - 52. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01394967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-kyr record of flood frequency and intensity in the western Mediterranean Alps – Interplay of solar and temperature forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp. 121 - 135. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new CT scan methodology to characterize a small aggregation gravel clast contained in a soft sediment matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp. 199 - 209. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-199-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlooked human influence in historic and prehistoric floods in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiane Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (4), pp.347-350. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G38498.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a century of changes in microbial eukaryotic diversity in lakes driven by nutrient enrichment and climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cècile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (7), pp.2873 - 2892. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in alpine pedogenetic processes: Effect of millennial agro-pastoralism activities (French-Italian Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 306, pp.217-236. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One thousand seven hundred years of interaction between glacial activity and flood frequency in proglacial Lake Muzelle (western French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (03), pp.407-422. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2017.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use development and environmental responses since the Neolithic around Lake Paladru in the French Pre-alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.48-59. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hundred year record of industrial and urban development in French Alps combining Hg accumulation rates and isotope composition in sediment archives from Lake Luitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Desplanquee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 431, pp.10--19. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators of climate: Ecrins National Park participates in long-term monitoring to help determine the effects of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.44-52. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/eco.mont-8-1s44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures: An alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01375648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term dynamics in microbial eukaryotes communities: a palaeolimnological view based on sedimentary DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (23), pp.5925-5943. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two lakes: a multi-proxy comparison of Lateglacial and Holocene environmental change in Cappadocia, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Allcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp. 348 - 362. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified sensitivity of small lake sediments to record historic earthquakes: Implications for paleoseismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Litty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.2 - 16. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JF003644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion record in Lake La Thuile sediments (Prealps, France): Evidence of montane landscape dynamics throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.350-364. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683615609750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale phylogenetic heterogeneity of archaea, bacteria, methanogens and methanotrophs in lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 751 (751), pp. 159-173. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2184-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a regional flood signal reproducible from lake sediments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (4), pp. 1103 - 1117. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar-dated glacier variations in the Western European Alps during the Neoglacial: the Mer de Glace record, Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Nicolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing long-term human impacts on plant communities: an ecological approach based on lake sediment DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (7), pp.1485 - 1498. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial/Holocene environmental changes in the Mediterranean Alps inferred from lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.49-71. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Profiles of PCB in Dated Sediment Cores Suggest Recent Lake Contamination through the “Halo Effect”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (3), pp.1303-1310. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es5043996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Planktonic Diversity Well Recorded in Sedimentary DNA? Toward the Reconstruction of Past Protistan Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (4), pp.865-875. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-015-0627-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutrients and warming on Planktothrix dynamics and diversity: a palaeolimnological view based on sedimentary DNA and RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (1), pp.31-49. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.72. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp. 343-355. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-013-9759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recording of floods and earthquakes in Lake Chicho'j, Guatemala during the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Adatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albedo Bettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15p. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-014-9784-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherited hypoxia: A new challenge for reoligotrophicated lakes under global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (12), pp.1413-1423. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GB004932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D sedimentological approach to reconstructing the flood frequency and intensity of the Rhoˆne River (Lake Bourget, NW European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (51), pp. 469-483. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-014-9768-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-specific responses of a chironomid assemblage to contrasting anthropogenic pressures: a palaeolimnological perspective from the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Verneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (1), pp.26-40. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term relationships among pesticide applications, mobility, and soil erosion in a vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (4), pp.15647-15652. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1411512111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long livestock farming history and human landscape shaping revealed by lake sediment DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 7p. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00944038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données nouvelles sur la chronologie de la déglaciation dans la vallée du haut-Verdon (alpes françaises du sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6,700-year sedimentary record of climatic and anthropic signals in Lake Aydat (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (9), pp.1317-1328. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613484616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00781618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local forcings affect lake zooplankton vulnerability and response to climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (12), pp. 2767-2780. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/12-1903.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00927739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoflood activity and climate change over the last 1400 years recorded by lake sediments in the north-west European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp. 189-199. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00799655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chironomid assemblage reconstructions at multiple depths describe the oxygen-driven changes in a deep French lake during the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Verneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp. Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.257-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel lakes: a network for the study and management of mountain lakes in the French Alps and in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Epaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.63-69. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/eco.mont-5-1s63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XANES spectroscopy as a tool to trace phosphorus transformation during soil genesis and mountain ecosystem development from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (118), pp. 129-147. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2013.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00827536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible terrigenous origin for perylene based on a sedimentary record of a pond (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp. 69-77. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00830439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use changes and environmental dynamics in the upper Rhone valley since Neolithic times inferred from sediments in Lac Moras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.00-00. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683612475142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sample location and livestock numbers on Sporormiella concentrations and accumulation rates in surface sediments of Lake Allos, French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), pp. 117-127. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-012-9646-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00929699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing long-term changes (150 years) in the carbon cycle of a clear-water lake based on the stable carbon isotope composition (δ13C) of chironomid and cladoceran subfossil remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Verneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (4), en ligne http://onlinelibrary.wiley.com/doi/10.1111/fwb.12304/pdf. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00929573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene land-use evolution and associated soil erosion in the French Prealps inferred from Lake Paladru sediments and archaeological evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.1636-1645. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00763735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reversible geosystem destabilisation at 4200 cal. BP: Sedimentological, geochemical and botanical markers of soil erosion recorded in a Mediterranean alpine lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1863-1874. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613508158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chironomid assemblages in cores from multiple water depths reflect oxygen-driven changes in a deep French lake over the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Verneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (3), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-013-9722-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatiotemporal investigation of varved sediments highlights the dynamics of hypolimnetic hypoxia in a large hard-water lake over the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (4), pp. 1395-1408. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2013.58.4.1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00927752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA from lake sediments reveals the long-term dynamics and diversity of Synechococcus assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (10), p. 3817-3838. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-3817-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00866805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does global warming favour the occurrence of extreme floods in European Alps? First evidences from a NW Alps proglacial lake sediment record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Legaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113, p.563-581. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-011-0376-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00653728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic stratigraphy of the late Quaternary sedimentary infill of Lac d'Armor (Kerguelen archipelago): a record of glacier retreat, sedimentary mass wasting and southern Westerly intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Heirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Batist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">antartic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp. 608-618. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954102012000466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00830441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake-level fluctuations at Lake Bourget (eastern France) around 4500-3500?cal. a BP and their palaeoclimatic and archaeological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (5), p.494-502. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00757186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1400 years of extreme precipitation patterns over the Mediterranean French Alps and possible forcing mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, p.1-12. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00719973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multidisciplinaire d'une séquence lacustre holocène dans les Alpes du Sud au lac Petit (Mercantour, alt. 2200m. France) : histoire d'un géosystème dégradé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (4), pp. 309-319. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00782072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and intensity of high-altitude ﬂoods over the last 3.5 ka in northwestern French Alps (Lake Anterne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (77), p.12-22. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00653347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Bourget regional erosion patterns reconstruction reveals Holocene NW European Alps soil evolution and paleohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.81-92. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sedimentary record of Holocene surface runoff events and earthquake activity from Lake Iseo (Southern Alps, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lauterbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Hülsbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (7), pp.749-760. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683611430340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00674940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siltation of river-influenced coastal environments: Respective impact of late Holocene land use and high-frequency climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 290, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2011.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in erosion patterns during the Holocene in a currently treeless subalpine catchment inferred from lake sediment geochemistry (Lake Anterne, 2063 m a.s.l., NW French Alps): The role of climate and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.651-665. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683610391320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00576530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrocolorimetric interpretation of sedimentary dynamics: The new &amp;quot;Q7/4 diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Balsam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (1-2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00615505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative PCR enumeration of total/toxic Planktothrix rubescens and total cyanobacteria in preserved DNA isolated from lake sediments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kurmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (24), pp.8744-53. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06106-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and proxy-sensitivity imprints on paleohydrological records for the last millennium in west-central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2009.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentological and geochemical records of past trophic state and hypolimnetic anoxia in large, hard-water Lake Bourget, French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.171-190. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-009-9324-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00411113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the recent history of a large deep prealpine lake (Lake Bourget, France) using subfossil chironomids, diatoms, and organic matter analysis: towards the definition of a lake-specific reference state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Verneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Adatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (4), pp. 963-978. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-010-9467-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00930291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North western Alps Holocene paleohydrology recorded by flooding activity in Lake Le Bourget, France and possible relations with Mont-Blanc glaciers fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (17-18), pp.2185-2200. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00496389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and site-sensitivity imprints on palaeohydrological records for the last millennium in west-central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73, pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene summer temperature reconstruction from chironomid assemblages of Lake Anterne, northern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Heiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Verneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.317-328. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683608100576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible complexity of the climatic event around 4300-3800 cal. BP in the central and western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Touchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (6), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683609337360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of new agricultural practices on soil erosion during the Bronze Age in the French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.241-249. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683608100568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00311633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation history and human impact at subalpine belt in the French North-Western Alps (Upper-Arve Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of urban wet weather pollution: analysis of PCB and PAH in sediment cores from Lake Bourget, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (10), pp.1503-1510. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2008.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00379262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the French Alps as evidenced by a sedimentary molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.814-820. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00148275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau traceur moléculaire pour reconstituer les activités agricoles passées dans les archives sédimentaires ––– A new molecular marker to reconstruct past agricultural activity from sedimentary archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre Pigb-Pmrc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (avril), pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00311783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of peat quality by molecular and bulk geochemical analysis : Application to the Holocene record of the Chautagne marsh (Haute Savoie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Morched-Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 254 (1-2), pp.101-112. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00310963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution fingerprinting of eutrophication in a large-hard water lake (Lake Bourget, NW French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer l'impact des rejets urbains de temps de pluie sur les milieux aquatiques ? Mise en place d'une méthodologie à partir de l'analyse de sédiments lacustres - Application au Lac du Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe. Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-altitude varve records of abrupt environmental changes and mining activity over the last 4000 years in the Western French Alps (Lake Bramant, Grandes Rousses Massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio S. Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (19-21), pp.2644-2660. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response on the comment from Ribeiro Guevara and Arribere on the article ‘Radionuclide dating (Pb-210, Cs-137, Am-241) of recent lake sediments in a highly geodynamic setting (Lakes Puyehue and Icalma–Chilean Lake District)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 385 (1-3), pp.312 à 314. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead pollution in antique Savoy (2nd-3rd centuries AD) in relation with a metallurgical settlement of the City of Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Serralongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 338, pp.244-252. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radionuclide dating (210Pb, 137Cs, 241Am) of recent lake sediments in a highly active geodynamic setting (Lakes Puyehue and Icalma—Chilean Lake District)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 336 (2-3), pp.837 à 850. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7200 years of Rhône river flooding activity in Lake Le Bourget, France: a high-resolution sediment record of NW Alps hydrology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tribovillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.3, 420-428. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0959683605hl801rp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Climate in the Alps : toward a common framework ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Mélières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.401-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr and Nd isotope as a tracer of sources of clastic material, in the Bourget lake sediment (NW Alps, France) during the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Givelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 224, pp.183-200. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating the fingerprints of bio-induced and detrital sedimentary processes in particle size distribution spectra of hard water lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34 (4), pp.519-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhone River flood deposits in Lake Le Bourget: a proxy for Holocene environmental changes in the NW Alps, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.4, 404-416. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03009480500231260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr and Nd isotopes as tracers of clastic sources in Lake Le Bourget sediment (NW Alps, France) during the Little Ice Age: Palaeohydrology implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Givelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 224 (4), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing historical seismicity from lake sediments (Lake Laffrey, Western Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (4), pp.350-357. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2005.00620.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climate in the Alps: toward a common framework ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Mélières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pages newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (2), pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300 year history of lead contamination in northern French Alps reconstructed from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.448-456. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B314947A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable 300 years-long history of lead contamination in Northern French Alps from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.448-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead fall-out isotopic signal over French northern Alps : Timing and sources constraints from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107, pp.61-64. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood and earthquake disturbance of 210Pb geochronology (Lake Anterne, North French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (4), pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des systèmes d'élevage bovin en France et leur contribution à la production de viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (3), pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodulation of field-grown soybean in non-inoculated soils : multi-site comparison of two Bradyrhizobium japonicum strains and sensitivity to environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Cleyet Marel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3 (3), pp.211-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition for nodule occupancy of introduced Bradyrhizobium japonicum strain SMGS1 in French soils already containing Bradyrhizobium japonicum strain G49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Cleyet Marel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 39, pp.1022-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility of a soybean peat inoculant with some seed applied fungicides and microgranular insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Catroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 30, pp.229-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'agriculture gere l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiatives Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7-8, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des semences de soja : compatibilite avec l'inoculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Catroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 107, pp.77-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre Blanc - Paléoclimats et Paléoenvironnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 147 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations du climat au cours des deux derniers millénaires. Deux cas d'étude dans le Jura et les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDYTEM, pp.51-64, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Lac du Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquet et al., pp.270, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00348196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paléoenvironnements alpins durant l'âge du Bronze: apports des archives littorales et profondes du lac du Bourget (Savoie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS Paris, pp.45-56, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Climate in the Alps : Proceedings of the Climalp workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Mélières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boreas, pp.528, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire aux temps modernes dans les alpages d’Anterne et Pormenaz. Une approche de l’occupation de la moyenne montagne entre les Fiz et les Aiguilles Rouges. Résultats du programme de sondages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en milieu de montagne dans la région Auvergne-Rhône-Alpes. Sous la direction de SURMELY (F.), Actes de la table ronde de Clermont-Ferrand (6 décembre 2019). Presses universitaires Blaise-Pascal. Coll. Terra Mater, p. 55-93.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakes as Recorders of Earth Surface Dynamics From Yearly to Plurimillennial Time-Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2021, </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-819166-8.00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2021, 2-904110-64-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Natural Organic Matter at the Scale of Drainage Basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pepin-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electron Paramagnetic Resonance Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.29-50, 2020, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-39668-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring d'un lac de haute altitude. Le cas du lac de la Muzelle (massif des Ecrins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 191-198, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Pavin Paleolimnology and Event Stratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus J. Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lake Pavin, history, geology, biogeochemistry and sedimentology of a deep meromictic maar lake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.381 - 406, 2016, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39961-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des activités agricoles et des paysages révélée par un outil en plein essor : l’ADN sédimentaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLS ET MATIÈRES ORGANIQUES - MÉMOIRES ET HÉRITAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.881-102, 2015, SOLS ET MATIÈRES ORGANIQUES - MÉMOIRES ET HÉRITAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sédiments des lacs, archives des crues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Whilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen; Catherine Jeandel; Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2015, 978-2-271-08829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des activités agricoles et des paysages révélé par un outil en plein essor : l’ADN sédimentaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 81-102, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Alpine Foreland Holocene Paleoseismicity Revealed by Coeval Mass Wasting Deposits in Glacial Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submarine Mass Movements and their Consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V, pp.341-349, 2015, 978-3-319-20978-4. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20979-1_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01240867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene reconstitution of Lake La Thuile Landscape (874 m a.s.l, Massif des Bauges, France) Evidence of human-controlled of erosion in the mountain belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 41-56, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemistry of soils and sediments : A key to describe the Anthropocene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet emblématique Lacs de Montagne : L'étude des sédiments lacustres au laboratoire EDYTEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp. 107-118, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de la matière organique naturelle à l'échelle de bassins versants. Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pepin-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Protiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spectroscopie de résonance paramagnétique électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eco Sciences, pp. 27-47, 2014, Grenoble Sciences, 978-2-7598-1191-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geochemical approach to improve radiocarbon-based age-depth models in non-laminated sediment series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. G. Rothwell and I. W. Croudace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Paleoenvironmental Research - Micro-XRF studies of sediment cores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, pp.non défini, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00866812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac du Bourget (Savoie, France) à l'Âge du Bronze : végétation, impacts anthropiques et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H.Richard ; D.Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'arc alpin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CTHS, Paris, pp.107-121, 2008, Documents préhistoriques. Edition électronique 5/2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paléoenvironnements Alpins durant l'Age du Bronze : apports des archives sédimentaires littorales et profondes du Lac du Bourget (Savoie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements et cultures à l'âge du bronze occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS Diffusion, pp.45-55, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 500 ans de crues du Rhône enregistrées dans le lac du Bourget : confrontation au cadre chronoclimatique alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le peuplement de l'arc alpin (édition électronique) "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les éditions du Cths, pp.95-106, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00368727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montane rain forest dynamics under changes in climate and human impact during the past millennia in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Daut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuels utilisateurs de l'Application APK Android &amp;quot;Corebook Z3.5&amp;quot; pour alimenter le portail de la Cyber-carothèque nationale (version 2022-10-18-ANF CNRS Carottage Littoral)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galabertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829617v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carottage Continental France : appel à proposition d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc Paléoclimats et paléoenvironnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national des sciences de l'univers (INSU). 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de labellisation d’un Instrument National : Carottage Continental France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission PALAS 2019, paléoclimat à partir des sédiments lacustres de l’archipel de Kerguelen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut polaire. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les moyens de sondage continentaux en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS - INSU; CNRS - INEE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des milieux lacustres à la pression urbaine : expression des traceurs de pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature climatique et anthropique dans les sédiments holocènes des lacs du Bourget et d'Anterne (NO des Alpes) – paléohydrologie et contamination au plomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université des Sciences et Technologie de Lille - Lille I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation &amp;quot;Du carnet de terrain pour la collecte de carottes sédimentaires scientifiques à la base de données Cyber-Carothèque nationale francaise (ANF Carottage Littoraux & continental)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galabertier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Arcachon, France. 2022, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId738"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Arnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8706-9902</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081141270</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-7003-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis le début des années 2000, je développe à Chambéry une géologie de l’Holocène basée sur l’utilisation des sédiments de lacs. Je les étudie via des approches à haute résolution combinant géochimie et sédimentologie pour mettre en évidence les trajectoires des (socio-)écosystèmes sous des forçages mutiples : climat, tectonique, volcanisme, activités humaines. Mes études s'intègrent dans le courant de pensée de la zone critique qui offre un espace épistémologique de rencontre disciplinaire aux interfaces entre processus animant et mettent en relaiton atmosphère, biosphère, lithosphère et sociétés humaines.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climatic changes in the Kerguelen archipelago (South Indian Ocean) based on marine and lacustrine palaeoclimatic archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 375, pp.109753. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple late Holocene glacier advances on the sub-Antarctic Kerguelen (49°S) islands: Evidence from a 1200 yr sediment core from a glacial threshold basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Børve Sleire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem G.M. van der Bilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 347 (2), pp.109106. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-operated fully reproducible static blade core opening bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Drilling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.21 - 27. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/sd-34-21-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and climate impacts on the alpine Critical Zone over the past 10,000 y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guinoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (29), pp.e2506030122. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2506030122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of morainic complexes and reconstruction of glacier dynamics north-east of Cook Ice Cap, Kerguelen Archipelago (49°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talin Tuestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lafite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antarctic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954102023000378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montane rainforest dynamics under changes in climate and human impact during the past millennia in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Daut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.230930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope (Pb, Sb) approach to trace metallic contaminant sources at a historical mining and metallurgical site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Floriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Resongles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 649, pp.121958. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-triggered magnification of erosion rates in European Alps since the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1246. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45123-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stages of Type I-S kerogen formation revealed by Rock-Eval® 7S analysis of sediment from a modern halo-alkaline lake (Dziani Dzaha, Mayotte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jovovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.104794. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2024.104794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half of the soil erosion in the Alps during the Holocene is explained by transient erosion crises as a consequence of rapid human land clearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (9), pp.1290-1303. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836241254485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic geochemistry of lake sediments: A review of analytical techniques and guidelines for data interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Tjallingii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin E Kylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 249, pp.104639. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Glacial-Holocene cirque glacier chronology on sub-Antarctic Kerguelen Archipelago (49°S) based on cosmogenic 36Cl exposure dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talin Tuestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shasta Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 336, pp.108754. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the sedimentary imprint of tsunamis and storms in the Lesser Antilles (Saint Martin): A 3500-year record in a coastal lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano C Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Falvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 471, pp.107284. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2024.107284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trajectories of mountain agro-ecosystems in the North-Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin James Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (2), pp.58. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-023-02030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurricane Irma: an unprecedented event over the last 3700 years? Geomorphological changes and sedimentological record in Codrington Lagoon, Barbuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Geba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (12), pp.3761-3788. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-23-3761-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral variations in the signature of earthquake‐generated deposits in Lake Iznik, NW Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depositional Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dep2.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb dispersion pathways in mountain soils contaminated by ancient mining and smelting activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Spadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.105556. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of metallurgical atmospheric contamination in a mountainous catchment: A delayed response of Pb contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 895, pp.165127. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the alpine Critical Zone since the Last Glacial Period using Li isotopes from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu (Yvon) Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 624, pp.118463. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8.2 ka event in northern Spain: timing, structure and climatic impact from a multi-proxy speleothem record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hege Kilhavn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell N Drysdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hellstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (10), pp.2321 - 2344. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-18-2321-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide resurrection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (6), pp.3357-3362. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01347-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Event Deposits in Lake Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Moernaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (3), pp.34. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat5030034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Millennia of Complexity and Variability in a Perialpine Socioecological System (Savoie, France): The Contribution of Palynology and sedaDNA Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.866781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary insights into a 500-year trajectory of an alpine socio-ecological system in Montaimont, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.62. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-022-01902-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant sedimentation in a deep Alpine lake (Iseo, Italy) controlled by climate, human and geodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piccin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.1816-1840. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of warmer climate periods on flood hazard in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.118-123. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00878-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary structure discrimination with hyperspectral imaging in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 817, pp.152018. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical principles and perspectives of hyperspectral imaging applied to sediment core analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat5020028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paravani, a puzzling lake in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 579, pp.6-18. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Chlordecone Resurrection by Glyphosate in French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.2296-2306. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c05207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03124787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of human and climate forcing on erosion in the alpine Critical Zone over the last 2000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Genuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.107127. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activities disturb lake-sediment records of past flood frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past Global Changes Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.42-43. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.29.1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1600 year-long sedimentary record of tsunamis and hurricanes in the Lesser Antilles (Scrub Island, Anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 412, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Sedimentary DNA Research on Past Terrestrial and Aquatic Biodiversity: Overview and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Heintzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat4010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When archives are missing, deciphering the effects of public policies and climate variability on the Brazilian semi-arid region using sediment core studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Jeske-Pieruschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 723, pp.137989. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human and climate impacts on lake-catchment and vegetation in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Dolenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227, pp.106043. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Sediments Reveal Large Variations in Flood Frequency Over the Last 6,500 Years in South-Western Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ekblom Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Nagel Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øyvind Paasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolbjørn Engeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (4), pp.686-702. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17632/j9x7yhcvd4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRF and hyperspectral analyses as an automatic way to detect flood events in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.105776. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering centurial anthropogenic pollution processes in large lakes dominated by socio-economic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.100269. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Subthreshold Swing Saturation in FD-SOI MOSFETs Described With Band Broadening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bohuslavskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. M. Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (5), pp.784-787. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2019.2903111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la recherche française en Sciences du sol à partir d'une analyse bibliométrique : points forts, points faibles et tendances récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution prediction of organic matter concentration with hyperspectral imaging on a sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 663, pp.236-244. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene-long record of flood frequency in the Southern Alps (Lake Iseo, Italy) under human and climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling indicators and lumped-parameter modeling to assess suspended matter and soluble phosphorus losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Trévisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Quetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650 (Part 2), pp.3027-3040. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on lake sediment DNA from the catchment: importance of taphonomic and analytical issues on the record quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Franscesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (14676), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50339-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution grain size distribution of sediment core with hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 393-394, pp.105536. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2019.105536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaCTS 1.0: A Crowdsourced Reporting Standard for Paleoclimate Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emile‐geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.1570-1596. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019PA003632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeomagnetism for chronologies of recent alpine lake sediments: successes and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (3), pp.259-278. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-019-00087-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet avalanches: long-term evolution in the Western Alps under climate and human forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (9), pp.1299-1313. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-14-1299-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurrection ecology in Artemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odrade Nougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Jabbour-Zahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Resurrection Ecology, 11 (1), pp.76-87. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy of early anthropogenic effects on recent lake eutrophication (Lake Bénit, northern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2018.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Characterization of 28-nm FD-SOI Ring Oscillators With Energy Efficiency Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bohuslavskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.3682 - 3688. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2018.2859636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA from lake sediments reveals long-term ecosystem changes after a biological invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (5), 9p. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aar4292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1777-1799. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 7000-year environmental history and soil erosion record inferred from the deep sediments of Lake Pavin (Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 497, pp.218-233. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01719229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a century of changes in microbial eukaryotic diversity in lakes driven by nutrient enrichment and climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cècile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (7), pp.2873 - 2892. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new CT scan methodology to characterize a small aggregation gravel clast contained in a soft sediment matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp. 199 - 209. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-199-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlooked human influence in historic and prehistoric floods in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiane Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (4), pp.347-350. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G38498.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in alpine pedogenetic processes: Effect of millennial agro-pastoralism activities (French-Italian Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 306, pp.217-236. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering long-term records of natural variability and human impact as recorded in lake sediments: a palaeolimnological puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keely Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schillereff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Saulnier-Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. John Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive and regressive soil evolution phases in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.39 - 52. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01394967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-kyr record of flood frequency and intensity in the western Mediterranean Alps – Interplay of solar and temperature forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp. 121 - 135. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One thousand seven hundred years of interaction between glacial activity and flood frequency in proglacial Lake Muzelle (western French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (03), pp.407-422. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2017.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use development and environmental responses since the Neolithic around Lake Paladru in the French Pre-alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.48-59. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hundred year record of industrial and urban development in French Alps combining Hg accumulation rates and isotope composition in sediment archives from Lake Luitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Desplanquee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 431, pp.10--19. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures: An alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01375648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators of climate: Ecrins National Park participates in long-term monitoring to help determine the effects of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.44-52. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/eco.mont-8-1s44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term dynamics in microbial eukaryotes communities: a palaeolimnological view based on sedimentary DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (23), pp.5925-5943. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two lakes: a multi-proxy comparison of Lateglacial and Holocene environmental change in Cappadocia, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Allcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp. 348 - 362. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified sensitivity of small lake sediments to record historic earthquakes: Implications for paleoseismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Litty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.2 - 16. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JF003644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion record in Lake La Thuile sediments (Prealps, France): Evidence of montane landscape dynamics throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.350-364. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683615609750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing long-term human impacts on plant communities: an ecological approach based on lake sediment DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (7), pp.1485 - 1498. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar-dated glacier variations in the Western European Alps during the Neoglacial: the Mer de Glace record, Mont Blanc massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Nicolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale phylogenetic heterogeneity of archaea, bacteria, methanogens and methanotrophs in lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 751 (751), pp. 159-173. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2184-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a regional flood signal reproducible from lake sediments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (4), pp. 1103 - 1117. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial/Holocene environmental changes in the Mediterranean Alps inferred from lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.49-71. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Profiles of PCB in Dated Sediment Cores Suggest Recent Lake Contamination through the “Halo Effect”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (3), pp.1303-1310. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es5043996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Planktonic Diversity Well Recorded in Sedimentary DNA? Toward the Reconstruction of Past Protistan Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (4), pp.865-875. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-015-0627-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.72. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutrients and warming on Planktothrix dynamics and diversity: a palaeolimnological view based on sedimentary DNA and RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (1), pp.31-49. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recording of floods and earthquakes in Lake Chicho'j, Guatemala during the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Adatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albedo Bettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15p. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-014-9784-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherited hypoxia: A new challenge for reoligotrophicated lakes under global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (12), pp.1413-1423. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GB004932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D sedimentological approach to reconstructing the flood frequency and intensity of the Rhoˆne River (Lake Bourget, NW European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (51), pp. 469-483. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-014-9768-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-specific responses of a chironomid assemblage to contrasting anthropogenic pressures: a palaeolimnological perspective from the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Verneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (1), pp.26-40. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp. 343-355. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-013-9759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term relationships among pesticide applications, mobility, and soil erosion in a vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (4), pp.15647-15652. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1411512111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long livestock farming history and human landscape shaping revealed by lake sediment DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 7p. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00944038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données nouvelles sur la chronologie de la déglaciation dans la vallée du haut-Verdon (alpes françaises du sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel lakes: a network for the study and management of mountain lakes in the French Alps and in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Epaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.63-69. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/eco.mont-5-1s63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible terrigenous origin for perylene based on a sedimentary record of a pond (Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mansuy-Huault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Losson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp. 69-77. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00830439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XANES spectroscopy as a tool to trace phosphorus transformation during soil genesis and mountain ecosystem development from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (118), pp. 129-147. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2013.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00827536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chironomid assemblage reconstructions at multiple depths describe the oxygen-driven changes in a deep French lake during the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Verneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp. Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.257-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoflood activity and climate change over the last 1400 years recorded by lake sediments in the north-west European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp. 189-199. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00799655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local forcings affect lake zooplankton vulnerability and response to climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (12), pp. 2767-2780. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/12-1903.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00927739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use changes and environmental dynamics in the upper Rhone valley since Neolithic times inferred from sediments in Lac Moras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.00-00. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683612475142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6,700-year sedimentary record of climatic and anthropic signals in Lake Aydat (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (9), pp.1317-1328. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613484616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00781618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reversible geosystem destabilisation at 4200 cal. BP: Sedimentological, geochemical and botanical markers of soil erosion recorded in a Mediterranean alpine lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1863-1874. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613508158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene land-use evolution and associated soil erosion in the French Prealps inferred from Lake Paladru sediments and archaeological evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.1636-1645. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00763735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sample location and livestock numbers on Sporormiella concentrations and accumulation rates in surface sediments of Lake Allos, French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), pp. 117-127. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-012-9646-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00929699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing long-term changes (150 years) in the carbon cycle of a clear-water lake based on the stable carbon isotope composition (δ13C) of chironomid and cladoceran subfossil remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Verneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (4), en ligne http://onlinelibrary.wiley.com/doi/10.1111/fwb.12304/pdf. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00929573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chironomid assemblages in cores from multiple water depths reflect oxygen-driven changes in a deep French lake over the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Verneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (3), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-013-9722-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatiotemporal investigation of varved sediments highlights the dynamics of hypolimnetic hypoxia in a large hard-water lake over the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (4), pp. 1395-1408. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2013.58.4.1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00927752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA from lake sediments reveals the long-term dynamics and diversity of Synechococcus assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (10), p. 3817-3838. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-3817-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00866805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic stratigraphy of the late Quaternary sedimentary infill of Lac d'Armor (Kerguelen archipelago): a record of glacier retreat, sedimentary mass wasting and southern Westerly intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Heirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Batist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">antartic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp. 608-618. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954102012000466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00830441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake-level fluctuations at Lake Bourget (eastern France) around 4500-3500?cal. a BP and their palaeoclimatic and archaeological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (5), p.494-502. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00757186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does global warming favour the occurrence of extreme floods in European Alps? First evidences from a NW Alps proglacial lake sediment record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Legaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113, p.563-581. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-011-0376-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00653728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1400 years of extreme precipitation patterns over the Mediterranean French Alps and possible forcing mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, p.1-12. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00719973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multidisciplinaire d'une séquence lacustre holocène dans les Alpes du Sud au lac Petit (Mercantour, alt. 2200m. France) : histoire d'un géosystème dégradé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (4), pp. 309-319. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00782072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and intensity of high-altitude ﬂoods over the last 3.5 ka in northwestern French Alps (Lake Anterne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (77), p.12-22. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00653347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Bourget regional erosion patterns reconstruction reveals Holocene NW European Alps soil evolution and paleohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.81-92. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sedimentary record of Holocene surface runoff events and earthquake activity from Lake Iseo (Southern Alps, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lauterbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Hülsbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (7), pp.749-760. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683611430340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00674940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrocolorimetric interpretation of sedimentary dynamics: The new &amp;quot;Q7/4 diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Balsam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (1-2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00615505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in erosion patterns during the Holocene in a currently treeless subalpine catchment inferred from lake sediment geochemistry (Lake Anterne, 2063 m a.s.l., NW French Alps): The role of climate and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.651-665. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683610391320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00576530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siltation of river-influenced coastal environments: Respective impact of late Holocene land use and high-frequency climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 290, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2011.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative PCR enumeration of total/toxic Planktothrix rubescens and total cyanobacteria in preserved DNA isolated from lake sediments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kurmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (24), pp.8744-53. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06106-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentological and geochemical records of past trophic state and hypolimnetic anoxia in large, hard-water Lake Bourget, French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.171-190. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-009-9324-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00411113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and proxy-sensitivity imprints on paleohydrological records for the last millennium in west-central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2009.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the recent history of a large deep prealpine lake (Lake Bourget, France) using subfossil chironomids, diatoms, and organic matter analysis: towards the definition of a lake-specific reference state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Verneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Adatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (4), pp. 963-978. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-010-9467-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00930291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North western Alps Holocene paleohydrology recorded by flooding activity in Lake Le Bourget, France and possible relations with Mont-Blanc glaciers fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (17-18), pp.2185-2200. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00496389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and site-sensitivity imprints on palaeohydrological records for the last millennium in west-central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73, pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene summer temperature reconstruction from chironomid assemblages of Lake Anterne, northern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Heiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Verneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.317-328. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683608100576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible complexity of the climatic event around 4300-3800 cal. BP in the central and western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Touchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (6), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683609337360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of new agricultural practices on soil erosion during the Bronze Age in the French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.241-249. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683608100568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00311633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation history and human impact at subalpine belt in the French North-Western Alps (Upper-Arve Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of urban wet weather pollution: analysis of PCB and PAH in sediment cores from Lake Bourget, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (10), pp.1503-1510. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2008.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00379262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the French Alps as evidenced by a sedimentary molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.814-820. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00148275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of peat quality by molecular and bulk geochemical analysis : Application to the Holocene record of the Chautagne marsh (Haute Savoie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Morched-Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 254 (1-2), pp.101-112. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00310963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau traceur moléculaire pour reconstituer les activités agricoles passées dans les archives sédimentaires ––– A new molecular marker to reconstruct past agricultural activity from sedimentary archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre Pigb-Pmrc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (avril), pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00311783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer l'impact des rejets urbains de temps de pluie sur les milieux aquatiques ? Mise en place d'une méthodologie à partir de l'analyse de sédiments lacustres - Application au Lac du Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe. Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution fingerprinting of eutrophication in a large-hard water lake (Lake Bourget, NW French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-altitude varve records of abrupt environmental changes and mining activity over the last 4000 years in the Western French Alps (Lake Bramant, Grandes Rousses Massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio S. Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (19-21), pp.2644-2660. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response on the comment from Ribeiro Guevara and Arribere on the article ‘Radionuclide dating (Pb-210, Cs-137, Am-241) of recent lake sediments in a highly geodynamic setting (Lakes Puyehue and Icalma–Chilean Lake District)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 385 (1-3), pp.312 à 314. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead pollution in antique Savoy (2nd-3rd centuries AD) in relation with a metallurgical settlement of the City of Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Serralongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 338, pp.244-252. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radionuclide dating (210Pb, 137Cs, 241Am) of recent lake sediments in a highly active geodynamic setting (Lakes Puyehue and Icalma—Chilean Lake District)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 336 (2-3), pp.837 à 850. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Climate in the Alps : toward a common framework ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Mélières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.401-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr and Nd isotope as a tracer of sources of clastic material, in the Bourget lake sediment (NW Alps, France) during the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Givelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 224, pp.183-200. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7200 years of Rhône river flooding activity in Lake Le Bourget, France: a high-resolution sediment record of NW Alps hydrology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tribovillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.3, 420-428. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0959683605hl801rp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating the fingerprints of bio-induced and detrital sedimentary processes in particle size distribution spectra of hard water lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34 (4), pp.519-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhone River flood deposits in Lake Le Bourget: a proxy for Holocene environmental changes in the NW Alps, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.4, 404-416. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03009480500231260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr and Nd isotopes as tracers of clastic sources in Lake Le Bourget sediment (NW Alps, France) during the Little Ice Age: Palaeohydrology implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Givelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 224 (4), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing historical seismicity from lake sediments (Lake Laffrey, Western Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (4), pp.350-357. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2005.00620.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climate in the Alps: toward a common framework ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Mélières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pages newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (2), pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300 year history of lead contamination in northern French Alps reconstructed from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.448-456. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B314947A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable 300 years-long history of lead contamination in Northern French Alps from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.448-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead fall-out isotopic signal over French northern Alps : Timing and sources constraints from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107, pp.61-64. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood and earthquake disturbance of 210Pb geochronology (Lake Anterne, North French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (4), pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des systèmes d'élevage bovin en France et leur contribution à la production de viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (3), pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodulation of field-grown soybean in non-inoculated soils : multi-site comparison of two Bradyrhizobium japonicum strains and sensitivity to environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Cleyet Marel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3 (3), pp.211-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition for nodule occupancy of introduced Bradyrhizobium japonicum strain SMGS1 in French soils already containing Bradyrhizobium japonicum strain G49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Cleyet Marel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 39, pp.1022-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility of a soybean peat inoculant with some seed applied fungicides and microgranular insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Catroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 30, pp.229-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'agriculture gere l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiatives Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7-8, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des semences de soja : compatibilite avec l'inoculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Catroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 107, pp.77-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre Blanc - Paléoclimats et Paléoenvironnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 147 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations du climat au cours des deux derniers millénaires. Deux cas d'étude dans le Jura et les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDYTEM, pp.51-64, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Lac du Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquet et al., pp.270, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00348196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paléoenvironnements alpins durant l'âge du Bronze: apports des archives littorales et profondes du lac du Bourget (Savoie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS Paris, pp.45-56, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Climate in the Alps : Proceedings of the Climalp workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Mélières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boreas, pp.528, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire aux temps modernes dans les alpages d’Anterne et Pormenaz. Une approche de l’occupation de la moyenne montagne entre les Fiz et les Aiguilles Rouges. Résultats du programme de sondages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en milieu de montagne dans la région Auvergne-Rhône-Alpes. Sous la direction de SURMELY (F.), Actes de la table ronde de Clermont-Ferrand (6 décembre 2019). Presses universitaires Blaise-Pascal. Coll. Terra Mater, p. 55-93.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakes as Recorders of Earth Surface Dynamics From Yearly to Plurimillennial Time-Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2021, </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-819166-8.00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2021, 2-904110-64-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Natural Organic Matter at the Scale of Drainage Basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pepin-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electron Paramagnetic Resonance Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.29-50, 2020, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-39668-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring d'un lac de haute altitude. Le cas du lac de la Muzelle (massif des Ecrins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 191-198, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Pavin Paleolimnology and Event Stratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus J. Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lake Pavin, history, geology, biogeochemistry and sedimentology of a deep meromictic maar lake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.381 - 406, 2016, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39961-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Alpine Foreland Holocene Paleoseismicity Revealed by Coeval Mass Wasting Deposits in Glacial Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submarine Mass Movements and their Consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V, pp.341-349, 2015, 978-3-319-20978-4. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20979-1_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01240867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des activités agricoles et des paysages révélé par un outil en plein essor : l’ADN sédimentaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 81-102, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des activités agricoles et des paysages révélée par un outil en plein essor : l’ADN sédimentaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLS ET MATIÈRES ORGANIQUES - MÉMOIRES ET HÉRITAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.881-102, 2015, SOLS ET MATIÈRES ORGANIQUES - MÉMOIRES ET HÉRITAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sédiments des lacs, archives des crues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Whilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen; Catherine Jeandel; Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2015, 978-2-271-08829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene reconstitution of Lake La Thuile Landscape (874 m a.s.l, Massif des Bauges, France) Evidence of human-controlled of erosion in the mountain belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 41-56, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemistry of soils and sediments : A key to describe the Anthropocene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet emblématique Lacs de Montagne : L'étude des sédiments lacustres au laboratoire EDYTEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp. 107-118, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de la matière organique naturelle à l'échelle de bassins versants. Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pepin-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Protiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spectroscopie de résonance paramagnétique électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eco Sciences, pp. 27-47, 2014, Grenoble Sciences, 978-2-7598-1191-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geochemical approach to improve radiocarbon-based age-depth models in non-laminated sediment series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. G. Rothwell and I. W. Croudace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Paleoenvironmental Research - Micro-XRF studies of sediment cores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, pp.non défini, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00866812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac du Bourget (Savoie, France) à l'Âge du Bronze : végétation, impacts anthropiques et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H.Richard ; D.Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'arc alpin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CTHS, Paris, pp.107-121, 2008, Documents préhistoriques. Edition électronique 5/2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paléoenvironnements Alpins durant l'Age du Bronze : apports des archives sédimentaires littorales et profondes du Lac du Bourget (Savoie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements et cultures à l'âge du bronze occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS Diffusion, pp.45-55, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 500 ans de crues du Rhône enregistrées dans le lac du Bourget : confrontation au cadre chronoclimatique alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le peuplement de l'arc alpin (édition électronique) "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les éditions du Cths, pp.95-106, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00368727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montane rain forest dynamics under changes in climate and human impact during the past millennia in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Daut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuels utilisateurs de l'Application APK Android &amp;quot;Corebook Z3.5&amp;quot; pour alimenter le portail de la Cyber-carothèque nationale (version 2022-10-18-ANF CNRS Carottage Littoral)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galabertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829617v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carottage Continental France : appel à proposition d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc Paléoclimats et paléoenvironnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national des sciences de l'univers (INSU). 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de labellisation d’un Instrument National : Carottage Continental France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les moyens de sondage continentaux en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS - INSU; CNRS - INEE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission PALAS 2019, paléoclimat à partir des sédiments lacustres de l’archipel de Kerguelen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut polaire. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des milieux lacustres à la pression urbaine : expression des traceurs de pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature climatique et anthropique dans les sédiments holocènes des lacs du Bourget et d'Anterne (NO des Alpes) – paléohydrologie et contamination au plomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université des Sciences et Technologie de Lille - Lille I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation &amp;quot;Du carnet de terrain pour la collecte de carottes sédimentaires scientifiques à la base de données Cyber-Carothèque nationale francaise (ANF Carottage Littoraux & continental)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galabertier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Arcachon, France. 2022, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId738"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4111E70D"/>
+    <w:nsid w:val="D507C2EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8706-9902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081141270" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7003-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarle B&#248;rve Sleire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostein Bakke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem G.M. van der Bilt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-34-21-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2506030122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Linge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talin Tuestad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafite" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102023000378" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kasper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Daut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230930" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104794" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasta Marrero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108754" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460604v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Tjallingii" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin E Kylander" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Roberts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104639" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano C Fabbri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Falvard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107284" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02030-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04327363v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Biguenet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bastien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Geba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-3761-2023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gastineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabbri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roeser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.232" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299581v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105556" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu (Yvon) Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118463" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299710v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165127" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.866781" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868876v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Kremer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5030034" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Kilhavn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell N Drysdale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rossi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hellstrom" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-2321-2022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750369v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01902-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566484v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piccin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12972" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661812v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilhelm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rapuc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Anselmetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00878-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5020028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107127" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Biguenet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chaumillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chagu&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105806" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340533v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.29.1.42" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218984v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nota" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4010006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andri&#269;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Ogrinc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Dolenec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106043" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ekblom Johansson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Nagel St&#248;ren" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Paasche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolbj&#248;rn Engeland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00239" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Jeske-Pieruschka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137989" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395553v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/j9x7yhcvd4.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040276v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105776" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164392v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Lin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enfeng Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100269" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01995416v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.320" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121161v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bohuslavskyi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. M. Jansen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barral" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2019.2903111" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125422v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palumbo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.02.010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892062v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tr&#233;visan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quetin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.392" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280889v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khider" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emile&#8208;geay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Mckay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garijo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003632" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02373649v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.105536" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448290v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-019-00087-z" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878896v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1299-2018" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737958v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Jabbour-Zahab" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12522" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quinsac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Etienne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2018.11.005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHXC46FT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887151v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2859636" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719229v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.02.024" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090203v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12446" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878587v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar4292" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880645v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keely Mills" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schillereff" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Saulnier-Talbot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gell" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. John Anderson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1195" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394967v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.11.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01873741v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moiroux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.019" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878839v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-199-2017" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598575v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13815" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681619v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.07.005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604576v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.18" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326183v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doyen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;geot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.040" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444009v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desplanquee" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.03.016" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376590v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-1s44" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568922v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Capo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13893" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6HK3QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880650v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Allcock" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dean" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Eastwood" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2852" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880682v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nomade" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003644" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758971v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615609750" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349098v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tissot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2184-6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878808v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12180" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-466BNGPZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313197v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Nicolussi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.033" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878599v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13136" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVHZL6VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113395v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5043996" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254671v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0627-2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452304v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Savichtcheva" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villar" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12465" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9660640231060DA66D473CB107B9E118CD4E41EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062123v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Pfeifer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albedo Bettini" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9784-4" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195808v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004932" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115811v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12243" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N21X93BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100817v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411512111" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944038v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4211" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046381v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7028" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00781618v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613484616" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927739v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-1903.1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931244v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verneaux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Jenny" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827536v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.04.017" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSG251MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830439v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.02.015" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMQ4C71P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819290v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612475142" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929699v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-012-9646-x" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929573v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12304" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763735v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.002" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115814v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9722-x" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71CJNTLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866805v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3817-2013" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830441v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Heirman" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Batist" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102012000466" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757186v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2546" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17H7FBXG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719973v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.03.003" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653347v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.11.003" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HCG9HDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00674940v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lauterbach" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brauer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias H&#252;lsbusch" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gilli" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683611430340" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242264v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.10.008" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTHVGJWM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576530v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610391320" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615505v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Balsam" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.07.002" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840945v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kurmayer" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06106-11" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446080v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holzhauser" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.006" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411113v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9324-9" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B04QZ2VZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476780v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388872v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608100576" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LDDR9TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402792v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanchetta" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Touchais" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609337360" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-TVC2MRQX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311633v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608100568" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444367v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00379262v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jung" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.273" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00148275v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.06.006" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311783v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310963v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Morched-Issa" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.06.004" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654003v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656210v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah. Jung" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe. Bont&#233;" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195460v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. Anselmetti" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.007" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QRK32FB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377171v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.05.022" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPC3D109-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195469v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serralongue" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.11.008" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4C7TFV6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375214v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.08.013" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBNX47D3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023343v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683605hl801rp" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195474v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124868v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Givelet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.04.014" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42Z87859-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195486v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00111678v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; No&#235;l" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480500231260" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F12B28R9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468077v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revel-Rolland" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195489v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nomade" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00620.x" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ73VV6J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195521v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890731v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmet" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B314947A" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PXHFJ9QW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195496v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120492v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030243" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GGCPF0B3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416411v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698193v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Guesdon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705189v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet Marel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702513v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703089v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Catroux" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718179v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721655v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476773v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348196v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476758v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguet" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151334v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478550v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-819166-8.00125-0" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482349v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proti&#232;re" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39668-8_2" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071712v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447131v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus J. Schwab" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_23" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478824v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01809754v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Whilhelm" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876542v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240867v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ledoux" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20979-1_34" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876962v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023763v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Protiere" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866812v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333253v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195512v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368727v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304277v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829617v2" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874615v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334605v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693415v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455469v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820433v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calzas" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766513v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dorioz" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007606v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829093v2" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8706-9902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081141270" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7003-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarle B&#248;rve Sleire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostein Bakke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem G.M. van der Bilt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-34-21-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2506030122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Linge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talin Tuestad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafite" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102023000378" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kasper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Daut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230930" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104794" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460604v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Tjallingii" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin E Kylander" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Roberts" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104639" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasta Marrero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108754" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano C Fabbri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Falvard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107284" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02030-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04327363v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Biguenet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bastien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Geba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-3761-2023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gastineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabbri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roeser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.232" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299581v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105556" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165127" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu (Yvon) Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118463" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868874v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Kilhavn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell N Drysdale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rossi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hellstrom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-2321-2022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Kremer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5030034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789462v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.866781" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750369v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01902-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566484v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piccin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12972" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661812v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilhelm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rapuc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Anselmetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00878-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5020028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107127" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340533v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.29.1.42" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163605v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Biguenet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chaumillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chagu&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105806" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218984v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nota" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4010006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519785v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Jeske-Pieruschka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137989" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andri&#269;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Ogrinc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Dolenec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106043" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ekblom Johansson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Nagel St&#248;ren" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Paasche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolbj&#248;rn Engeland" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00239" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395553v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/j9x7yhcvd4.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040276v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105776" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164392v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Lin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enfeng Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100269" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bohuslavskyi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. M. Jansen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barral" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2019.2903111" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629421v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01995416v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.320" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125422v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palumbo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.02.010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892062v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tr&#233;visan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quetin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.392" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02373649v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.105536" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khider" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emile&#8208;geay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Mckay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garijo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003632" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448290v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-019-00087-z" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878896v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1299-2018" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737958v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Jabbour-Zahab" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12522" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quinsac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Etienne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2018.11.005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHXC46FT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887151v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2859636" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878587v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar4292" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090203v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12446" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719229v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.02.024" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598575v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13815" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878839v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-199-2017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681619v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.07.005" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880645v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keely Mills" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schillereff" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Saulnier-Talbot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gell" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. John Anderson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1195" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394967v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.11.001" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01873741v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moiroux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.019" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604576v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.18" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326183v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doyen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;geot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.040" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444009v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desplanquee" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.03.016" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376590v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouche" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-1s44" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568922v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Capo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13893" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6HK3QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880650v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Allcock" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dean" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Eastwood" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2852" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880682v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nomade" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003644" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758971v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615609750" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878599v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13136" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVHZL6VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313197v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Nicolussi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.033" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349098v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tissot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2184-6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878808v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12180" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-466BNGPZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113395v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5043996" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254671v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0627-2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452304v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Savichtcheva" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12465" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9660640231060DA66D473CB107B9E118CD4E41EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062123v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Pfeifer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albedo Bettini" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9784-4" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195808v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004932" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115811v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12243" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N21X93BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100817v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411512111" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944038v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4211" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046381v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7028" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830439v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.02.015" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMQ4C71P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827536v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.04.017" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSG251MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931244v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verneaux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Jenny" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927739v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-1903.1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819290v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612475142" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00781618v2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613484616" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763735v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.002" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929699v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-012-9646-x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929573v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12304" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115814v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9722-x" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71CJNTLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866805v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3817-2013" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830441v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Heirman" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Batist" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102012000466" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757186v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2546" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17H7FBXG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719973v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.03.003" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653347v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.11.003" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HCG9HDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00674940v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lauterbach" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brauer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias H&#252;lsbusch" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gilli" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683611430340" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615505v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Balsam" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.07.002" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576530v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610391320" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242264v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.10.008" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTHVGJWM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840945v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kurmayer" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06106-11" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411113v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9324-9" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B04QZ2VZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446080v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holzhauser" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.006" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476780v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388872v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608100576" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LDDR9TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402792v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanchetta" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Touchais" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609337360" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-TVC2MRQX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311633v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608100568" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444367v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00379262v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jung" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.273" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00148275v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.06.006" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310963v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Morched-Issa" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.06.004" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311783v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656210v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah. Jung" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe. Bont&#233;" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654003v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195460v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. Anselmetti" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.007" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QRK32FB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377171v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.05.022" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPC3D109-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195469v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serralongue" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.11.008" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4C7TFV6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375214v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.08.013" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBNX47D3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195474v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124868v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Givelet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.04.014" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42Z87859-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023343v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683605hl801rp" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195486v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00111678v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; No&#235;l" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480500231260" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F12B28R9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468077v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revel-Rolland" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195489v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nomade" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00620.x" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ73VV6J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195521v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890731v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmet" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B314947A" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PXHFJ9QW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195496v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120492v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030243" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GGCPF0B3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416411v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698193v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Guesdon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705189v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet Marel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702513v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703089v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Catroux" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718179v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721655v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476773v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348196v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476758v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguet" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151334v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478550v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-819166-8.00125-0" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482349v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proti&#232;re" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39668-8_2" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071712v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447131v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus J. Schwab" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_23" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240867v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ledoux" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20979-1_34" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876542v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478824v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01809754v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Whilhelm" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876962v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023763v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Protiere" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866812v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333253v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195512v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368727v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304277v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829617v2" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874615v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334605v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693415v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820433v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calzas" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455469v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766513v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dorioz" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007606v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829093v2" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>