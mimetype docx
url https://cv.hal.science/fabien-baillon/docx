--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -372,177 +372,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the printability of agar and hydroxypropyl methylcellulose gels as gummy formulations: Insights from rheological properties</w:t>
+                <w:t xml:space="preserve">Development of Personalised Immediate-Release Gel-Based Formulations Using Semi-Solid Extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Begu</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Sanchez-Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.123937⟩</w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/gels10100665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490142v1</w:t>
+                <w:t xml:space="preserve">hal-04748093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing texturometer-derived rheological data for predicting the printability of gummy formulations in SSE 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -564,237 +564,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 662, pp.124471. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Personalised Immediate-Release Gel-Based Formulations Using Semi-Solid Extrusion</w:t>
+                <w:t xml:space="preserve">Evaluation of the printability of agar and hydroxypropyl methylcellulose gels as gummy formulations: Insights from rheological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bégu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Begu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (10), pp.665. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 654, pp.123937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/gels10100665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.123937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748093v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Supercritical CO2 Foaming under Peculiar Conditions: Laser and Ultrasound Implementation</w:t>
               </w:r>
@@ -2138,429 +2138,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of nano-sized NiCuZn ferrites synthesized by co-precipitation method with ultrasound irradiation</w:t>
+                <w:t xml:space="preserve">Theoretical model of ice nucleation induced by acoustic cavitation. Part 1: Pressure and temperature profiles around a single bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Harzali</w:t>
+                <w:t xml:space="preserve">C. Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairouz Saida</w:t>
+                <w:t xml:space="preserve">S. Labouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arij Marzouki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adel Megriche</w:t>
+                <w:t xml:space="preserve">R. Peczalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.05.084⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.447-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620294v1</w:t>
+                <w:t xml:space="preserve">hal-01620295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical model of ice nucleation induced by inertial acoustic cavitation. Part 2: Number of ice nuclei generated by a single bubble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and magnetic properties of nano-sized NiCuZn ferrites synthesized by co-precipitation method with ultrasound irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Harzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cogne</w:t>
+                <w:t xml:space="preserve">Fairouz Saida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Labouret</w:t>
+                <w:t xml:space="preserve">Arij Marzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Peczalski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+                <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28, p. 185-191. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 419, p. 50-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.05.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620296v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical model of ice nucleation induced by acoustic cavitation. Part 1: Pressure and temperature profiles around a single bubble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Theoretical model of ice nucleation induced by inertial acoustic cavitation. Part 2: Number of ice nuclei generated by a single bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Peczalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 29, pp.447-454. </w:t>
+              <w:t xml:space="preserve">, 2016, 28, p. 185-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.05.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620295v1</w:t>
+                <w:t xml:space="preserve">hal-01620296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model for continuous crystallization</w:t>
               </w:r>
@@ -2657,278 +2657,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of solvated crystallization of α-lactose (alpha-lactose) monohydrate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of the acoustic and bubble fields in insonified freeze-drying vials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Montes Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Peczalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mathematical Modelling and Numerical Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (2), </w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, p. 186-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMMNO.2015.069968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686106v1</w:t>
+                <w:t xml:space="preserve">hal-01609205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the acoustic and bubble fields in insonified freeze-drying vials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of solvated crystallization of α-lactose (alpha-lactose) monohydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Rachah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominikus Noll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, p. 186-192. </w:t>
+              <w:t xml:space="preserve">International Journal of Mathematical Modelling and Numerical Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMMNO.2015.069968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609205v1</w:t>
+                <w:t xml:space="preserve">hal-01686106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the physico‐chemical properties of an amorphous magnesium silicate synthesized by an ultrasound‐assisted precipitation</w:t>
               </w:r>
@@ -3182,51 +3182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sono‐crystallization of ZnSO4.7H(2)O with variation of solution heights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Harzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3494,51 +3494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Deseada Esclapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Bonete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Harzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 171 (1), pp.81-91. </w:t>
@@ -4282,51 +4282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024 - Société française de génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, section Nord de la Société Française de Génie des Procédés,, Oct 2024, Deauville, France</w:t>
@@ -4474,528 +4474,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussage de polymères bio-sourcés assisté par CO2 supercritique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Sescousse</w:t>
+                <w:t xml:space="preserve">Effect of ultrasound on the foaming of PMMA-based polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Villamil Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Haurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR DUMBIO 2023 - Journées de printemps 2023 du GDR DUMBIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">EMSF 2023 - 19th European Meeting on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Budapest, May 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172937v1</w:t>
+                <w:t xml:space="preserve">hal-04960772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ultrasound on the foaming of PMMA-based polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margaux Haurat</w:t>
+                <w:t xml:space="preserve">Purification de jus extraits de feuilles de Stevia rebaudiana par précipitation de sels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Thereza Alves de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaine Khezzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hastoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSF 2023 - 19th European Meeting on Supercritical Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFGP2022 - 18e Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.05005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202337905005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960772v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification de jus extraits de feuilles de Stevia rebaudiana par précipitation de sels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Montaine Khezzane</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'extrudabilité de matériaux à base d'hydrogel pour l'impression 3D de médicaments thermosensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hastoy</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2022 - 18e Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.05005, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.06002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202337906002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202337905005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04103384v1</w:t>
+                <w:t xml:space="preserve">hal-04103418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'extrudabilité de matériaux à base d'hydrogel pour l'impression 3D de médicaments thermosensibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morenikeji Aina</w:t>
+                <w:t xml:space="preserve">Moussage de polymères bio-sourcés assisté par CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2022 - 18e Congrès de la Société Française de Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GDR DUMBIO 2023 - Journées de printemps 2023 du GDR DUMBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202337906002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04103418v1</w:t>
+                <w:t xml:space="preserve">hal-04172937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Reward Shaping in Reinforcement Learning for Agent-based Microgrid Control</w:t>
               </w:r>
@@ -5200,593 +5200,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the continuous foaming in the die during supercritical CO2 assisted extrusion</w:t>
+                <w:t xml:space="preserve">Extrusion Foaming of Poly-(Lactic Acid) blends with additives as nucleating agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dupuit-Cosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSF 2018 - 12th International Symposium on Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR THE ADVANCEMENT OF SUPERCRITICAL FLUIDS, Apr 2018, Antibes-Juan-Les-Pins, France. 6 p</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR THE ADVANCEMENT OF SUPERCRITICAL FLUIDS, Apr 2018, Antibes-Juan-Les-Pins, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943228v1</w:t>
+                <w:t xml:space="preserve">hal-01858140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion Foaming of Poly-(Lactic Acid) blends with additives as nucleating agent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
+                <w:t xml:space="preserve">Crystallization of α-glycine by anti-solvent assisted by ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Uriel Rodriguez Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fages</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR THE ADVANCEMENT OF SUPERCRITICAL FLUIDS, Apr 2018, Antibes-Juan-Les-Pins, France. 7 p</w:t>
+              <w:t xml:space="preserve">16th Meeting of European Society of Sonochemistry (ESS16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858140v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of α-glycine by anti-solvent assisted by ultrasound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hector Uriel Rodriguez Vera</w:t>
+                <w:t xml:space="preserve">Modelling the continuous foaming in the die during supercritical CO2 assisted extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Meeting of European Society of Sonochemistry (ESS16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">ISSF 2018 - 12th International Symposium on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR THE ADVANCEMENT OF SUPERCRITICAL FLUIDS, Apr 2018, Antibes-Juan-Les-Pins, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773847v1</w:t>
+                <w:t xml:space="preserve">hal-01943228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Nucleation and Cell Size During the Continuous Process of Extrusion Assisted by Supercritical CO 2</w:t>
+                <w:t xml:space="preserve">Foaming PLA with Thermoplastic Starch by Extrusion Assisted by Supercritical CO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting on Supercritical Fluids (EMSF 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISASF, Apr 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574696v1</w:t>
+                <w:t xml:space="preserve">hal-01574694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming PLA with Thermoplastic Starch by Extrusion Assisted by Supercritical CO 2</w:t>
+                <w:t xml:space="preserve">Modelling Nucleation and Cell Size During the Continuous Process of Extrusion Assisted by Supercritical CO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting on Supercritical Fluids (EMSF 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISASF, Apr 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574694v1</w:t>
+                <w:t xml:space="preserve">hal-01574696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recristallisation hydrothermale d'hemihydrate de calcium alpha à partir de gypse : effet de la température et du taux de solide sur la cinétique et la morphologie du produit</w:t>
               </w:r>
@@ -5887,260 +5887,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of organic molecule crystallization assisted by ultrasound preliminary study with SONOCRISTAL apparatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Starch as Nucleating Agent for the Extrusion Foaming of Poly-(Lactic Acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS15 - 15th Meeting of the European Society of Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">15th European Meeting on Supercritical Fluids, EMSF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISASF, May 2016, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914606v1</w:t>
+                <w:t xml:space="preserve">hal-01318257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Starch as Nucleating Agent for the Extrusion Foaming of Poly-(Lactic Acid)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of organic molecule crystallization assisted by ultrasound preliminary study with SONOCRISTAL apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Meeting on Supercritical Fluids, EMSF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISASF, May 2016, Essen, Germany</w:t>
+              <w:t xml:space="preserve">ESS15 - 15th Meeting of the European Society of Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318257v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale two-phase flow behaviour between an ionic liquid and supercritical carbon dioxide</w:t>
               </w:r>
@@ -6366,1330 +6366,1330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la cristallisation du alpha-lactose monohydraté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Rachah</w:t>
+                <w:t xml:space="preserve">Etude de la précipitation de silicate de magnésium amorphe en présence d'ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dietemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 30-9 p</w:t>
+              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 9-9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768685v1</w:t>
+                <w:t xml:space="preserve">hal-01768681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la précipitation de silicate de magnésium amorphe en présence d'ultrasons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Dietemann</w:t>
+                <w:t xml:space="preserve">Calcul théorique du nombre de nucléis de glace générés par une bulle en cavitation acoustique inertielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Peczalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 9-9 p</w:t>
+              <w:t xml:space="preserve">2èmes Journées “Ultrasons : Sonochimie, Procédés et Innovations”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768681v1</w:t>
+                <w:t xml:space="preserve">hal-01925223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul théorique du nombre de nucléis de glace générés par une bulle en cavitation acoustique inertielle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Peczalski</w:t>
+                <w:t xml:space="preserve">Introduction à la thermodynamique des mélanges : un cours en ligne et une mise en situation au cours d'un projet utilisant le logiciel MATLAB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Schwartzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées “Ultrasons : Sonochimie, Procédés et Innovations”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Chambéry, France</w:t>
+              <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013130719-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925223v1</w:t>
+                <w:t xml:space="preserve">hal-01769830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la thermodynamique des mélanges : un cours en ligne et une mise en situation au cours d'un projet utilisant le logiciel MATLAB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
+                <w:t xml:space="preserve">Détection de la nucléation de cristaux de glace au voisinage d'une bulle de cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Schwartzentruber</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013130719-8 p</w:t>
+              <w:t xml:space="preserve">Cristal 7, Cristallisation et Précipitation Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. Art. 26-7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769830v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la nucléation de cristaux de glace au voisinage d'une bulle de cavitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Montes</w:t>
+                <w:t xml:space="preserve">Vers une meilleure compréhension de la cinétique de cristallisation de l'alpha-lactose monohydrate en présence de différents additifs par modélisation et analyse factorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristal 7, Cristallisation et Précipitation Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. Art. 26-7 p</w:t>
+              <w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 14-9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686073v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure compréhension de la cinétique de cristallisation de l'alpha-lactose monohydrate en présence de différents additifs par modélisation et analyse factorielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénolé Gernigon</w:t>
+                <w:t xml:space="preserve">Optimal control of crystallization of alpha-lactose monohydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Rachah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominikus Noll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 14-9 p</w:t>
+              <w:t xml:space="preserve">ASCC 2013 - Asian Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769826v1</w:t>
+                <w:t xml:space="preserve">hal-00820344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of crystallization of alpha-lactose monohydrate</w:t>
+                <w:t xml:space="preserve">Contrôle de la cristallisation du alpha-lactose monohydraté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Rachah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominikus Noll</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCC 2013 - Asian Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 30-9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820344v2</w:t>
+                <w:t xml:space="preserve">hal-01768685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISATION PAR CHROMATOGRAPHIE GAZEUSE INVERSE DE DIFFERENTS SILICATES DE MAGNESIUM SYNTHETIQUES.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of crystallization kinetics of ?-lactose monohydrate in the presence of various additives through a moments approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie del Confetto</w:t>
+                <w:t xml:space="preserve">G. Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque Science et Technologie des Poudres (STP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693295v1</w:t>
+                <w:t xml:space="preserve">hal-00849251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of crystallization kinetics of ?-lactose monohydrate in the presence of various additives through a moments approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Gernigon</w:t>
+                <w:t xml:space="preserve">CARACTERISATION PAR CHROMATOGRAPHIE GAZEUSE INVERSE DE DIFFERENTS SILICATES DE MAGNESIUM SYNTHETIQUES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dietemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie del Confetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t>
+              <w:t xml:space="preserve">7ème colloque Science et Technologie des Poudres (STP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849251v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous magnesium silicate synthesized by precipitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Dietemann</w:t>
+                <w:t xml:space="preserve">L'apprentissage en autonomie. Exemple de formation en ligne sur les fondamentaux de la cristallisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cameirão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachel Calvet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2011 -13ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. 7 p</w:t>
+              <w:t xml:space="preserve">SFGP 2011 - 13ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.N°783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769836v1</w:t>
+                <w:t xml:space="preserve">hal-00658053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage en autonomie. Exemple de formation en ligne sur les fondamentaux de la cristallisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gaunand</w:t>
+                <w:t xml:space="preserve">Amorphous magnesium silicate synthesized by precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dietemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René David</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2011 - 13ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.N°783</w:t>
+              <w:t xml:space="preserve">SFGP 2011 -13ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658053v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of an amorphous magnesium silicate synthesized by precipitation</w:t>
               </w:r>
@@ -7800,51 +7800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet microscopique des ultrasons sur la cristallisation de ZnSO4,7H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Harzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9435,51 +9435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Peczalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9949,51 +9949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenikeji Aina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Kuznyetsova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia M. Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05000806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125436" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04490142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123937" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04653653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124471" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04748093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100665" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04082606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andrea Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Haurat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berriche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15081968" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03855103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pedros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53277" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02983320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chauvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03265598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T A Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hastoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouti&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186244" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02403010v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02267199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dietemann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Greenhill-Hooper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.08.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02188665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Uriel Rodriguez Vera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104671" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane Macedo Portela da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Rong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.02.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montes Quiroz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.10.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45067" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Rachah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxw012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Harzali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Saida" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Marzouki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.05.084" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labouret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peczalski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.07.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.05.038" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3553" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMNO.2015.069968" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.03.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.11.079" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Gernigon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.12.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Mgaidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.04.087" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harzali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mgaidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2011.03.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678808v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Tudela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Saez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Deseada Esclapez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bonete" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.03.064" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2008.04.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272232v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Altinisik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-258" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216984v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Benvenuti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guewouo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Crousl&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouvelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauceau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830770v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Alex" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04103384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cabanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Thereza Alves de Lima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaine Khezzane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04103418v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337906002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03754056v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin P&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50244-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05068042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01858140v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuit-Cosse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773847v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01574696v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01574694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664631v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01914606v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01318257v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helouvry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920799v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labouret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Peczalski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768685v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768681v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925223v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769830v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686073v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769826v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820344v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693295v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849251v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernigon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658053v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169404v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Crozat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Qyeyrut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808332v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fessier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322333v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belandria" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bezard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Corsyn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773871v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01868106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209592v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209427v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209349v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04082540v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128202548/power-ultrasonics#book-info" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820254-8.00025-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-028-6.00028-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-01857485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002ENMP1046" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenikeji Aina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Kuznyetsova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia M. Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05000806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125436" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04748093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04653653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124471" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04490142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123937" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04082606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andrea Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Haurat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berriche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15081968" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03855103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pedros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53277" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02983320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chauvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03265598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T A Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hastoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouti&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186244" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02403010v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02267199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dietemann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Greenhill-Hooper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.08.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02188665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Uriel Rodriguez Vera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104671" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane Macedo Portela da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Rong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.02.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montes Quiroz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.10.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45067" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Rachah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxw012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labouret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peczalski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.05.038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Harzali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Saida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Marzouki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.05.084" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.07.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3553" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609205v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.03.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMNO.2015.069968" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.11.079" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Gernigon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.12.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Mgaidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.04.087" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harzali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mgaidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2011.03.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678808v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Tudela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Saez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Deseada Esclapez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bonete" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.03.064" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2008.04.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272232v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Altinisik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-258" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216984v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Benvenuti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guewouo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Crousl&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouvelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauceau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830770v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960772v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Alex" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04103384v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cabanne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Thereza Alves de Lima" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaine Khezzane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04103418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337906002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03754056v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin P&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50244-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05068042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01858140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuit-Cosse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773847v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01574694v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01574696v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664631v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01318257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01914606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helouvry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920799v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labouret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Peczalski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768681v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925223v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769830v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769826v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820344v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernigon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658053v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769836v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169404v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Crozat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Qyeyrut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808332v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fessier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322333v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belandria" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bezard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Corsyn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773871v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01868106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209592v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209427v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209349v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04082540v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128202548/power-ultrasonics#book-info" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820254-8.00025-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-028-6.00028-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-01857485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002ENMP1046" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>