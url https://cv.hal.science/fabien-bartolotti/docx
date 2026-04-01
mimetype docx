--- v0 (2026-03-03)
+++ v1 (2026-04-01)
@@ -175,51 +175,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Docteur en histoire contemporaine (Aix-Marseille Université, UMR 7303 TELEMMe)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chargé d'enseignement à l'université d'Aix-Marseille</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Professeur d'histoire-gégraphie au collège Les Hauts de l'Arc (Trets)</w:t>
+        <w:t xml:space="preserve">Professeur d'histoire-géographie au collège Les Hauts de l'Arc (Trets)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Champs de recherche</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Histoire des économies portuaires, maritimes et impériales (XIXe-XXe s.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -467,190 +467,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mondes de l’économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écumeurs des quais. Polices, illégalismes et vie quotidienne dans le port de Marseille (1840-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Provence, pp.325, 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Gaussen, 2024, 978-2-35698-262-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04750518v1</w:t>
+                <w:t xml:space="preserve">hal-04040274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écumeurs des quais. Polices, illégalismes et vie quotidienne dans le port de Marseille (1840-1950)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Peraldi</w:t>
+                <w:t xml:space="preserve">Les mondes de l’économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Éditions Gaussen, 2024, 978-2-35698-262-9</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raveux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Provence, pp.325, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040274v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04750518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine face aux défis économiques, migratoires et environnementaux. Regards croisés entre Maghreb et Europe</w:t>
               </w:r>
@@ -789,51 +789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Buti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raveux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9791032003329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
@@ -908,51 +908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Buti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raveux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
@@ -971,51 +971,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03268584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1096,191 +1096,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comptabilités des entreprises coloniales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labardin</w:t>
+                <w:t xml:space="preserve">Gustave Fayet entrepreneur (1865-1925)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire de Béziers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05415925v1</w:t>
+                <w:t xml:space="preserve">hal-05561810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décombres portuaires. Les destructions de la Libération, entre la Joliette et l’Estaque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les comptabilités des entreprises coloniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 279, pp.62-66</w:t>
+              <w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661731v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05415925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « steak de pétrole » contre la faim dans le monde ? L’affaire des protéines BP (1957-1976)</w:t>
               </w:r>
@@ -1338,605 +1351,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESEH Notepad: The Springtime of Environmental History (France, June 2022): A Concluding Experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décombres portuaires. Les destructions de la Libération, entre la Joliette et l’Estaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and History</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 279, pp.62-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03980394v1</w:t>
+                <w:t xml:space="preserve">hal-04661731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port de Marseille face aux bouleversements économiques des années 1945‑1992</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESEH Notepad: The Springtime of Environmental History (France, June 2022): A Concluding Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bésombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/RRRO3477⟩</w:t>
+              <w:t xml:space="preserve">Environment and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3197/096734023X16702350656915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158993v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les autorités portuaires face aux pollutions pétrolières dans l’étang de Berre et le golfe de Fos (1945‑1979)</w:t>
+                <w:t xml:space="preserve">Le port de Marseille face aux bouleversements économiques des années 1945‑1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rives.7771⟩</w:t>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31-32, pp.367-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/RRRO3477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166936v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le béton à la mer. La construction d’ouvrages de protection portuaire en blocs artificiels dans l’espace méditerranéen (années 1830-1870)</w:t>
+                <w:t xml:space="preserve">Les autorités portuaires face aux pollutions pétrolières dans l’étang de Berre et le golfe de Fos (1945‑1979)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/ETZZ3053⟩</w:t>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.47-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.7771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049340v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chantier du siècle. Les entreprises marseillaises et le creusement du canal de Suez (1859-1869)</w:t>
+                <w:t xml:space="preserve">Le béton à la mer. La construction d’ouvrages de protection portuaire en blocs artificiels dans l’espace méditerranéen (années 1830-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Marseille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.103-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/ETZZ3053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991944v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des oléagineux indiens aux hydrocarbures du Golfe. Marseille au débouché du canal de Suez</w:t>
+                <w:t xml:space="preserve">Le chantier du siècle. Les entreprises marseillaises et le creusement du canal de Suez (1859-1869)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beaux-arts.Hors série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, L’Épopée du Canal de Suez. Des pharaons au XXIe siècle, pp.54-55</w:t>
+              <w:t xml:space="preserve">Revue Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 260, pp.46-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572911v1</w:t>
+                <w:t xml:space="preserve">hal-01991944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des oléagineux indiens aux hydrocarbures du Golfe. Marseille au débouché du canal de Suez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beaux-arts.Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L’Épopée du Canal de Suez. Des pharaons au XXIe siècle, pp.54-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mobilités d’entrepreneurs et circulations des techniques : les chantiers portuaires de Dussaud frères d’un rivage à l’autre (1848‑1869)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51, pp.171-185. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rh19.4937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03049260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1946,51 +2028,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’ombre des quais. Sur la trace des Yéménites à Marseille, entre ville et port</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2010,1536 +2092,1536 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ann Blanchet; Marianne Cotty; Juliette Honvault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aden-Marseille. D’un port à l’autre entre Arabie et Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.196-204, 2025, 9788836662548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aménagement de Fos-sur-Mer : déni environnemental ou prise de conscience écologique ? (années 1960-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loïc Vadelorge; Cédric Fériel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire environnementale de la planification métropolitaine. Actes du colloque "Inventer le Grand Paris" 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif Inventer le Grand Paris; Inventer le Grand Paris/Université Paris-Est, Labex Futurs Urbains, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des quais dans l’histoire. Les transformations du port de Marseille du XVIIe au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille au cœur maritime. La collection de la Chambre de Commerce et d’Industrie Aix-Marseille-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Regards de Provence, pp.11-14, 2024, 9782914374811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mitterrand et le développement économique de l’Union française : le cas des ports ouest-africains au début des années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Laure Ollivier; Frédéric Turpin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">François Mitterrand, itinéraires africains avant la Ve République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'Eau, pp.115-127, 2024, 9782385190774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raveux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de l'économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-24, 2024, 979103205316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire du port de Fos, entre racines antiques et enjeux contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Bouffier; Samuel Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d’Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-92, 2024, 979103205323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les entrepreneurs se mettent au vert. Les débuts de l’association Environnement-Industrie (1974-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de l'économie (XVIIIe-XXIe siècle). Arpenter l'histoire avec Xavier Daumalin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.209-218, 2024, 979103205316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04750752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire économique à l'aune des approches environnementales : deux décennies de recherche au sein de l'UMR TELEMMe</w:t>
+                <w:t xml:space="preserve">Pollutions industrielles et santé au travail dans la sidérurgie de Fos-sur-Mer : inventaire des risques, normes de protection, contentieux professionnel (1973-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Renaud Bécot; Elsa Devienne; Patrick Fournier; Stéphane Frioux; Charles-François Mathis; Judith Rainhorn. </w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mésini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Sfax. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le chemin, la rive et l'usine. Faire de l'histoire environnementale avec Geneviève Massard-Guilbaud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le patrimoine face aux défis économiques, migratoires et environnementaux. Regards croisés entre Maghreb et Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-61, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses des Mines</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04089477v1</w:t>
+                <w:t xml:space="preserve">hal-04366554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollutions industrielles et santé au travail dans la sidérurgie de Fos-sur-Mer : inventaire des risques, normes de protection, contentieux professionnel (1973-2020)</w:t>
+                <w:t xml:space="preserve">L'histoire économique à l'aune des approches environnementales : deux décennies de recherche au sein de l'UMR TELEMMe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Université de Sfax. </w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raveux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Bécot; Elsa Devienne; Patrick Fournier; Stéphane Frioux; Charles-François Mathis; Judith Rainhorn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine face aux défis économiques, migratoires et environnementaux. Regards croisés entre Maghreb et Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.37-61, A paraître</w:t>
+              <w:t xml:space="preserve">Le chemin, la rive et l'usine. Faire de l'histoire environnementale avec Geneviève Massard-Guilbaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-130, 2023, 978-2-35671-875-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366554v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verdir le quai ? Le Port autonome de Marseille, entre objectifs économiques et enjeux environnementaux : l'apport des archives de l'autorité portuaire (1966-1992)</w:t>
+                <w:t xml:space="preserve">Comment un « port colonial » devient-il un « port pétrolier » ? Nouveau regard sur la reconversion industrialo-portuaire marseillaise (1945-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stephane Frioux; Renaud Bécot. </w:t>
+              <w:t xml:space="preserve">Christian Borde; Jean-François Grevet; Sébastien Martin; Laurent Warlouzet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire l'histoire environnementale au XXIe siècle : sources, méthodes, pratiques</w:t>
+              <w:t xml:space="preserve">La résilience des villes portuaires européennes. Tome 1 - Crises et réinventions (XVIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-266, 2022, 978-2-7574-3766-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.135879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03710427v1</w:t>
+                <w:t xml:space="preserve">hal-03861381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment un « port colonial » devient-il un « port pétrolier » ? Nouveau regard sur la reconversion industrialo-portuaire marseillaise (1945-1968)</w:t>
+                <w:t xml:space="preserve">Verdir le quai ? Le Port autonome de Marseille, entre objectifs économiques et enjeux environnementaux : l'apport des archives de l'autorité portuaire (1966-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christian Borde; Jean-François Grevet; Sébastien Martin; Laurent Warlouzet. </w:t>
+              <w:t xml:space="preserve">Stephane Frioux; Renaud Bécot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La résilience des villes portuaires européennes. Tome 1 - Crises et réinventions (XVIe-XXIe siècle)</w:t>
+              <w:t xml:space="preserve">Écrire l'histoire environnementale au XXIe siècle : sources, méthodes, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-231, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.135879⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03861381v1</w:t>
+                <w:t xml:space="preserve">hal-03710427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'artificialisation des zones humides de Fos-étang de Berre (XVIIe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Marty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'un port à l'autre. Voyage en Méditerranée romaine entre Arles et Rome / Da un porto all'altro. Viaggio nel Mediterraneo romano tra Arles e Roma, Catalogue de l'exposition présentée au Musée départemental Arles antique et au Museo delle Navi (Fiumicino, Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropole Aix-Marseille Provence/Territoire Istres Ouest Provence - Direction du patrimoine culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-73, 2022, 978-2-9522229-5-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port de Marseille et le pétrole au temps de la fermeture du canal de Suez (1967-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bartolotti, Xavier Daumalin, Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'histoire portuaire marseillaise en chantier : espaces, fonctions, représentations (XVIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-92, 2021, 979-10-3200332-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du pétrolier à l'aquatier. Boires et déboires de l'opération Marseille Aqua Export (1983-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bartolotti, Gilbert Buti, Xavier Daumalin, Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils de l'activité portuaire en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-77, 2021, 979-10-320-0320-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bartolotti, Xavier Daumalin, Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'histoire portuaire marseillaise en chantier : espaces, fonctions et représentations (XVIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-16, 2021, 979-10-320-0332-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Dussaud, entrepreneurs portuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Baby-Collin; Sophie Bouffier; Stéphane Mourlane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des migrations en Méditerranée de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.72-73, 2021, 978-2-330-14501-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première conteneurisation marseillaise (1950-1986)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bartolotti, Xavier Daumalin, Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'histoire portuaire marseillaise en chantier : espaces, fonctions, représentations (XVIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.171-183, 2021, 979-10-320-0332-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre la mauvaise réputation économique. Actions et discours promotionnels du Port autonome de Marseille (1966-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bartolotti, Xavier Daumalin, Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'histoire portuaire marseillaise en chantier : espaces, fonctions, représentations (XVIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-208, 2021, 979-10-320-0332-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marseille et le canal de Suez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3549,74 +3631,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Gauthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'épopée du canal de Suez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard; Institut du monde arabe; Musée d'histoire de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.96-101, 2018, 9782072771613</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3626,120 +3708,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et sidérurgie à Fos-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique de la sidérurgie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.255-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fos/étang de Berre : 200 ans d'histoire industrielle et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3755,120 +3837,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inauguration du port de Fos-sur-Mer, 20 décembre 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre des commémorations nationales 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3878,51 +3960,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cours coloniaux : le savoir au service du commerce (1893-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3938,571 +4020,571 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://marsimperium.org/les-cours-coloniaux-le-savoir-au-service-du-commerce-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le canal de Suez, instrument du système économique impérial</w:t>
+                <w:t xml:space="preserve">Les échanges économiques entre Marseille et l’Algérie (XIXe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ann Blanchet</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Grisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, https://marsimperium.org/le-canal-de-suez-instrument-du-systeme-economique-imper</w:t>
+              <w:t xml:space="preserve">, 2025, https://marsimperium.org/les-echanges-economiques-entre-marseille-et-l-algerie-xixe-xxe-siecle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987822v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trafics coloniaux dans l’économie portuaire (XIXe-XXe siècle)</w:t>
+                <w:t xml:space="preserve">Le fonds Brenier : plongée dans les archives d’un statisticien des empires coloniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, https://marsimperium.org/les-trafics-coloniaux-dans-l-economie-portuaire-xixe-xx</w:t>
+              <w:t xml:space="preserve">, 2025, https://marsimperium.org/le-fonds-brenier-plongee-dans-les-archives-d-un-statist</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988102v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À Fos-sur-Mer, un territoire industriel portuaire à l’épreuve de la transition verte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le canal de Suez, instrument du système économique impérial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://marsimperium.org/le-canal-de-suez-instrument-du-systeme-economique-imper</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Barthélémy</w:t>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-05475330v1</w:t>
+                <w:t xml:space="preserve">hal-04987822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonds Brenier : plongée dans les archives d’un statisticien des empires coloniaux</w:t>
+                <w:t xml:space="preserve">Les trafics coloniaux dans l’économie portuaire (XIXe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, https://marsimperium.org/le-fonds-brenier-plongee-dans-les-archives-d-un-statist</w:t>
+              <w:t xml:space="preserve">, 2025, https://marsimperium.org/les-trafics-coloniaux-dans-l-economie-portuaire-xixe-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987916v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les échanges économiques entre Marseille et l’Algérie (XIXe-XXe siècle)</w:t>
+                <w:t xml:space="preserve">À Fos-sur-Mer, un territoire industriel portuaire à l’épreuve de la transition verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mésini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Grisal</w:t>
-[...15 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.hqwg9rmcx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988007v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage portuaire : quel héritage colonial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://marsimperium.org/le-paysage-portuaire-quel-heritage-colonial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La main-d’œuvre employée dans les sociétés marseillaises implantées dans les espaces coloniaux africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4518,202 +4600,202 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://marsimperium.org/la-main-d-oeuvre-employee-dans-les-societes-marseillais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Vidéo] Fos-sur-mer : un littoral industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole nature – Rencontres méditerranéennes de TELEMMe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://www.canal-u.tv/134855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire énergétique du territoire provençal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S'exposer au vent. Conversations marchées autour du projet d'éoliennes flottantes dans le golfe du Lion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4723,147 +4805,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Webdoc] Fos / étang de Berre. 200 ans d’histoire industrielle et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mésini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4873,109 +4955,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Brenier-Baillaud, années 1870-1990. Inventaire sommaire (294 unités documentaires, 32 mètres linéaires)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives de la chambre de commerce et d’industrie Aix-Marseille-Provence. 2022, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5043,51 +5125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="247C0502"/>
+    <w:nsid w:val="EA75E4E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5274,51 +5356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-bartolotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6210-8151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243786352" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1801159234456503371739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03260395v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AIXM0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04040275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peraldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04040274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Jemai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mhamed Hichri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lhistoire-portuaire-marseillaise-chantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.57782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/outils-lactivite-portuaire-maritime-europe-mediterraneenne-atlantique-xviie-xxe-siecle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.287.0111" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.117.0068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;sombes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734023X16702350656915" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04158993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RRRO3477" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7771" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ETZZ3053" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03572911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4937" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04089477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03710427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5766/ecrire-l-histoire-environnementale-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03861381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/135879" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.135879" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03628896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000753536&amp;amp;titre_livre=D%27un_port_&#224;_l%27autre#" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03271614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03132216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/atlas-des-migrations-en-mediterranee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274853v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/L-epopee-du-canal-de-Suez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03861506v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Blanchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hqwg9rmcx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grisal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04096862v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maury" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04045699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-bartolotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6210-8151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243786352" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1801159234456503371739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03260395v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AIXM0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04040275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peraldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04040274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Jemai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mhamed Hichri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lhistoire-portuaire-marseillaise-chantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.57782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/outils-lactivite-portuaire-maritime-europe-mediterraneenne-atlantique-xviie-xxe-siecle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.287.0111" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.117.0068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;sombes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734023X16702350656915" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04158993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RRRO3477" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7771" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ETZZ3053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03572911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4937" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04089477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03861381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/135879" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.135879" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03710427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5766/ecrire-l-histoire-environnementale-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03628896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000753536&amp;amp;titre_livre=D%27un_port_&#224;_l%27autre#" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03271614v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03132216v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/atlas-des-migrations-en-mediterranee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274853v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/L-epopee-du-canal-de-Suez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03861506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988135v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grisal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Blanchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hqwg9rmcx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987616v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04096862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04045699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>