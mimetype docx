--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -971,51 +971,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03268584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1096,1650 +1096,1832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustave Fayet entrepreneur (1865-1925)</w:t>
+                <w:t xml:space="preserve">Les compagnies pétrolières et l’essor du marché de la dépollution maritime en France (années 1950-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire de Béziers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121 (4), pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/eh.121.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561810v1</w:t>
+                <w:t xml:space="preserve">hal-05596092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comptabilités des entreprises coloniales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Débat : Maintenir et développer des activités économiques tout en préservant le littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121 (4), pp.106-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/eh.121.0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05415925v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « steak de pétrole » contre la faim dans le monde ? L’affaire des protéines BP (1957-1976)</w:t>
+                <w:t xml:space="preserve">Gustave Fayet entrepreneur (1865-1925)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire de Béziers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.93-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020250v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décombres portuaires. Les destructions de la Libération, entre la Joliette et l’Estaque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les comptabilités des entreprises coloniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 279, pp.62-66</w:t>
+              <w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661731v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05415925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESEH Notepad: The Springtime of Environmental History (France, June 2022): A Concluding Experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le « steak de pétrole » contre la faim dans le monde ? L’affaire des protéines BP (1957-1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3197/096734023X16702350656915⟩</w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 117 (4), pp.68-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.117.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03980394v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port de Marseille face aux bouleversements économiques des années 1945‑1992</w:t>
+                <w:t xml:space="preserve">Décombres portuaires. Les destructions de la Libération, entre la Joliette et l’Estaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 279, pp.62-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158993v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les autorités portuaires face aux pollutions pétrolières dans l’étang de Berre et le golfe de Fos (1945‑1979)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESEH Notepad: The Springtime of Environmental History (France, June 2022): A Concluding Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bésombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rives.7771⟩</w:t>
+              <w:t xml:space="preserve">Environment and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3197/096734023X16702350656915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166936v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le béton à la mer. La construction d’ouvrages de protection portuaire en blocs artificiels dans l’espace méditerranéen (années 1830-1870)</w:t>
+                <w:t xml:space="preserve">Le port de Marseille face aux bouleversements économiques des années 1945‑1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 27, pp.103-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/ETZZ3053⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 31-32, pp.367-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/RRRO3477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049340v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chantier du siècle. Les entreprises marseillaises et le creusement du canal de Suez (1859-1869)</w:t>
+                <w:t xml:space="preserve">Les autorités portuaires face aux pollutions pétrolières dans l’étang de Berre et le golfe de Fos (1945‑1979)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Marseille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.47-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.7771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991944v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des oléagineux indiens aux hydrocarbures du Golfe. Marseille au débouché du canal de Suez</w:t>
+                <w:t xml:space="preserve">Le béton à la mer. La construction d’ouvrages de protection portuaire en blocs artificiels dans l’espace méditerranéen (années 1830-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beaux-arts.Hors série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.103-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/ETZZ3053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572911v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chantier du siècle. Les entreprises marseillaises et le creusement du canal de Suez (1859-1869)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 260, pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des oléagineux indiens aux hydrocarbures du Golfe. Marseille au débouché du canal de Suez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beaux-arts.Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L’Épopée du Canal de Suez. Des pharaons au XXIe siècle, pp.54-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités d’entrepreneurs et circulations des techniques : les chantiers portuaires de Dussaud frères d’un rivage à l’autre (1848‑1869)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51, pp.171-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rh19.4937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03049260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans l’ombre des quais. Sur la trace des Yéménites à Marseille, entre ville et port</w:t>
+                <w:t xml:space="preserve">Une guerre des chiffres : Marseille, l’AOF et le marché des oléagineux au temps de l’Union française (1946-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ann Blanchet; Marianne Cotty; Juliette Honvault. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Sibeud; Béatrice Touchelay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aden-Marseille. D’un port à l’autre entre Arabie et Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.196-204, 2025, 9788836662548</w:t>
+              <w:t xml:space="preserve">Ce que compter veut dire en situation impériale et coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGPDE; Comité pour l’histoire économique et financière de la France, pp.181-197, 2026, 978-2-11-162130-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528980v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aménagement de Fos-sur-Mer : déni environnemental ou prise de conscience écologique ? (années 1960-1980)</w:t>
+                <w:t xml:space="preserve">Dans l’ombre des quais. Sur la trace des Yéménites à Marseille, entre ville et port</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Loïc Vadelorge; Cédric Fériel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ann Blanchet; Marianne Cotty; Juliette Honvault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire environnementale de la planification métropolitaine. Actes du colloque "Inventer le Grand Paris" 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aden-Marseille. D’un port à l’autre entre Arabie et Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.196-204, 2025, 9788836662548</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822091v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des quais dans l’histoire. Les transformations du port de Marseille du XVIIe au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille au cœur maritime. La collection de la Chambre de Commerce et d’Industrie Aix-Marseille-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Regards de Provence, pp.11-14, 2024, 9782914374811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mitterrand et le développement économique de l’Union française : le cas des ports ouest-africains au début des années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Laure Ollivier; Frédéric Turpin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">François Mitterrand, itinéraires africains avant la Ve République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'Eau, pp.115-127, 2024, 9782385190774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">L’aménagement de Fos-sur-Mer : déni environnemental ou prise de conscience écologique ? (années 1960-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loïc Vadelorge; Cédric Fériel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mondes de l'économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Une histoire environnementale de la planification métropolitaine. Actes du colloque "Inventer le Grand Paris" 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Inventer le Grand Paris; Inventer le Grand Paris/Université Paris-Est, Labex Futurs Urbains, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750761v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trajectoire du port de Fos, entre racines antiques et enjeux contemporains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souen Fontaine</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sophie Bouffier; Samuel Robert. </w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raveux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d’Azur</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.81-92, 2024, 979103205323</w:t>
+              <w:t xml:space="preserve">Les mondes de l'économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-24, 2024, 979103205316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745011v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les entrepreneurs se mettent au vert. Les débuts de l’association Environnement-Industrie (1974-1992)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La trajectoire du port de Fos, entre racines antiques et enjeux contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t>
+              <w:t xml:space="preserve">Sophie Bouffier; Samuel Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mondes de l'économie (XVIIIe-XXIe siècle). Arpenter l'histoire avec Xavier Daumalin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.209-218, 2024, 979103205316</w:t>
+              <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d’Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-92, 2024, 979103205323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04750752v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollutions industrielles et santé au travail dans la sidérurgie de Fos-sur-Mer : inventaire des risques, normes de protection, contentieux professionnel (1973-2020)</w:t>
+                <w:t xml:space="preserve">Quand les entrepreneurs se mettent au vert. Les débuts de l’association Environnement-Industrie (1974-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Université de Sfax. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine face aux défis économiques, migratoires et environnementaux. Regards croisés entre Maghreb et Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.37-61, A paraître</w:t>
+              <w:t xml:space="preserve">Les mondes de l'économie (XVIIIe-XXIe siècle). Arpenter l'histoire avec Xavier Daumalin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.209-218, 2024, 979103205316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366554v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04750752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire économique à l'aune des approches environnementales : deux décennies de recherche au sein de l'UMR TELEMMe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2762,866 +2944,952 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raveux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renaud Bécot; Elsa Devienne; Patrick Fournier; Stéphane Frioux; Charles-François Mathis; Judith Rainhorn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le chemin, la rive et l'usine. Faire de l'histoire environnementale avec Geneviève Massard-Guilbaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-130, 2023, 978-2-35671-875-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment un « port colonial » devient-il un « port pétrolier » ? Nouveau regard sur la reconversion industrialo-portuaire marseillaise (1945-1968)</w:t>
+                <w:t xml:space="preserve">Pollutions industrielles et santé au travail dans la sidérurgie de Fos-sur-Mer : inventaire des risques, normes de protection, contentieux professionnel (1973-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Christian Borde; Jean-François Grevet; Sébastien Martin; Laurent Warlouzet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mésini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Sfax. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La résilience des villes portuaires européennes. Tome 1 - Crises et réinventions (XVIe-XXIe siècle)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le patrimoine face aux défis économiques, migratoires et environnementaux. Regards croisés entre Maghreb et Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-61, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861381v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verdir le quai ? Le Port autonome de Marseille, entre objectifs économiques et enjeux environnementaux : l'apport des archives de l'autorité portuaire (1966-1992)</w:t>
+                <w:t xml:space="preserve">L'artificialisation des zones humides de Fos-étang de Berre (XVIIe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stephane Frioux; Renaud Bécot. </w:t>
+              <w:t xml:space="preserve">Frédéric Marty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire l'histoire environnementale au XXIe siècle : sources, méthodes, pratiques</w:t>
+              <w:t xml:space="preserve">D'un port à l'autre. Voyage en Méditerranée romaine entre Arles et Rome / Da un porto all'altro. Viaggio nel Mediterraneo romano tra Arles e Roma, Catalogue de l'exposition présentée au Musée départemental Arles antique et au Museo delle Navi (Fiumicino, Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.219-231, 2022</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropole Aix-Marseille Provence/Territoire Istres Ouest Provence - Direction du patrimoine culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-73, 2022, 978-2-9522229-5-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710427v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artificialisation des zones humides de Fos-étang de Berre (XVIIe-XXe siècle)</w:t>
+                <w:t xml:space="preserve">Verdir le quai ? Le Port autonome de Marseille, entre objectifs économiques et enjeux environnementaux : l'apport des archives de l'autorité portuaire (1966-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Marty. </w:t>
+              <w:t xml:space="preserve">Stephane Frioux; Renaud Bécot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D'un port à l'autre. Voyage en Méditerranée romaine entre Arles et Rome / Da un porto all'altro. Viaggio nel Mediterraneo romano tra Arles e Roma, Catalogue de l'exposition présentée au Musée départemental Arles antique et au Museo delle Navi (Fiumicino, Italie)</w:t>
+              <w:t xml:space="preserve">Écrire l'histoire environnementale au XXIe siècle : sources, méthodes, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-73, 2022, 978-2-9522229-5-2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-231, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628896v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port de Marseille et le pétrole au temps de la fermeture du canal de Suez (1967-1975)</w:t>
+                <w:t xml:space="preserve">Comment un « port colonial » devient-il un « port pétrolier » ? Nouveau regard sur la reconversion industrialo-portuaire marseillaise (1945-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabien Bartolotti, Xavier Daumalin, Olivier Raveux. </w:t>
+              <w:t xml:space="preserve">Christian Borde; Jean-François Grevet; Sébastien Martin; Laurent Warlouzet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'histoire portuaire marseillaise en chantier : espaces, fonctions, représentations (XVIIe-XXIe siècle)</w:t>
+              <w:t xml:space="preserve">La résilience des villes portuaires européennes. Tome 1 - Crises et réinventions (XVIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-266, 2022, 978-2-7574-3766-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.135879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348675v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du pétrolier à l'aquatier. Boires et déboires de l'opération Marseille Aqua Export (1983-1990)</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabien Bartolotti, Gilbert Buti, Xavier Daumalin, Olivier Raveux. </w:t>
+              <w:t xml:space="preserve">Fabien Bartolotti, Xavier Daumalin, Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les outils de l'activité portuaire en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.65-77, 2021, 979-10-320-0320-6</w:t>
+              <w:t xml:space="preserve">L'histoire portuaire marseillaise en chantier : espaces, fonctions et représentations (XVIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-16, 2021, 979-10-320-0332-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271614v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Du pétrolier à l'aquatier. Boires et déboires de l'opération Marseille Aqua Export (1983-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabien Bartolotti, Xavier Daumalin, Olivier Raveux. </w:t>
+              <w:t xml:space="preserve">Fabien Bartolotti, Gilbert Buti, Xavier Daumalin, Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'histoire portuaire marseillaise en chantier : espaces, fonctions et représentations (XVIIe-XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-16, 2021, 979-10-320-0332-9</w:t>
+              <w:t xml:space="preserve">Les outils de l'activité portuaire en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-77, 2021, 979-10-320-0320-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348671v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Dussaud, entrepreneurs portuaires</w:t>
+                <w:t xml:space="preserve">Le port de Marseille et le pétrole au temps de la fermeture du canal de Suez (1967-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Virginie Baby-Collin; Sophie Bouffier; Stéphane Mourlane. </w:t>
+              <w:t xml:space="preserve">Fabien Bartolotti, Xavier Daumalin, Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des migrations en Méditerranée de l’Antiquité à nos jours</w:t>
+              <w:t xml:space="preserve">L'histoire portuaire marseillaise en chantier : espaces, fonctions, représentations (XVIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.72-73, 2021, 978-2-330-14501-9</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-92, 2021, 979-10-3200332-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132216v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première conteneurisation marseillaise (1950-1986)</w:t>
+                <w:t xml:space="preserve">Les Dussaud, entrepreneurs portuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabien Bartolotti, Xavier Daumalin, Olivier Raveux. </w:t>
+              <w:t xml:space="preserve">Virginie Baby-Collin; Sophie Bouffier; Stéphane Mourlane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'histoire portuaire marseillaise en chantier : espaces, fonctions, représentations (XVIIe-XXIe siècle)</w:t>
+              <w:t xml:space="preserve">Atlas des migrations en Méditerranée de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.171-183, 2021, 979-10-320-0332-9</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.72-73, 2021, 978-2-330-14501-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348678v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre la mauvaise réputation économique. Actions et discours promotionnels du Port autonome de Marseille (1966-1992)</w:t>
+                <w:t xml:space="preserve">La première conteneurisation marseillaise (1950-1986)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bartolotti, Xavier Daumalin, Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'histoire portuaire marseillaise en chantier : espaces, fonctions, représentations (XVIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.195-208, 2021, 979-10-320-0332-9</w:t>
+              <w:t xml:space="preserve">, pp.171-183, 2021, 979-10-320-0332-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348680v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre la mauvaise réputation économique. Actions et discours promotionnels du Port autonome de Marseille (1966-1992)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Bartolotti, Xavier Daumalin, Olivier Raveux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire portuaire marseillaise en chantier : espaces, fonctions, représentations (XVIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-208, 2021, 979-10-320-0332-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marseille et le canal de Suez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3631,74 +3899,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Gauthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'épopée du canal de Suez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallimard; Institut du monde arabe; Musée d'histoire de Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.96-101, 2018, 9782072771613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3708,120 +3976,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et sidérurgie à Fos-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique de la sidérurgie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.255-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fos/étang de Berre : 200 ans d'histoire industrielle et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3837,120 +4105,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inauguration du port de Fos-sur-Mer, 20 décembre 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre des commémorations nationales 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3960,992 +4228,992 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cours coloniaux : le savoir au service du commerce (1893-1945)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le fonds Brenier : plongée dans les archives d’un statisticien des empires coloniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, https://marsimperium.org/les-cours-coloniaux-le-savoir-au-service-du-commerce-18</w:t>
+              <w:t xml:space="preserve">, 2025, https://marsimperium.org/le-fonds-brenier-plongee-dans-les-archives-d-un-statisticien-des-empires-coloniaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988135v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échanges économiques entre Marseille et l’Algérie (XIXe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Grisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://marsimperium.org/les-echanges-economiques-entre-marseille-et-l-algerie-xixe-xxe-siecle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonds Brenier : plongée dans les archives d’un statisticien des empires coloniaux</w:t>
+                <w:t xml:space="preserve">À Fos-sur-Mer, un territoire industriel portuaire à l’épreuve de la transition verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mésini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.hqwg9rmcx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987916v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le canal de Suez, instrument du système économique impérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, https://marsimperium.org/le-canal-de-suez-instrument-du-systeme-economique-imper</w:t>
+              <w:t xml:space="preserve">, 2025, https://marsimperium.org/le-canal-de-suez-instrument-du-systeme-economique-imperial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trafics coloniaux dans l’économie portuaire (XIXe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://marsimperium.org/les-trafics-coloniaux-dans-l-economie-portuaire-xixe-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À Fos-sur-Mer, un territoire industriel portuaire à l’épreuve de la transition verte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cours coloniaux : le savoir au service du commerce (1893-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...70 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://marsimperium.org/les-cours-coloniaux-le-savoir-au-service-du-commerce-1893-1945</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05475330v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage portuaire : quel héritage colonial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://marsimperium.org/le-paysage-portuaire-quel-heritage-colonial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La main-d’œuvre employée dans les sociétés marseillaises implantées dans les espaces coloniaux africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, https://marsimperium.org/la-main-d-oeuvre-employee-dans-les-societes-marseillais</w:t>
+              <w:t xml:space="preserve">, 2025, https://marsimperium.org/la-main-d-oeuvre-employee-dans-les-societes-marseillaises-implantees-dans-les-espaces-coloniaux-africains</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Vidéo] Fos-sur-mer : un littoral industriel</w:t>
+                <w:t xml:space="preserve">Histoire énergétique du territoire provençal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métropole nature – Rencontres méditerranéennes de TELEMMe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://www.canal-u.tv/134855</w:t>
+              <w:t xml:space="preserve">S'exposer au vent. Conversations marchées autour du projet d'éoliennes flottantes dans le golfe du Lion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096862v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire énergétique du territoire provençal</w:t>
+                <w:t xml:space="preserve">[Vidéo] Fos-sur-mer : un littoral industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S'exposer au vent. Conversations marchées autour du projet d'éoliennes flottantes dans le golfe du Lion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.38-41</w:t>
+              <w:t xml:space="preserve">La métropole nature – Rencontres méditerranéennes de TELEMMe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://www.canal-u.tv/134855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045699v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Webdoc] Fos / étang de Berre. 200 ans d’histoire industrielle et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mésini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4955,109 +5223,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Brenier-Baillaud, années 1870-1990. Inventaire sommaire (294 unités documentaires, 32 mètres linéaires)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives de la chambre de commerce et d’industrie Aix-Marseille-Provence. 2022, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5125,51 +5393,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA75E4E6"/>
+    <w:nsid w:val="85EAEDC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5356,51 +5624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-bartolotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6210-8151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243786352" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1801159234456503371739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03260395v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AIXM0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04040275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peraldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04040274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Jemai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mhamed Hichri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lhistoire-portuaire-marseillaise-chantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.57782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/outils-lactivite-portuaire-maritime-europe-mediterraneenne-atlantique-xviie-xxe-siecle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.287.0111" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.117.0068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;sombes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734023X16702350656915" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04158993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RRRO3477" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7771" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ETZZ3053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03572911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4937" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04089477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03861381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/135879" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.135879" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03710427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5766/ecrire-l-histoire-environnementale-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03628896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000753536&amp;amp;titre_livre=D%27un_port_&#224;_l%27autre#" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03271614v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03132216v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/atlas-des-migrations-en-mediterranee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274853v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/L-epopee-du-canal-de-Suez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03861506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988135v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grisal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Blanchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hqwg9rmcx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987616v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04096862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04045699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-bartolotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6210-8151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243786352" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1801159234456503371739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03260395v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AIXM0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04040275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peraldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04040274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Jemai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mhamed Hichri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lhistoire-portuaire-marseillaise-chantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.57782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/outils-lactivite-portuaire-maritime-europe-mediterraneenne-atlantique-xviie-xxe-siecle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.287.0111" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.121.0033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moquay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taupin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.121.0106" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.117.0068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;sombes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734023X16702350656915" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04158993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RRRO3477" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7771" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ETZZ3053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03572911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4937" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04089477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03628896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000753536&amp;amp;titre_livre=D%27un_port_&#224;_l%27autre#" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03710427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5766/ecrire-l-histoire-environnementale-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03861381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/135879" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.135879" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03271614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03132216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/atlas-des-migrations-en-mediterranee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274853v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/L-epopee-du-canal-de-Suez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03861506v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grisal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hqwg9rmcx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Blanchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987616v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04045699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04096862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>