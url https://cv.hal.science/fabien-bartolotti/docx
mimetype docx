--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1005,313 +1005,313 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseille, quelle identité portuaire à l’époque contemporaine ? Réflexions sur une figure historiographique imposée</w:t>
+                <w:t xml:space="preserve">Débat : Maintenir et développer des activités économiques tout en préservant le littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Regnard</w:t>
+                <w:t xml:space="preserve">Bertrand Moquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lms1.287.0111⟩</w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121 (4), pp.106-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/eh.121.0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924504v1</w:t>
+                <w:t xml:space="preserve">hal-05596101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compagnies pétrolières et l’essor du marché de la dépollution maritime en France (années 1950-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 121 (4), pp.33-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54695/eh.121.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat : Maintenir et développer des activités économiques tout en préservant le littoral</w:t>
+                <w:t xml:space="preserve">Marseille, quelle identité portuaire à l’époque contemporaine ? Réflexions sur une figure historiographique imposée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labardin</w:t>
+                <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 121 (4), pp.106-112. </w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 287 (2), pp.111-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54695/eh.121.0106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lms1.287.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05596101v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Fayet entrepreneur (1865-1925)</w:t>
               </w:r>
@@ -1379,51 +1379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comptabilités des entreprises coloniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2197,51 +2197,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03049260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2262,1634 +2262,1738 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Sibeud; Béatrice Touchelay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que compter veut dire en situation impériale et coloniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IGPDE; Comité pour l’histoire économique et financière de la France, pp.181-197, 2026, 978-2-11-162130-5</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Institut de la gestion publique et du développement économique; Comité pour l’histoire économique et financière de la France, pp.181-197, 2026, 978-2-11-162130-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/164nh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans l’ombre des quais. Sur la trace des Yéménites à Marseille, entre ville et port</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Becoming smart. Projects and projections of digital transformations in Marseilles’ port spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Leipert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ann Blanchet; Marianne Cotty; Juliette Honvault. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wendy Jo Mifsud; Enrico Tommarchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aden-Marseille. D’un port à l’autre entre Arabie et Méditerranée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Liquid Port Cities of the Twenty-First Century. A Pan-Mediterranean Perspective on Cultural Confluences and Contemporary Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.182-199, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003614760-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528980v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des quais dans l’histoire. Les transformations du port de Marseille du XVIIe au XXe siècle</w:t>
+                <w:t xml:space="preserve">Dans l’ombre des quais. Sur la trace des Yéménites à Marseille, entre ville et port</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ann Blanchet; Marianne Cotty; Juliette Honvault. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marseille au cœur maritime. La collection de la Chambre de Commerce et d’Industrie Aix-Marseille-Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée Regards de Provence, pp.11-14, 2024, 9782914374811</w:t>
+              <w:t xml:space="preserve">Aden-Marseille. D’un port à l’autre entre Arabie et Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.196-204, 2025, 9788836662548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572639v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mitterrand et le développement économique de l’Union française : le cas des ports ouest-africains au début des années 1950</w:t>
+                <w:t xml:space="preserve">L’aménagement de Fos-sur-Mer : déni environnemental ou prise de conscience écologique ? (années 1960-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne-Laure Ollivier; Frédéric Turpin. </w:t>
+              <w:t xml:space="preserve">Loïc Vadelorge; Cédric Fériel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">François Mitterrand, itinéraires africains avant la Ve République</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Une histoire environnementale de la planification métropolitaine. Actes du colloque "Inventer le Grand Paris" 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Inventer le Grand Paris; Inventer le Grand Paris/Université Paris-Est, Labex Futurs Urbains, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745004v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aménagement de Fos-sur-Mer : déni environnemental ou prise de conscience écologique ? (années 1960-1980)</w:t>
+                <w:t xml:space="preserve">Des quais dans l’histoire. Les transformations du port de Marseille du XVIIe au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire environnementale de la planification métropolitaine. Actes du colloque "Inventer le Grand Paris" 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marseille au cœur maritime. La collection de la Chambre de Commerce et d’Industrie Aix-Marseille-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Regards de Provence, pp.11-14, 2024, 9782914374811</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822091v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">François Mitterrand et le développement économique de l’Union française : le cas des ports ouest-africains au début des années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Ollivier; Frédéric Turpin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mondes de l'économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-24, 2024, 979103205316</w:t>
+              <w:t xml:space="preserve">François Mitterrand, itinéraires africains avant la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.115-127, 2024, 9782385190774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750761v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trajectoire du port de Fos, entre racines antiques et enjeux contemporains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souen Fontaine</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sophie Bouffier; Samuel Robert. </w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raveux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d’Azur</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.81-92, 2024, 979103205323</w:t>
+              <w:t xml:space="preserve">Les mondes de l'économie (XVIIIe-XXIe siècle). Arpenter l’histoire avec Xavier Daumalin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-24, 2024, 979103205316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745011v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les entrepreneurs se mettent au vert. Les débuts de l’association Environnement-Industrie (1974-1992)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La trajectoire du port de Fos, entre racines antiques et enjeux contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t>
+              <w:t xml:space="preserve">Sophie Bouffier; Samuel Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mondes de l'économie (XVIIIe-XXIe siècle). Arpenter l'histoire avec Xavier Daumalin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.209-218, 2024, 979103205316</w:t>
+              <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d’Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-92, 2024, 979103205323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04750752v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire économique à l'aune des approches environnementales : deux décennies de recherche au sein de l'UMR TELEMMe</w:t>
+                <w:t xml:space="preserve">Quand les entrepreneurs se mettent au vert. Les débuts de l’association Environnement-Industrie (1974-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Renaud Bécot; Elsa Devienne; Patrick Fournier; Stéphane Frioux; Charles-François Mathis; Judith Rainhorn. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Bartolotti; Olivier Lambert; Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le chemin, la rive et l'usine. Faire de l'histoire environnementale avec Geneviève Massard-Guilbaud</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.119-130, 2023, 978-2-35671-875-4</w:t>
+              <w:t xml:space="preserve">Les mondes de l'économie (XVIIIe-XXIe siècle). Arpenter l'histoire avec Xavier Daumalin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.209-218, 2024, 979103205316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089477v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04750752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollutions industrielles et santé au travail dans la sidérurgie de Fos-sur-Mer : inventaire des risques, normes de protection, contentieux professionnel (1973-2020)</w:t>
+                <w:t xml:space="preserve">L'histoire économique à l'aune des approches environnementales : deux décennies de recherche au sein de l'UMR TELEMMe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Université de Sfax. </w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raveux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Bécot; Elsa Devienne; Patrick Fournier; Stéphane Frioux; Charles-François Mathis; Judith Rainhorn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine face aux défis économiques, migratoires et environnementaux. Regards croisés entre Maghreb et Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.37-61, A paraître</w:t>
+              <w:t xml:space="preserve">Le chemin, la rive et l'usine. Faire de l'histoire environnementale avec Geneviève Massard-Guilbaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-130, 2023, 978-2-35671-875-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366554v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artificialisation des zones humides de Fos-étang de Berre (XVIIe-XXe siècle)</w:t>
+                <w:t xml:space="preserve">Pollutions industrielles et santé au travail dans la sidérurgie de Fos-sur-Mer : inventaire des risques, normes de protection, contentieux professionnel (1973-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Frédéric Marty. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mésini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Sfax. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D'un port à l'autre. Voyage en Méditerranée romaine entre Arles et Rome / Da un porto all'altro. Viaggio nel Mediterraneo romano tra Arles e Roma, Catalogue de l'exposition présentée au Musée départemental Arles antique et au Museo delle Navi (Fiumicino, Italie)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-73, 2022, 978-2-9522229-5-2</w:t>
+              <w:t xml:space="preserve">Le patrimoine face aux défis économiques, migratoires et environnementaux. Regards croisés entre Maghreb et Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-61, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628896v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verdir le quai ? Le Port autonome de Marseille, entre objectifs économiques et enjeux environnementaux : l'apport des archives de l'autorité portuaire (1966-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephane Frioux; Renaud Bécot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire environnementale au XXIe siècle : sources, méthodes, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-231, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un « port colonial » devient-il un « port pétrolier » ? Nouveau regard sur la reconversion industrialo-portuaire marseillaise (1945-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Borde; Jean-François Grevet; Sébastien Martin; Laurent Warlouzet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La résilience des villes portuaires européennes. Tome 1 - Crises et réinventions (XVIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251-266, 2022, 978-2-7574-3766-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.135879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">L'artificialisation des zones humides de Fos-étang de Berre (XVIIe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabien Bartolotti, Xavier Daumalin, Olivier Raveux. </w:t>
+              <w:t xml:space="preserve">Frédéric Marty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'histoire portuaire marseillaise en chantier : espaces, fonctions et représentations (XVIIe-XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-16, 2021, 979-10-320-0332-9</w:t>
+              <w:t xml:space="preserve">D'un port à l'autre. Voyage en Méditerranée romaine entre Arles et Rome / Da un porto all'altro. Viaggio nel Mediterraneo romano tra Arles e Roma, Catalogue de l'exposition présentée au Musée départemental Arles antique et au Museo delle Navi (Fiumicino, Italie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropole Aix-Marseille Provence/Territoire Istres Ouest Provence - Direction du patrimoine culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-73, 2022, 978-2-9522229-5-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348671v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du pétrolier à l'aquatier. Boires et déboires de l'opération Marseille Aqua Export (1983-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bartolotti, Gilbert Buti, Xavier Daumalin, Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils de l'activité portuaire en Europe méditerranéenne et atlantique (XVIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-77, 2021, 979-10-320-0320-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port de Marseille et le pétrole au temps de la fermeture du canal de Suez (1967-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bartolotti, Xavier Daumalin, Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'histoire portuaire marseillaise en chantier : espaces, fonctions, représentations (XVIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-92, 2021, 979-10-3200332-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Dussaud, entrepreneurs portuaires</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Virginie Baby-Collin; Sophie Bouffier; Stéphane Mourlane. </w:t>
+              <w:t xml:space="preserve">Fabien Bartolotti, Xavier Daumalin, Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des migrations en Méditerranée de l’Antiquité à nos jours</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.72-73, 2021, 978-2-330-14501-9</w:t>
+              <w:t xml:space="preserve">L'histoire portuaire marseillaise en chantier : espaces, fonctions et représentations (XVIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-16, 2021, 979-10-320-0332-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132216v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première conteneurisation marseillaise (1950-1986)</w:t>
+                <w:t xml:space="preserve">Les Dussaud, entrepreneurs portuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabien Bartolotti, Xavier Daumalin, Olivier Raveux. </w:t>
+              <w:t xml:space="preserve">Virginie Baby-Collin; Sophie Bouffier; Stéphane Mourlane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'histoire portuaire marseillaise en chantier : espaces, fonctions, représentations (XVIIe-XXIe siècle)</w:t>
+              <w:t xml:space="preserve">Atlas des migrations en Méditerranée de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.171-183, 2021, 979-10-320-0332-9</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.72-73, 2021, 978-2-330-14501-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348678v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre la mauvaise réputation économique. Actions et discours promotionnels du Port autonome de Marseille (1966-1992)</w:t>
+                <w:t xml:space="preserve">La première conteneurisation marseillaise (1950-1986)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bartolotti, Xavier Daumalin, Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'histoire portuaire marseillaise en chantier : espaces, fonctions, représentations (XVIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.195-208, 2021, 979-10-320-0332-9</w:t>
+              <w:t xml:space="preserve">, pp.171-183, 2021, 979-10-320-0332-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348680v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre la mauvaise réputation économique. Actions et discours promotionnels du Port autonome de Marseille (1966-1992)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Bartolotti, Xavier Daumalin, Olivier Raveux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire portuaire marseillaise en chantier : espaces, fonctions, représentations (XVIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-208, 2021, 979-10-320-0332-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marseille et le canal de Suez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3899,74 +4003,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Gauthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'épopée du canal de Suez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallimard; Institut du monde arabe; Musée d'histoire de Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.96-101, 2018, 9782072771613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3976,120 +4080,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et sidérurgie à Fos-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique de la sidérurgie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.255-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fos/étang de Berre : 200 ans d'histoire industrielle et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4105,120 +4209,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inauguration du port de Fos-sur-Mer, 20 décembre 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre des commémorations nationales 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4228,631 +4332,631 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonds Brenier : plongée dans les archives d’un statisticien des empires coloniaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cours coloniaux : le savoir au service du commerce (1893-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, https://marsimperium.org/le-fonds-brenier-plongee-dans-les-archives-d-un-statisticien-des-empires-coloniaux</w:t>
+              <w:t xml:space="preserve">, 2025, https://marsimperium.org/les-cours-coloniaux-le-savoir-au-service-du-commerce-1893-1945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987916v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les échanges économiques entre Marseille et l’Algérie (XIXe-XXe siècle)</w:t>
+                <w:t xml:space="preserve">Le fonds Brenier : plongée dans les archives d’un statisticien des empires coloniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Grisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, https://marsimperium.org/les-echanges-economiques-entre-marseille-et-l-algerie-xixe-xxe-siecle</w:t>
+              <w:t xml:space="preserve">, 2025, https://marsimperium.org/le-fonds-brenier-plongee-dans-les-archives-d-un-statisticien-des-empires-coloniaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988007v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À Fos-sur-Mer, un territoire industriel portuaire à l’épreuve de la transition verte</w:t>
+                <w:t xml:space="preserve">Les échanges économiques entre Marseille et l’Algérie (XIXe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Grisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://marsimperium.org/les-echanges-economiques-entre-marseille-et-l-algerie-xixe-xxe-siecle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.hqwg9rmcx⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05475330v1</w:t>
+                <w:t xml:space="preserve">hal-04988007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le canal de Suez, instrument du système économique impérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://marsimperium.org/le-canal-de-suez-instrument-du-systeme-economique-imperial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trafics coloniaux dans l’économie portuaire (XIXe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://marsimperium.org/les-trafics-coloniaux-dans-l-economie-portuaire-xixe-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cours coloniaux : le savoir au service du commerce (1893-1945)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Regnard</w:t>
+                <w:t xml:space="preserve">À Fos-sur-Mer, un territoire industriel portuaire à l’épreuve de la transition verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mésini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.hqwg9rmcx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988135v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage portuaire : quel héritage colonial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://marsimperium.org/le-paysage-portuaire-quel-heritage-colonial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La main-d’œuvre employée dans les sociétés marseillaises implantées dans les espaces coloniaux africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4868,352 +4972,352 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mars Imperium. Marseille impériale : histoire et mémoires (post)coloniales XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://marsimperium.org/la-main-d-oeuvre-employee-dans-les-societes-marseillaises-implantees-dans-les-espaces-coloniaux-africains</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire énergétique du territoire provençal</w:t>
+                <w:t xml:space="preserve">[Vidéo] Fos-sur-mer : un littoral industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S'exposer au vent. Conversations marchées autour du projet d'éoliennes flottantes dans le golfe du Lion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.38-41</w:t>
+              <w:t xml:space="preserve">La métropole nature – Rencontres méditerranéennes de TELEMMe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://www.canal-u.tv/134855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045699v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Vidéo] Fos-sur-mer : un littoral industriel</w:t>
+                <w:t xml:space="preserve">Histoire énergétique du territoire provençal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métropole nature – Rencontres méditerranéennes de TELEMMe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://www.canal-u.tv/134855</w:t>
+              <w:t xml:space="preserve">S'exposer au vent. Conversations marchées autour du projet d'éoliennes flottantes dans le golfe du Lion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096862v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Webdoc] Fos / étang de Berre. 200 ans d’histoire industrielle et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mésini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5223,109 +5327,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Brenier-Baillaud, années 1870-1990. Inventaire sommaire (294 unités documentaires, 32 mètres linéaires)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives de la chambre de commerce et d’industrie Aix-Marseille-Provence. 2022, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5393,51 +5497,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85EAEDC5"/>
+    <w:nsid w:val="B7DDBBB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5624,51 +5728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-bartolotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6210-8151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243786352" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1801159234456503371739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03260395v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AIXM0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04040275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peraldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04040274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Jemai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mhamed Hichri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lhistoire-portuaire-marseillaise-chantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.57782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/outils-lactivite-portuaire-maritime-europe-mediterraneenne-atlantique-xviie-xxe-siecle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.287.0111" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.121.0033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moquay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taupin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.121.0106" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.117.0068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;sombes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734023X16702350656915" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04158993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RRRO3477" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7771" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ETZZ3053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03572911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4937" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04089477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03628896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000753536&amp;amp;titre_livre=D%27un_port_&#224;_l%27autre#" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03710427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5766/ecrire-l-histoire-environnementale-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03861381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/135879" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.135879" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03271614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03132216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/atlas-des-migrations-en-mediterranee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274853v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/L-epopee-du-canal-de-Suez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03861506v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grisal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hqwg9rmcx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Blanchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987616v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04045699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04096862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-bartolotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6210-8151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243786352" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1801159234456503371739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03260395v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AIXM0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04040275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peraldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04040274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Jemai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mhamed Hichri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lhistoire-portuaire-marseillaise-chantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.57782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/outils-lactivite-portuaire-maritime-europe-mediterraneenne-atlantique-xviie-xxe-siecle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moquay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taupin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.121.0106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.121.0033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.287.0111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.117.0068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;sombes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734023X16702350656915" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04158993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RRRO3477" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7771" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ETZZ3053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03572911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4937" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164nh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Leipert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003614760-13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04089477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-chemin-la-rive-et-lusine/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03710427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5766/ecrire-l-histoire-environnementale-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03861381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/135879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.135879" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03628896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000753536&amp;amp;titre_livre=D%27un_port_&#224;_l%27autre#" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03271614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03132216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/atlas-des-migrations-en-mediterranee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/L-epopee-du-canal-de-Suez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03861506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662881v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988007v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grisal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Blanchet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988102v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hqwg9rmcx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04096862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04045699v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>