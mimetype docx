--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -2516,51 +2516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F368B4C"/>
+    <w:nsid w:val="892512A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>