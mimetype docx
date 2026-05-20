--- v1 (2026-04-10)
+++ v2 (2026-05-20)
@@ -1641,248 +1641,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative properties of statistically anisotropic non beerian porous media; generalized radiative transfer equation and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative conductivity of non beerian porous media: application to degraded rod bundles of a nuclear core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Chahlafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Radiative Transfer (Rad-10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Antalya, Turkey. 20 p., </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/ICHMT.2010.RAD-6.160⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Antalya, Turkey. 10 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2010.RAD-6.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491758v1</w:t>
+                <w:t xml:space="preserve">hal-00536937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative conductivity of non beerian porous media: application to degraded rod bundles of a nuclear core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miloud Chahlafi</w:t>
+                <w:t xml:space="preserve">Radiative properties of statistically anisotropic non beerian porous media; generalized radiative transfer equation and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bellet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Radiative Transfer (Rad-10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Antalya, Turkey. 10 p., </w:t>
+              <w:t xml:space="preserve">, Jun 2010, Antalya, Turkey. 20 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/ICHMT.2010.RAD-6.190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2010.RAD-6.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536937v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray µ-Tomography: a powerful tool for the modeling of the thermal radiative properties of porous media</w:t>
               </w:r>
@@ -2516,51 +2516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="892512A5"/>
+    <w:nsid w:val="1BBB3826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2747,51 +2747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3133-5826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074621823" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Habibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2020.1783370" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006880v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Vald&#232;s-Parada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.878" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Vald&#233;s-Parada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.02.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Chahlafi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fichot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.02.067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Iacona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.05.027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chalopin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.08.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274913v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Godeferd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Scott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006000929" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBF0BFF0472F43D9D376E1A797378D616C492993/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Vald&#233;s-Parada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bendhaou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752983v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.970" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2010.RAD-6.160" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2010.RAD-6.190" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echegut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loretz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340096v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003678v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3133-5826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074621823" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Habibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2020.1783370" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006880v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Vald&#232;s-Parada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.878" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Vald&#233;s-Parada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.02.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Chahlafi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fichot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.02.067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Iacona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.05.027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chalopin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.08.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274913v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Godeferd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Scott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006000929" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBF0BFF0472F43D9D376E1A797378D616C492993/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Vald&#233;s-Parada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bendhaou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752983v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.970" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2010.RAD-6.190" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2010.RAD-6.160" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echegut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loretz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340096v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003678v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>