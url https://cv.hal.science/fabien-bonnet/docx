--- v0 (2026-03-23)
+++ v1 (2026-04-20)
@@ -570,334 +570,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Design Thinking - Au coeur d'un discours sur la rationalisation de l'émergence en organisation</w:t>
+                <w:t xml:space="preserve">Culture·s de conception. Entre « progrès », « innovation » et « stratégie », quels signes, quels dispositifs et quels modèles d’organisation pour se projeter aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/atic.003.0025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.11830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532828v1</w:t>
+                <w:t xml:space="preserve">hal-04532743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture·s de conception. Entre « progrès », « innovation » et « stratégie », quels signes, quels dispositifs et quels modèles d’organisation pour se projeter aujourd’hui ?</w:t>
+                <w:t xml:space="preserve">Le Design Thinking - Au coeur d'un discours sur la rationalisation de l'émergence en organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23, </w:t>
+              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.11830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/atic.003.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532743v1</w:t>
+                <w:t xml:space="preserve">hal-04532828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design comme objet idéal pour la recherche en communication ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien en guise d’avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Filion-Mallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Design et fonction communication Rencontre et esquisses paradigmatiques autour de la relation au public, 8 (1), pp.191-194</w:t>
+              <w:t xml:space="preserve">, 2019, Design et fonction communication - Rencontre et esquisses paradigmatiques autour de la relation au public, 8 (1), pp.9-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02471908v1</w:t>
+                <w:t xml:space="preserve">halshs-02471903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien en guise d’avant-propos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le design comme objet idéal pour la recherche en communication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Design et fonction communication - Rencontre et esquisses paradigmatiques autour de la relation au public, 8 (1), pp.9-49</w:t>
+              <w:t xml:space="preserve">, 2019, Design et fonction communication Rencontre et esquisses paradigmatiques autour de la relation au public, 8 (1), pp.191-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02471903v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02471908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du numéro : &amp;quot;Design et fonction communication : Rencontre et esquisses paradigmatiques autour de la relation au public</w:t>
               </w:r>
@@ -2417,217 +2417,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French-German Communication Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Averbeck-Lietz</w:t>
+                <w:t xml:space="preserve">De la communication au design : instrumentalisation ou renouvellement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bonnet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Martin-Juchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Media Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, 2023</w:t>
+              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662779v1</w:t>
+                <w:t xml:space="preserve">hal-04590492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la communication au design : instrumentalisation ou renouvellement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French-German Communication Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Averbeck-Lietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Martin-Juchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, 2023</w:t>
+              <w:t xml:space="preserve">History of Media Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590492v1</w:t>
+                <w:t xml:space="preserve">hal-04662779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tournant design face à la communication</w:t>
               </w:r>
@@ -2949,199 +2949,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le produit mis en scène : entre pratique médiatique et modèle d’analyse</w:t>
+                <w:t xml:space="preserve">Relation client ou relation au client ? Entre optimisation technique et qualité de service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnet Fabien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Violaine Appel; Lylette Lacôte-Gabrysiak; Delphine Le Nozach. </w:t>
+              <w:t xml:space="preserve">Christopher Lovelock; Jochen Witz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mise en scène des produits et des marques : représentation, significations, produits</w:t>
+              <w:t xml:space="preserve">Marketing de services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-2-343-04516-0</w:t>
+                <w:t xml:space="preserve">Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.520-528, 2014, 978-2-7440-7663-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313116v1</w:t>
+                <w:t xml:space="preserve">hal-01313141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation client ou relation au client ? Entre optimisation technique et qualité de service</w:t>
+                <w:t xml:space="preserve">Le produit mis en scène : entre pratique médiatique et modèle d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnet Fabien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christopher Lovelock; Jochen Witz. </w:t>
+              <w:t xml:space="preserve">Violaine Appel; Lylette Lacôte-Gabrysiak; Delphine Le Nozach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing de services</w:t>
+              <w:t xml:space="preserve">La mise en scène des produits et des marques : représentation, significations, produits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pearson</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.520-528, 2014, 978-2-7440-7663-3</w:t>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-343-04516-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313141v1</w:t>
+                <w:t xml:space="preserve">hal-01313116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3207,52 +3207,146 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01492980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « design » comme pratique de l’organisation ? Quels ancrages, quels discours et quelles circulations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Grenoble - Alpes, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05577368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3399,51 +3493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474215v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.115.0027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619796v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averbeck-Lietz St&#233;phanie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32376/d895a0ea.9aea0574" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.006.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.18524" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.004.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.003.0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11830" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Filion-Mallette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Averbeck-Lietz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11616-019-00504-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.823" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3169" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.1313" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sedda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hernandez Orellana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Fabien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nicole D'Almeida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz Jean-Baptiste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662779v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pearson.fr/livre/?GCOI=27440100585390" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01492980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474215v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.115.0027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619796v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averbeck-Lietz St&#233;phanie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32376/d895a0ea.9aea0574" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.006.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.18524" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.004.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11830" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.003.0025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Filion-Mallette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Averbeck-Lietz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11616-019-00504-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.823" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3169" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.1313" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sedda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hernandez Orellana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Fabien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nicole D'Almeida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz Jean-Baptiste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pearson.fr/livre/?GCOI=27440100585390" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313116v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45413" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01492980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05577368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>