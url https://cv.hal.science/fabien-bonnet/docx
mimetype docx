--- v1 (2026-04-20)
+++ v2 (2026-05-24)
@@ -570,719 +570,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture·s de conception. Entre « progrès », « innovation » et « stratégie », quels signes, quels dispositifs et quels modèles d’organisation pour se projeter aujourd’hui ?</w:t>
+                <w:t xml:space="preserve">Le Design Thinking - Au coeur d'un discours sur la rationalisation de l'émergence en organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23, </w:t>
+              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.11830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/atic.003.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532743v1</w:t>
+                <w:t xml:space="preserve">hal-04532828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Design Thinking - Au coeur d'un discours sur la rationalisation de l'émergence en organisation</w:t>
+                <w:t xml:space="preserve">Culture·s de conception. Entre « progrès », « innovation » et « stratégie », quels signes, quels dispositifs et quels modèles d’organisation pour se projeter aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/atic.003.0025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.11830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532828v1</w:t>
+                <w:t xml:space="preserve">hal-04532743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien en guise d’avant-propos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le design comme objet idéal pour la recherche en communication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Design et fonction communication - Rencontre et esquisses paradigmatiques autour de la relation au public, 8 (1), pp.9-49</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3199/RIN.1.1-n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02471903v1</w:t>
+                <w:t xml:space="preserve">hal-04532669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design comme objet idéal pour la recherche en communication ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien en guise d’avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Filion-Mallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Design et fonction communication Rencontre et esquisses paradigmatiques autour de la relation au public, 8 (1), pp.191-194</w:t>
+              <w:t xml:space="preserve">, 2019, Design et fonction communication - Rencontre et esquisses paradigmatiques autour de la relation au public, 8 (1), pp.9-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02471908v1</w:t>
+                <w:t xml:space="preserve">halshs-02471903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du numéro : &amp;quot;Design et fonction communication : Rencontre et esquisses paradigmatiques autour de la relation au public</w:t>
+                <w:t xml:space="preserve">Le design comme objet idéal pour la recherche en communication ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 8 (1), pp.1-8</w:t>
+              <w:t xml:space="preserve">, 2019, Design et fonction communication Rencontre et esquisses paradigmatiques autour de la relation au public, 8 (1), pp.191-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323870v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02471908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
+                <w:t xml:space="preserve">Présentation du numéro : &amp;quot;Design et fonction communication : Rencontre et esquisses paradigmatiques autour de la relation au public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Mitropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Design et fonction communication - Rencontre et esquisses paradigmatiques autour de la relation au public, 8 (1), pp.1-8</w:t>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02471897v1</w:t>
+                <w:t xml:space="preserve">hal-05323870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication studies in France: looking for a “Terre du milieu”?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Averbeck-Lietz</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cordonnier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Mitropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publizistik</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Design et fonction communication - Rencontre et esquisses paradigmatiques autour de la relation au public, 8 (1), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02454400v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02471897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design comme objet idéal pour la recherche en communication ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication studies in France: looking for a “Terre du milieu”?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Averbeck-Lietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (1), </w:t>
+              <w:t xml:space="preserve">Publizistik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (3), pp.363-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3199/RIN.1.1-n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11616-019-00504-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532669v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02454400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téléconseillers et community managers : quelles professionnalités pour la médiation entreprise-publics à l’heure du numérique?</w:t>
               </w:r>
@@ -1493,51 +1493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours épistémologique des Sciences de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Averbeck-Lietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2417,217 +2417,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la communication au design : instrumentalisation ou renouvellement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French-German Communication Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Averbeck-Lietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Martin-Juchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, 2023</w:t>
+              <w:t xml:space="preserve">History of Media Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590492v1</w:t>
+                <w:t xml:space="preserve">hal-04662779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French-German Communication Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Averbeck-Lietz</w:t>
+                <w:t xml:space="preserve">De la communication au design : instrumentalisation ou renouvellement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bonnet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Martin-Juchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Media Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, 2023</w:t>
+              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662779v1</w:t>
+                <w:t xml:space="preserve">hal-04590492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tournant design face à la communication</w:t>
               </w:r>
@@ -2708,51 +2708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et fonction communication : Rencontre et esquisses paradigmatiques autour de la relation au public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Mitropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3493,51 +3493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474215v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.115.0027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619796v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averbeck-Lietz St&#233;phanie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32376/d895a0ea.9aea0574" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.006.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.18524" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.004.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11830" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.003.0025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Filion-Mallette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Averbeck-Lietz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11616-019-00504-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.823" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3169" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.1313" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sedda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hernandez Orellana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Fabien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nicole D'Almeida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz Jean-Baptiste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pearson.fr/livre/?GCOI=27440100585390" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313116v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45413" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01492980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05577368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474215v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.115.0027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619796v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averbeck-Lietz St&#233;phanie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32376/d895a0ea.9aea0574" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.006.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.18524" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.004.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.003.0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11830" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Filion-Mallette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Averbeck-Lietz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11616-019-00504-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.823" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3169" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.1313" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sedda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hernandez Orellana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Fabien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nicole D'Almeida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz Jean-Baptiste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662779v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pearson.fr/livre/?GCOI=27440100585390" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313116v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45413" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01492980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05577368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>