--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fabien Borget </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pr Fabien BORGETChargé de mission Science Ouverte</w:t>
+        <w:t xml:space="preserve">Pr Fabien BORGETChargé de mission Science OuverteCopilote chapitre Français CoARA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -905,700 +905,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the intermediates that could react in the interstellar ices?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laboratory experimental simulations: Chemical evolution of the organic matter from interstellar and cometary ice analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Royale des Sciences de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244868v1</w:t>
+                <w:t xml:space="preserve">hal-03191328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experimental simulations: Chemical evolution of the organic matter from interstellar and cometary ice analogs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+                <w:t xml:space="preserve">What are the intermediates that could react in the interstellar ices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Royale des Sciences de Liège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/poc.3380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191328v1</w:t>
+                <w:t xml:space="preserve">hal-01244868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde and methylamine reactivity in interstellar ice analogues as a source of molecular complexity at low temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The thermal reactivity of HCN and NH3 in interstellar ice analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Borget</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219974⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 428 (4), pp.3262-3273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844662v1</w:t>
+                <w:t xml:space="preserve">hal-00844648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermal reactivity of HCN and NH3 in interstellar ice analogues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Theulé</w:t>
+                <w:t xml:space="preserve">Thermal reactions in interstellar ice: A step towards molecular complexity in the interstellar medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Chomat</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts272⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844648v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal reactions in interstellar ice: A step towards molecular complexity in the interstellar medium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Danger</w:t>
+                <w:t xml:space="preserve">Formaldehyde and methylamine reactivity in interstellar ice analogues as a source of molecular complexity at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.B. Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 549, pp.A40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.06.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01244866v1</w:t>
+                <w:t xml:space="preserve">hal-00844662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyacetonitrile (HOCH2CN) as a precursor for formylcyanide (CHOCN), ketenimine (CH2CNH), and cyanogen (NCCN) in astrophysical conditions</w:t>
               </w:r>
@@ -1744,64 +1744,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1878,64 +1878,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2128,64 +2128,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYDROXYACETONITRILE (HOCH2CN) FORMATION IN ASTROPHYSICAL CONDITIONS. COMPETITION WITH THE AMINOMETHANOL, A GLYCINE PRECURSOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2252,1016 +2252,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoacetonitrile characterization in astrophysical-like conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Borget</w:t>
+                <w:t xml:space="preserve">Acetaldehyde Solid State Reactivity at Low Temperature: Formation of the Acetaldehyde Ammonia Trimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Farabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218949⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (9), pp.2225-2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3000653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844620v1</w:t>
+                <w:t xml:space="preserve">hal-00844639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetaldehyde Solid State Reactivity at Low Temperature: Formation of the Acetaldehyde Ammonia Trimer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aminoacetonitrile characterization in astrophysical-like conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (9), pp.2225-2233. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 541, pp.A114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3000653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844639v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of solid hydrogen cyanide HCN and methanimine CH2NH at low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Theulé</w:t>
+                <w:t xml:space="preserve">Experimental investigation of aminoacetonitrile formation through the Strecker synthesis in astrophysical-like conditions: reactivity of methanimine (CH2NH), ammonia (NH3), and hydrogen cyanide (HCN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Mispelaer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+                <w:t xml:space="preserve">M Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 534, pp.A64. </w:t>
+              <w:t xml:space="preserve">, 2011, Astronomy and Astrophysics, 535, pp.A47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844618v1</w:t>
+                <w:t xml:space="preserve">hal-01244742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of nitrile formation from VUV photochemistry of interstellar ices analogs: acetonitrile and amino acetonitrile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Danger</w:t>
+                <w:t xml:space="preserve">Hydrogenation of solid hydrogen cyanide HCN and methanimine CH2NH at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B Bossa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F Duvernay</w:t>
+                <w:t xml:space="preserve">Florent Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 525, pp.A30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015736⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 534, pp.A64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076030v1</w:t>
+                <w:t xml:space="preserve">hal-00844618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of aminoacetonitrile formation through the Strecker synthesis in astrophysical-like conditions: reactivity of methanimine (CH2NH), ammonia (NH3), and hydrogen cyanide (HCN)</w:t>
+                <w:t xml:space="preserve">Experimental investigation of nitrile formation from VUV photochemistry of interstellar ices analogs: acetonitrile and amino acetonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P de Marcellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Duvernay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Astronomy and Astrophysics, 535, pp.A47. </w:t>
+              <w:t xml:space="preserve">, 2011, 525, pp.A30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244742v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a usual carbamate can become an unusual intermediate: a new chemical pathway to form glycinate in the interstellar medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
+                <w:t xml:space="preserve">Chiral molecule formation in interstellar ice analogs: alpha-aminoethanol NH 2 CH(CH 3 )OH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dufauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/poc.1682⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 523, pp.A79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844602v1</w:t>
+                <w:t xml:space="preserve">hal-01076027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral molecule formation in interstellar ice analogs: alpha-aminoethanol NH 2 CH(CH 3 )OH</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Theulé</w:t>
+                <w:t xml:space="preserve">How a usual carbamate can become an unusual intermediate: a new chemical pathway to form glycinate in the interstellar medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (4), pp.333-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/poc.1682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015342⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076027v1</w:t>
+                <w:t xml:space="preserve">hal-00844602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylammonium methylcarbamate thermal formation in interstellar ice analogs: a glycine salt precursor in protostellar environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3364,51 +3364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3643,51 +3643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VUV irradiation of carbon dioxide (CO2) and ammonia (NH3) complexes in argon matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3766,299 +3766,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbamic acid and carbamate formation in NH3:CO2 ices-UV irradiation versus thermal processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+                <w:t xml:space="preserve">Reaction of iminopropadienones with amines: Mechanistic explanations of zwitterionic intermediate, ketene and ketenimine formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin J. Finnerty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Bruhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curt Wentrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810536⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (38), pp.8999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp803352m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367537v1</w:t>
+                <w:t xml:space="preserve">hal-00367560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of iminopropadienones with amines: Mechanistic explanations of zwitterionic intermediate, ketene and ketenimine formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Torsten Bruhn</w:t>
+                <w:t xml:space="preserve">Carbamic acid and carbamate formation in NH3:CO2 ices-UV irradiation versus thermal processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Curt Wentrup</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 492 (3), pp.719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp803352m⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00367560v1</w:t>
+                <w:t xml:space="preserve">hal-00367537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of neutral methylcarbamic acid (CH3NHCOOH) and methylammonium methylcarbamate [CH3NH3+][CH3NHCO2-] at low temperature</w:t>
               </w:r>
@@ -4070,51 +4070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4186,51 +4186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical dehydration of acetamide in a cryogenic matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chatron-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4468,302 +4468,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix isolation Fourier transform infrared study of photodecomposition of formimidic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Carbodiimide production from cyanamide by UV irradiation and thermal reaction on amorphous water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Trivella</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aycard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 109 (49), pp.11155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp054903w⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 109 (4), pp.603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0459256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367585v1</w:t>
+                <w:t xml:space="preserve">hal-00367615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbodiimide production from cyanamide by UV irradiation and thermal reaction on amorphous water ice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Matrix isolation Fourier transform infrared study of photodecomposition of formimidic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trivella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aycard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 109 (4), pp.603. </w:t>
+              <w:t xml:space="preserve">, 2005, 109 (49), pp.11155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0459256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp054903w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367615v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chimie des glaces interstellaires: à la recherche des molecules du vivant? Interstellar ices chemistry: the search for the molecules of life?</w:t>
               </w:r>
@@ -4870,51 +4870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum ultraviolet (VUV) photodecomposition of urea isolated in cryogenic matrix: First detection of isourea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4993,57 +4993,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of water-ice catalyzed thermal isomerization of cyanamide into carbodiimide: Implication for prebiotic chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Infrared matrix isolation and ab initio/DFT studies on carbon monoxide (CO) and hydrazine (N2H4) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5055,124 +5055,124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aycard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 126 (25), pp.7772. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 298 (1-3), pp.241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja048721b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2003.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367616v1</w:t>
+                <w:t xml:space="preserve">hal-00367618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared matrix isolation and ab initio/DFT studies on carbon monoxide (CO) and hydrazine (N2H4) complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Experimental study of water-ice catalyzed thermal isomerization of cyanamide into carbodiimide: Implication for prebiotic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5184,94 +5184,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aycard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 298 (1-3), pp.241. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126 (25), pp.7772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2003.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja048721b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367618v1</w:t>
+                <w:t xml:space="preserve">hal-00367616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tentative identification of urea and formamide in ISO-SWS infrared spectra of interstellar ices</w:t>
               </w:r>
@@ -5283,51 +5283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Raunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6099,64 +6099,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic studies on low-temperature solid-state reactions in interstellar ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mispelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6346,64 +6346,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of volatile organic compounds and refractory organic residues coming from the heating of interstellar ice analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7142,51 +7142,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02AB93EA"/>
+    <w:nsid w:val="4A05DD0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7373,51 +7373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-borget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7828-7046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151812314" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-8386-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guti&#233;rrez-Quintanilla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Layssac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Butscher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Henkel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y A Tsegaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1850" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Algarra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pinto da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soledad Pino-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Enrique Rodr&#237;guez-Borges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b11157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Atkinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fletcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.10.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#252;ller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Grote" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01625235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3380" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou Mrad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chomat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts272" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bossa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.06.034" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ98F836-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Danger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duvernay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theul&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Guillemin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219779" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844623v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bossa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH11409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintou Sessouma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chiavassa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2012.03.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBD9M4F0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218949" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Farabet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3000653" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mispelaer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117494" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Bossa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Marcellus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015736" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244742v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chomat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117602" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1682" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVM41TLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dufauret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015342" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844598v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Hendecourt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912850" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367757v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812796d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGN78846-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Naduville Veedu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okanya J. Kokas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Koch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aycard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803351q" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M5LM9WQR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.10.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLDMXM4J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810536" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin J. Finnerty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bruhn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Wentrup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803352m" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HN38KX8X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366762v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800723c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXCPKPXG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatron-Michaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Birney" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617586d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-38CV7BHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367566v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bahr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borodin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Kempter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055980u" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M7B3W969-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trivella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054903w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8NH0R61M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0459256" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-95N2N0SW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051913o" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8CD4KS0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367616v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja048721b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-54KT58ZJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.11.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDG45CMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034558" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367745v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marinelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0104498" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NLC73SJH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367743v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)01138-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S658CTXX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp001785y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7XRKC5P7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tamburelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pourcin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972623d" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S05C764R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05547956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793767" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940414v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258061" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03923950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Marcellus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04264538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846607v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gresillaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ancelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-borget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7828-7046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151812314" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-8386-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guti&#233;rrez-Quintanilla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Layssac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Butscher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Henkel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y A Tsegaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1850" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Algarra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pinto da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soledad Pino-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Enrique Rodr&#237;guez-Borges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b11157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Atkinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fletcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.10.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#252;ller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Grote" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01625235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou Mrad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3380" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chomat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts272" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bossa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.06.034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ98F836-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219974" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Danger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duvernay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theul&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Guillemin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219779" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844623v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bossa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH11409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintou Sessouma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chiavassa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2012.03.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBD9M4F0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Farabet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3000653" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218949" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chomat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117602" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mispelaer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117494" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076030v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Bossa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Marcellus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015736" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dufauret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1682" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVM41TLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844598v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Hendecourt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912850" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367757v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812796d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGN78846-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Naduville Veedu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okanya J. Kokas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Koch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aycard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803351q" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M5LM9WQR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.10.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLDMXM4J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367560v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin J. Finnerty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bruhn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Wentrup" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803352m" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HN38KX8X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810536" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366762v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800723c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXCPKPXG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatron-Michaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Birney" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617586d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-38CV7BHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367566v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bahr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borodin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Kempter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055980u" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M7B3W969-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367615v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0459256" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-95N2N0SW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367585v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trivella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054903w" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8NH0R61M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051913o" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8CD4KS0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367618v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.11.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDG45CMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367616v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja048721b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-54KT58ZJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034558" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367745v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marinelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0104498" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NLC73SJH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367743v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)01138-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S658CTXX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp001785y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7XRKC5P7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tamburelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pourcin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972623d" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S05C764R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05547956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793767" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940414v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258061" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03923950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Marcellus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04264538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846607v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gresillaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ancelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>