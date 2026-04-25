--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -905,700 +905,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experimental simulations: Chemical evolution of the organic matter from interstellar and cometary ice analogs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What are the intermediates that could react in the interstellar ices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Royale des Sciences de Liège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/poc.3380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191328v1</w:t>
+                <w:t xml:space="preserve">hal-01244868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the intermediates that could react in the interstellar ices?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Borget</w:t>
+                <w:t xml:space="preserve">Laboratory experimental simulations: Chemical evolution of the organic matter from interstellar and cometary ice analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninette Abou Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Royale des Sciences de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244868v1</w:t>
+                <w:t xml:space="preserve">hal-03191328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermal reactivity of HCN and NH3 in interstellar ice analogues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+                <w:t xml:space="preserve">Formaldehyde and methylamine reactivity in interstellar ice analogues as a source of molecular complexity at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts272⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 549, pp.A40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844648v1</w:t>
+                <w:t xml:space="preserve">hal-00844662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal reactions in interstellar ice: A step towards molecular complexity in the interstellar medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Theulé</w:t>
+                <w:t xml:space="preserve">G. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asr.2013.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde and methylamine reactivity in interstellar ice analogues as a source of molecular complexity at low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+                <w:t xml:space="preserve">The thermal reactivity of HCN and NH3 in interstellar ice analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Borget</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 549, pp.A40. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 428 (4), pp.3262-3273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844662v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyacetonitrile (HOCH2CN) as a precursor for formylcyanide (CHOCN), ketenimine (CH2CNH), and cyanogen (NCCN) in astrophysical conditions</w:t>
               </w:r>
@@ -1712,519 +1712,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Methylamine VUV Irradiation Study Using Carbon Monoxide as an H Radical Scavenger</w:t>
+                <w:t xml:space="preserve">Cyanoacetylene (HC3N) and ammonia (NH3) complexes: a DFT theoretical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
+                <w:t xml:space="preserve">Nathalie Piétri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bintou Sessouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couturier-Tamburelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/CH11409⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 400, pp.98-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2012.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844623v1</w:t>
+                <w:t xml:space="preserve">hal-00844632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-State Methylamine VUV Irradiation Study Using Carbon Monoxide as an H Radical Scavenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 65 (2), pp.129. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+              <w:t xml:space="preserve">, 2012, 65 (2), pp.129-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/CH11409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332580v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanoacetylene (HC3N) and ammonia (NH3) complexes: a DFT theoretical and experimental study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bintou Sessouma</w:t>
+                <w:t xml:space="preserve">Solid-State Methylamine VUV Irradiation Study Using Carbon Monoxide as an H Radical Scavenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 400, pp.98-102. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (2), pp.129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2012.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/CH11409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00844632v1</w:t>
+                <w:t xml:space="preserve">hal-03332580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYDROXYACETONITRILE (HOCH2CN) FORMATION IN ASTROPHYSICAL CONDITIONS. COMPETITION WITH THE AMINOMETHANOL, A GLYCINE PRECURSOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 756 (1), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2271,77 +2271,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetaldehyde Solid State Reactivity at Low Temperature: Formation of the Acetaldehyde Ammonia Trimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Farabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2405,77 +2405,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminoacetonitrile characterization in astrophysical-like conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2520,429 +2520,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of aminoacetonitrile formation through the Strecker synthesis in astrophysical-like conditions: reactivity of methanimine (CH2NH), ammonia (NH3), and hydrogen cyanide (HCN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Danger</w:t>
+                <w:t xml:space="preserve">Hydrogenation of solid hydrogen cyanide HCN and methanimine CH2NH at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Chomat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Theulé</w:t>
+                <w:t xml:space="preserve">Florent Mispelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Astronomy and Astrophysics, 535, pp.A47. </w:t>
+              <w:t xml:space="preserve">, 2011, 534, pp.A64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244742v1</w:t>
+                <w:t xml:space="preserve">hal-00844618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of solid hydrogen cyanide HCN and methanimine CH2NH at low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Theulé</w:t>
+                <w:t xml:space="preserve">Experimental investigation of nitrile formation from VUV photochemistry of interstellar ices analogs: acetonitrile and amino acetonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P de Marcellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 534, pp.A64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117494⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 525, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844618v1</w:t>
+                <w:t xml:space="preserve">hal-01076030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of nitrile formation from VUV photochemistry of interstellar ices analogs: acetonitrile and amino acetonitrile</w:t>
+                <w:t xml:space="preserve">Experimental investigation of aminoacetonitrile formation through the Strecker synthesis in astrophysical-like conditions: reactivity of methanimine (CH2NH), ammonia (NH3), and hydrogen cyanide (HCN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-B Bossa</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P de Marcellus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Borget</w:t>
+                <w:t xml:space="preserve">M Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 525, pp.A30. </w:t>
+              <w:t xml:space="preserve">, 2011, Astronomy and Astrophysics, 535, pp.A47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076030v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral molecule formation in interstellar ice analogs: alpha-aminoethanol NH 2 CH(CH 3 )OH</w:t>
               </w:r>
@@ -3062,103 +3062,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a usual carbamate can become an unusual intermediate: a new chemical pathway to form glycinate in the interstellar medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (4), pp.333-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3198,949 +3198,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylammonium methylcarbamate thermal formation in interstellar ice analogs: a glycine salt precursor in protostellar environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Chemistry induced by low-energy electrons in condensed multilayers of ammonia and carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis d'Hendecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912850⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b812796d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844598v1</w:t>
+                <w:t xml:space="preserve">hal-00367757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry induced by low-energy electrons in condensed multilayers of ammonia and carbon dioxide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Methylammonium methylcarbamate thermal formation in interstellar ice analogs: a glycine salt precursor in protostellar environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis d'Hendecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b812796d⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 506 (2), pp.601-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00367757v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of iminopropadienones with amines - Formation of zwitterionic intermediates, ketenes, and ketenimines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VUV irradiation of carbon dioxide (CO2) and ammonia (NH3) complexes in argon matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Couturier-Tamburelli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp803351q⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354 (1-3), pp.211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2008.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367554v1</w:t>
+                <w:t xml:space="preserve">hal-00367529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV irradiation of carbon dioxide (CO2) and ammonia (NH3) complexes in argon matrix</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reaction of iminopropadienones with amines - Formation of zwitterionic intermediates, ketenes, and ketenimines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Naduville Veedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okanya J. Kokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couturier-Tamburelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Aycard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 354 (1-3), pp.211. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (40), pp.9742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2008.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp803351q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367529v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of iminopropadienones with amines: Mechanistic explanations of zwitterionic intermediate, ketene and ketenimine formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Torsten Bruhn</w:t>
+                <w:t xml:space="preserve">Carbamic acid and carbamate formation in NH3:CO2 ices-UV irradiation versus thermal processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Curt Wentrup</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp803352m⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 492 (3), pp.719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367560v1</w:t>
+                <w:t xml:space="preserve">hal-00367537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbamic acid and carbamate formation in NH3:CO2 ices-UV irradiation versus thermal processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Duvernay</w:t>
+                <w:t xml:space="preserve">Reaction of iminopropadienones with amines: Mechanistic explanations of zwitterionic intermediate, ketene and ketenimine formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin J. Finnerty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Bruhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curt Wentrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (38), pp.8999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp803352m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00367537v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of neutral methylcarbamic acid (CH3NHCOOH) and methylammonium methylcarbamate [CH3NH3+][CH3NHCO2-] at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (23), pp.5113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4186,51 +4186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical dehydration of acetamide in a cryogenic matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chatron-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4238,51 +4238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. Birney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (9), pp.1099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4468,384 +4468,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbodiimide production from cyanamide by UV irradiation and thermal reaction on amorphous water ice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Matrix isolation Fourier transform infrared study of photodecomposition of formimidic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trivella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aycard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 109 (4), pp.603. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0459256⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 109 (49), pp.11155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp054903w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367615v1</w:t>
+                <w:t xml:space="preserve">hal-00367585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix isolation Fourier transform infrared study of photodecomposition of formimidic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Carbodiimide production from cyanamide by UV irradiation and thermal reaction on amorphous water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Trivella</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aycard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 109 (49), pp.11155. </w:t>
+              <w:t xml:space="preserve">, 2005, 109 (4), pp.603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp054903w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp0459256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367585v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chimie des glaces interstellaires: à la recherche des molecules du vivant? Interstellar ices chemistry: the search for the molecules of life?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis d'Hendecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 283, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4870,90 +4870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum ultraviolet (VUV) photodecomposition of urea isolated in cryogenic matrix: First detection of isourea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aycard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 109 (27), pp.6008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4999,90 +4999,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared matrix isolation and ab initio/DFT studies on carbon monoxide (CO) and hydrazine (N2H4) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aycard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 298 (1-3), pp.241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5128,90 +5128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of water-ice catalyzed thermal isomerization of cyanamide into carbodiimide: Implication for prebiotic chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aycard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 126 (25), pp.7772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5270,90 +5270,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tentative identification of urea and formamide in ISO-SWS infrared spectra of interstellar ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Raunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 416 (1), pp.165. </w:t>
@@ -5404,90 +5404,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanoacetylene adsorption on amorphous and crystalline water ice films: Instigation through matrix isolation and quantum study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aycard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 123 (43), pp.10668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5546,64 +5546,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoreactivity on a water ice surface: cyanoacetylene (HC3N) reaction with atomic oxygen issued from the photodissociation of ozone (O-3) at 255 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aycard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 348 (5-6), pp.425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5662,77 +5662,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and quantum study of adsorption of ozone (O-3) on amorphous water ice film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aycard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 105 (2), pp.449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5791,51 +5791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity at low temperature of carbon suboxide (C3O2) with amorphous surface of HCl hydrates monitored by FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tamburelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6099,77 +6099,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic studies on low-temperature solid-state reactions in interstellar ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mispelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6346,64 +6346,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of volatile organic compounds and refractory organic residues coming from the heating of interstellar ice analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7142,51 +7142,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A05DD0E"/>
+    <w:nsid w:val="D2929783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7373,51 +7373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-borget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7828-7046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151812314" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-8386-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guti&#233;rrez-Quintanilla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Layssac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Butscher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Henkel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y A Tsegaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1850" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Algarra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pinto da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soledad Pino-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Enrique Rodr&#237;guez-Borges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b11157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Atkinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fletcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.10.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#252;ller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Grote" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01625235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou Mrad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3380" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chomat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts272" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bossa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.06.034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ98F836-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219974" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Danger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duvernay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theul&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Guillemin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219779" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844623v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bossa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH11409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintou Sessouma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chiavassa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2012.03.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBD9M4F0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Farabet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3000653" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218949" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chomat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117602" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mispelaer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117494" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076030v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Bossa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Marcellus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015736" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dufauret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1682" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVM41TLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844598v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Hendecourt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912850" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367757v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812796d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGN78846-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Naduville Veedu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okanya J. Kokas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Koch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aycard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803351q" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M5LM9WQR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.10.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLDMXM4J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367560v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin J. Finnerty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bruhn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Wentrup" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803352m" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HN38KX8X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810536" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366762v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800723c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXCPKPXG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatron-Michaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Birney" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617586d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-38CV7BHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367566v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bahr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borodin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Kempter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055980u" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M7B3W969-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367615v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0459256" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-95N2N0SW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367585v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trivella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054903w" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8NH0R61M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051913o" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8CD4KS0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367618v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.11.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDG45CMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367616v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja048721b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-54KT58ZJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034558" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367745v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marinelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0104498" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NLC73SJH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367743v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)01138-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S658CTXX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp001785y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7XRKC5P7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tamburelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pourcin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972623d" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S05C764R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05547956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793767" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940414v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258061" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03923950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Marcellus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04264538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846607v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gresillaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ancelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-borget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7828-7046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151812314" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-8386-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guti&#233;rrez-Quintanilla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Layssac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Butscher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Henkel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y A Tsegaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1850" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Algarra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pinto da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soledad Pino-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Enrique Rodr&#237;guez-Borges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b11157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Atkinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fletcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.10.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#252;ller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Grote" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01625235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3380" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou Mrad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244866v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bossa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.06.034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ98F836-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chomat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts272" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Danger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duvernay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theul&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Guillemin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219779" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintou Sessouma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chiavassa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2012.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBD9M4F0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bossa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH11409" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Farabet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3000653" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218949" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mispelaer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117494" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Bossa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Marcellus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015736" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244742v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chomat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117602" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dufauret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1682" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVM41TLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812796d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGN78846-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Hendecourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912850" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.10.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLDMXM4J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367554v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Naduville Veedu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okanya J. Kokas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Koch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aycard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803351q" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M5LM9WQR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810536" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin J. Finnerty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bruhn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Wentrup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803352m" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HN38KX8X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366762v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800723c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXCPKPXG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatron-Michaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Birney" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617586d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-38CV7BHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367566v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bahr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borodin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Kempter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055980u" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M7B3W969-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trivella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054903w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8NH0R61M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0459256" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-95N2N0SW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051913o" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8CD4KS0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367618v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.11.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDG45CMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367616v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja048721b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-54KT58ZJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034558" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367745v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marinelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0104498" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NLC73SJH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367743v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)01138-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S658CTXX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp001785y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7XRKC5P7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tamburelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pourcin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972623d" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S05C764R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05547956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793767" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940414v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258061" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03923950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Marcellus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04264538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846607v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gresillaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ancelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>