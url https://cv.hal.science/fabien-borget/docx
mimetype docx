--- v2 (2026-04-25)
+++ v3 (2026-05-15)
@@ -1,7087 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7035 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Borget </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr Fabien BORGETChargé de mission Science OuverteCopilote chapitre Français CoARA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-borget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7828-7046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151812314</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=PiUiTOEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-8386-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCOM formation from radical chemistry: a mechanistic study from cryogenic matrix coupled with IR and EPR spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gutiérrez-Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Layssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Butscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y A Tsegaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 506 (3), pp.3734-3750. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Photodecomposition of Azidomethyl Methyl Sulfide: A S 2 /S 1 Conical Intersection on Nitrene Potential Energy Surfaces Leading to the Formation of S -Methyl- N -sulfenylmethanimine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Algarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pinto da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soledad Pino-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Enrique Rodríguez-Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (10), pp.1911-1921. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b11157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific rationale for Uranus and Neptune in situ explorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155, pp.12-40. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN radical hydrogenation from solid H2 reactions, an alternative way of HCN formation in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilissa Vinogradoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.A22. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN radical hydrogenation from solid H 2 reactions, an alternative way of HCN formation in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilissa Vinogradoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.A22. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the intermediates that could react in the interstellar ices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilissa Vinogradoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.163. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/poc.3380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory experimental simulations: Chemical evolution of the organic matter from interstellar and cometary ice analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninette Abou Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilissa Vinogradoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Royale des Sciences de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formaldehyde and methylamine reactivity in interstellar ice analogues as a source of molecular complexity at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilissa Vinogradoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 549, pp.A40. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal reactivity of HCN and NH3 in interstellar ice analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 428 (4), pp.3262-3273. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sts272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal reactions in interstellar ice: A step towards molecular complexity in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (8), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2013.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyacetonitrile (HOCH2CN) as a precursor for formylcyanide (CHOCN), ketenimine (CH2CNH), and cyanogen (NCCN) in astrophysical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Astronomy and Astrophysics, 549, pp.A93. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyanoacetylene (HC3N) and ammonia (NH3) complexes: a DFT theoretical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Piétri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bintou Sessouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couturier-Tamburelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 400, pp.98-102. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Methylamine VUV Irradiation Study Using Carbon Monoxide as an H Radical Scavenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (2), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CH11409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Methylamine VUV Irradiation Study Using Carbon Monoxide as an H Radical Scavenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (2), pp.129. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CH11409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDROXYACETONITRILE (HOCH2CN) FORMATION IN ASTROPHYSICAL CONDITIONS. COMPETITION WITH THE AMINOMETHANOL, A GLYCINE PRECURSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 756 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetaldehyde Solid State Reactivity at Low Temperature: Formation of the Acetaldehyde Ammonia Trimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilissa Vinogradoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (9), pp.2225-2233. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3000653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminoacetonitrile characterization in astrophysical-like conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilissa Vinogradoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, pp.A114. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of solid hydrogen cyanide HCN and methanimine CH2NH at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mispelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 534, pp.A64. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of nitrile formation from VUV photochemistry of interstellar ices analogs: acetonitrile and amino acetonitrile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P de Marcellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 525, pp.A30. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of aminoacetonitrile formation through the Strecker synthesis in astrophysical-like conditions: reactivity of methanimine (CH2NH), ammonia (NH3), and hydrogen cyanide (HCN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Astronomy and Astrophysics, 535, pp.A47. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a usual carbamate can become an unusual intermediate: a new chemical pathway to form glycinate in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/poc.1682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral molecule formation in interstellar ice analogs: alpha-aminoethanol NH 2 CH(CH 3 )OH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Dufauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 523, pp.A79. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry induced by low-energy electrons in condensed multilayers of ammonia and carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.1838. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b812796d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylammonium methylcarbamate thermal formation in interstellar ice analogs: a glycine salt precursor in protostellar environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis d'Hendecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 506 (2), pp.601-608. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUV irradiation of carbon dioxide (CO2) and ammonia (NH3) complexes in argon matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (1-3), pp.211. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2008.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of iminopropadienones with amines - Formation of zwitterionic intermediates, ketenes, and ketenimines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakesh Naduville Veedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okanya J. Kokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couturier-Tamburelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aycard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (40), pp.9742. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp803351q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbamic acid and carbamate formation in NH3:CO2 ices-UV irradiation versus thermal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 492 (3), pp.719. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of iminopropadienones with amines: Mechanistic explanations of zwitterionic intermediate, ketene and ketenimine formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin J. Finnerty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curt Wentrup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (38), pp.8999. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp803352m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of neutral methylcarbamic acid (CH3NHCOOH) and methylammonium methylcarbamate [CH3NH3+][CH3NHCO2-] at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (23), pp.5113. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp800723c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical dehydration of acetamide in a cryogenic matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chatron-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Birney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (9), pp.1099. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b617586d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of acetic acid with solid water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Kempter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (17), pp.8649. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp055980u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix isolation Fourier transform infrared study of photodecomposition of formimidic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Trivella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aycard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (49), pp.11155. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp054903w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodiimide production from cyanamide by UV irradiation and thermal reaction on amorphous water ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aycard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (4), pp.603. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0459256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chimie des glaces interstellaires: à la recherche des molecules du vivant? Interstellar ices chemistry: the search for the molecules of life?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aycard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis d'Hendecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 283, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum ultraviolet (VUV) photodecomposition of urea isolated in cryogenic matrix: First detection of isourea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aycard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (27), pp.6008. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp051913o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of water-ice catalyzed thermal isomerization of cyanamide into carbodiimide: Implication for prebiotic chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aycard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126 (25), pp.7772. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja048721b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared matrix isolation and ab initio/DFT studies on carbon monoxide (CO) and hydrazine (N2H4) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aycard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 298 (1-3), pp.241. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2003.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative identification of urea and formamide in ISO-SWS infrared spectra of interstellar ices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Raunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aycard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 416 (1), pp.165. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20034558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyanoacetylene adsorption on amorphous and crystalline water ice films: Instigation through matrix isolation and quantum study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aycard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 123 (43), pp.10668. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0104498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoreactivity on a water ice surface: cyanoacetylene (HC3N) reaction with atomic oxygen issued from the photodissociation of ozone (O-3) at 255 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aycard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 348 (5-6), pp.425. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(01)01138-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and quantum study of adsorption of ozone (O-3) on amorphous water ice film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aycard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (2), pp.449. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp001785y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity at low temperature of carbon suboxide (C3O2) with amorphous surface of HCl hydrates monitored by FTIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tamburelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pourcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102 (2), pp.422. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp972623d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could Open Science data management become the default principle for participatory science projects ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Lenoir-Improta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Martinez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Arslanoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ioja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Citizen Science Association, Mar 2026, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoARA-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoARA-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12793767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Donnée AMU : Au coeur de la Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic studies on low-temperature solid-state reactions in interstellar ices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mispelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECLA - European Conference on Laboratory Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.363-367, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1258061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the molecular complexity in Interstellar Medium Ices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Aix-Marseille Universite, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03923950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of volatile organic compounds and refractory organic residues coming from the heating of interstellar ice analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Theulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Marcellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollivier, M. and Maurel, M. C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epov 2012: From Planets to Life - Colloquium of the Cnrs Interdisciplinary Initiative Planetary Environments and Origins of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.03004, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse 15e atelier Dialogu'IST RENATIS -13 juin 2024 « Comment garantir l'intégrité scientifique des données de recherche ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Damoiseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une décennie de compétences collaboratives dans le cadre des 10 ans de Dialogu'IST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Damoiseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoARA French Chapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Science Ouverte : du modèle économique à l'évaluation des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Damoiseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gresillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'adsorption de l'ozone et du cyanoacétylène sur une surface de glace d'eau: un modèle de chimie du milieu interstellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Provence - Aix-Marseille I, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7142,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2929783"/>
+    <w:nsid w:val="5F4C338A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7373,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-borget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7828-7046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151812314" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-8386-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guti&#233;rrez-Quintanilla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Layssac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Butscher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Henkel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y A Tsegaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1850" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Algarra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pinto da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soledad Pino-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Enrique Rodr&#237;guez-Borges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b11157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Atkinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fletcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.10.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#252;ller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Grote" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01625235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3380" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou Mrad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244866v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bossa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.06.034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ98F836-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chomat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts272" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Danger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duvernay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theul&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Guillemin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219779" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintou Sessouma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chiavassa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2012.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBD9M4F0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bossa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH11409" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Farabet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3000653" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218949" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mispelaer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117494" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Bossa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Marcellus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015736" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244742v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chomat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117602" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dufauret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1682" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVM41TLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812796d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGN78846-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Hendecourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912850" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.10.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLDMXM4J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367554v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Naduville Veedu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okanya J. Kokas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Koch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aycard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803351q" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M5LM9WQR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810536" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin J. Finnerty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bruhn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Wentrup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803352m" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HN38KX8X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366762v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800723c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXCPKPXG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatron-Michaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Birney" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617586d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-38CV7BHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367566v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bahr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borodin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Kempter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055980u" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M7B3W969-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trivella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054903w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8NH0R61M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0459256" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-95N2N0SW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051913o" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8CD4KS0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367618v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.11.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDG45CMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367616v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja048721b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-54KT58ZJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034558" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367745v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marinelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0104498" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NLC73SJH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367743v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)01138-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S658CTXX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp001785y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7XRKC5P7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tamburelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pourcin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972623d" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S05C764R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05547956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793767" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940414v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258061" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03923950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Marcellus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04264538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846607v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gresillaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ancelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-borget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7828-7046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151812314" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=PiUiTOEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-8386-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328863v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guti&#233;rrez-Quintanilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Layssac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Butscher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Henkel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y A Tsegaw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1850" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Algarra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pinto da Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soledad Pino-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Enrique Rodr&#237;guez-Borges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b11157" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Atkinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fletcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.10.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#252;ller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Grote" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526383" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01625235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3380" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou Mrad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219974" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chomat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts272" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Theul&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bossa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.06.034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ98F836-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Danger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duvernay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theul&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Guillemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219779" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintou Sessouma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chiavassa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2012.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBD9M4F0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bossa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH11409" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Farabet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3000653" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218949" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mispelaer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117494" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Bossa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Marcellus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015736" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chomat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117602" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1682" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVM41TLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dufauret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015342" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367757v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812796d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGN78846-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Hendecourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912850" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.10.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLDMXM4J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Naduville Veedu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okanya J. Kokas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Koch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aycard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803351q" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M5LM9WQR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810536" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin J. Finnerty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bruhn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Wentrup" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803352m" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HN38KX8X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366762v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800723c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXCPKPXG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatron-Michaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Birney" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617586d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-38CV7BHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bahr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borodin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Kempter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allouche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055980u" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M7B3W969-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367585v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trivella" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054903w" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8NH0R61M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0459256" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-95N2N0SW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367591v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367588v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051913o" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8CD4KS0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja048721b" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-54KT58ZJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367618v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.11.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDG45CMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367617v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034558" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367745v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marinelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0104498" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NLC73SJH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)01138-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S658CTXX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp001785y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7XRKC5P7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tamburelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pourcin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972623d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S05C764R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05578962v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Baas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Lenoir-Improta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Martinez-Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Arslanoglou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ioja" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05547956v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793767" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940414v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844655v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258061" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03923950v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457937v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Marcellus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850896v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fabre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04264538v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846607v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gresillaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ancelin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008849v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>