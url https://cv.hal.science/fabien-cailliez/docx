--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -2594,226 +2594,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00313392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Protein Mechanics: Residue-Level Properties and Their Use in Defining Domains</w:t>
+                <w:t xml:space="preserve">Probing protein mechanics: residue-level properties and their use in defining domains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Lavery</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lavery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 87 (3), pp.1426-1435. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 87, pp.1426-1435</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334981v1</w:t>
+                <w:t xml:space="preserve">hal-00313397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing protein mechanics: residue-level properties and their use in defining domains.</w:t>
+                <w:t xml:space="preserve">Probing Protein Mechanics: Residue-Level Properties and Their Use in Defining Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Lavery</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lavery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 87, pp.1426-1435</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 87 (3), pp.1426-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.104.042085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00313397v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3041,221 +3041,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QM/MM computation of tyrosine full redox potentials with deMon2k</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation moléculaire du transfert d’électron transmembranaire dans NOX5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baciou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th deMon Developers Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Kananaskis, Canada</w:t>
+              <w:t xml:space="preserve">3ème réunion pleinière du GDR NADPH Oxydase et Stress oxydant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aussois (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426166v1</w:t>
+                <w:t xml:space="preserve">hal-04426169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation moléculaire du transfert d’électron transmembranaire dans NOX5</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QM/MM computation of tyrosine full redox potentials with deMon2k</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème réunion pleinière du GDR NADPH Oxydase et Stress oxydant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aussois (France), France</w:t>
+              <w:t xml:space="preserve">21th deMon Developers Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kananaskis, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426169v1</w:t>
+                <w:t xml:space="preserve">hal-04426166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyrosine oxidation studied using QM/MM approaches</w:t>
               </w:r>
@@ -3429,346 +3429,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of defects on the water intrusion in silicalite-1 zeolite: confrontation of experimental and molecular simulation results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic study of water intrusion in hydrophobic zeolites by Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Demachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mickaël Trzpit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International FEZA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346200v1</w:t>
+                <w:t xml:space="preserve">hal-00346223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of water intrusion in hydrophobic zeolites by Monte Carlo simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of defects on the water intrusion in silicalite-1 zeolite: confrontation of experimental and molecular simulation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Trzpit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Patarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cailliez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Trzpit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International FEZA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346223v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of defects on the water intrusion in silicalite-1 zeolite: confrontation of experimental and molecular simulation results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Trzpit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Patarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3823,90 +3823,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic study of water intrusion in hydrophobic zeolites by Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Demachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Trzpit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International FEZA,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.683-688</w:t>
@@ -4944,51 +4944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaif Siddeeque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Cattin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deviers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Melin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02194" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de la Lande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00746" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kattnig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.12.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04298900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Tandiana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karwan Ali Omar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thi Van-Oanh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00656" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karwan Omar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feven Korsaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tolu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00905-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Z&#250;&#241;iga Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05804E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.650651" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Alvarez-Ibarra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hasnaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24091653" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04032498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salahub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Devolder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendive-Tapia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02809h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10938" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gallois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja506084f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2012.02.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNGDQCLZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804992k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/63FA24F21FB88EF6E467486C6CA5F65C12EA80BA/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Fuchs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutin Anne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demachy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020802398900" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trzpit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patarin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbiens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04032517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Cubellis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lovell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-s4-s8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lavery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.042085" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368664v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665044v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346200v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Trzpit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Patarin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbiens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Aeck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouk&#233;k&#233;-Lesplulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reese Jones" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102941-1.00006-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01084328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaif Siddeeque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Cattin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deviers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Melin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02194" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de la Lande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00746" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kattnig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.12.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04298900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Tandiana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karwan Ali Omar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thi Van-Oanh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00656" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karwan Omar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feven Korsaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tolu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00905-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Z&#250;&#241;iga Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05804E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.650651" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Alvarez-Ibarra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hasnaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24091653" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04032498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salahub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Devolder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendive-Tapia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02809h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10938" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gallois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja506084f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2012.02.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNGDQCLZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804992k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/63FA24F21FB88EF6E467486C6CA5F65C12EA80BA/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Fuchs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutin Anne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demachy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020802398900" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trzpit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patarin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbiens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04032517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Cubellis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lovell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-s4-s8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lavery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.042085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368664v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665044v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbiens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Trzpit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346200v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Patarin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Aeck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouk&#233;k&#233;-Lesplulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reese Jones" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102941-1.00006-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01084328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>