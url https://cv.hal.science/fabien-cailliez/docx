--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2594,226 +2594,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00313392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing protein mechanics: residue-level properties and their use in defining domains.</w:t>
+                <w:t xml:space="preserve">Probing Protein Mechanics: Residue-Level Properties and Their Use in Defining Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Lavery</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lavery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 87, pp.1426-1435</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 87 (3), pp.1426-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.104.042085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00313397v1</w:t>
+                <w:t xml:space="preserve">hal-01334981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Protein Mechanics: Residue-Level Properties and Their Use in Defining Domains</w:t>
+                <w:t xml:space="preserve">Probing protein mechanics: residue-level properties and their use in defining domains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Lavery</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lavery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 87 (3), pp.1426-1435. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 87, pp.1426-1435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1529/biophysj.104.042085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01334981v1</w:t>
+                <w:t xml:space="preserve">hal-00313397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3041,221 +3041,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation moléculaire du transfert d’électron transmembranaire dans NOX5</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QM/MM computation of tyrosine full redox potentials with deMon2k</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème réunion pleinière du GDR NADPH Oxydase et Stress oxydant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aussois (France), France</w:t>
+              <w:t xml:space="preserve">21th deMon Developers Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kananaskis, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426169v1</w:t>
+                <w:t xml:space="preserve">hal-04426166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QM/MM computation of tyrosine full redox potentials with deMon2k</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation moléculaire du transfert d’électron transmembranaire dans NOX5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baciou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th deMon Developers Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Kananaskis, Canada</w:t>
+              <w:t xml:space="preserve">3ème réunion pleinière du GDR NADPH Oxydase et Stress oxydant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aussois (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426166v1</w:t>
+                <w:t xml:space="preserve">hal-04426169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyrosine oxidation studied using QM/MM approaches</w:t>
               </w:r>
@@ -4944,51 +4944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaif Siddeeque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Cattin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deviers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Melin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02194" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de la Lande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00746" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kattnig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.12.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04298900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Tandiana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karwan Ali Omar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thi Van-Oanh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00656" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karwan Omar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feven Korsaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tolu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00905-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Z&#250;&#241;iga Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05804E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.650651" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Alvarez-Ibarra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hasnaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24091653" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04032498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salahub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Devolder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendive-Tapia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02809h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10938" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gallois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja506084f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2012.02.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNGDQCLZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804992k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/63FA24F21FB88EF6E467486C6CA5F65C12EA80BA/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Fuchs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutin Anne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demachy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020802398900" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trzpit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patarin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbiens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04032517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Cubellis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lovell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-s4-s8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lavery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.042085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368664v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665044v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbiens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Trzpit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346200v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Patarin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Aeck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouk&#233;k&#233;-Lesplulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reese Jones" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102941-1.00006-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01084328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaif Siddeeque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Etcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Cattin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deviers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Melin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02194" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de la Lande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00746" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kattnig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.12.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04298900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Tandiana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karwan Ali Omar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thi Van-Oanh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00656" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karwan Omar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feven Korsaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tolu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00905-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Z&#250;&#241;iga Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05804E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.650651" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Alvarez-Ibarra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hasnaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24091653" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04032498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salahub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Devolder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendive-Tapia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02809h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10938" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gallois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja506084f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2012.02.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNGDQCLZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804992k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/63FA24F21FB88EF6E467486C6CA5F65C12EA80BA/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Fuchs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutin Anne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demachy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020802398900" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trzpit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patarin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbiens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04032517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Cubellis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lovell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-s4-s8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lavery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.042085" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368664v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665044v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbiens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Trzpit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346200v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Patarin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Aeck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouk&#233;k&#233;-Lesplulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reese Jones" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102941-1.00006-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01084328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>