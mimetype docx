--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -66,572 +66,576 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolarization block induction via slow NaV1.1 inactivation in Dravet syndrome</w:t>
+                <w:t xml:space="preserve">Multiple bursting patterns in Lateral Habenula neurons: experiments and computational model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisiane Lemaire</w:t>
+                <w:t xml:space="preserve">Dmitry Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desroches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Soria-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafim Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-17468-2⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP289617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408721v1</w:t>
+                <w:t xml:space="preserve">hal-05458905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The one step fixed-lag particle smoother as a strategy to improve the prediction step of particle filtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Depolarization block induction via slow NaV1.1 inactivation in Dravet syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisiane Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafim Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/arima.10784⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.32749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-17468-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464987v4</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-timescale dynamics, mixed mode oscillations and mixed affective states in a model of Bipolar Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The one step fixed-lag particle smoother as a strategy to improve the prediction step of particle filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nyobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efstathios Pavlidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Campillo</w:t>
+                <w:t xml:space="preserve">Serge Moto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Goldbeter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desroches</w:t>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neurodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11571-022-09900-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/arima.10784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640331v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464987v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductance-Based Refractory Density Approach for a Population of Bursting Neurons</w:t>
+                <w:t xml:space="preserve">Multiple-timescale dynamics, mixed mode oscillations and mixed affective states in a model of Bipolar Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Chizhov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efstathios Pavlidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Goldbeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desroches</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serafim Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Cognitive Neurodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-019-00643-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11571-022-09900-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189808v1</w:t>
+                <w:t xml:space="preserve">hal-03640331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modeling for biotechnologies Anaerobic model AM2b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -685,2791 +689,2921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471203v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the variations of the principal eigenvalue with respect to a parameter in growth-fragmentation models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conductance-Based Refractory Density Approach for a Population of Bursting Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Chizhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desroches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Fritsch</w:t>
+                <w:t xml:space="preserve">Anton Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafim Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (7), pp.1801-1819. </w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n7.a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11538-019-00643-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254053v3</w:t>
+                <w:t xml:space="preserve">hal-02189808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical approach to determine mutant invasion fitness and evolutionary singular strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otso Ovaskainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 115, pp.89-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tpb.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identification for a stochastic logistic growth model with extinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joannides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Larramendy-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (3), pp.721 - 737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03610918.2017.1291960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between deterministic and stochastic approaches for invasion in growth-fragmentation-death models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the variations of the principal eigenvalue with respect to a parameter in growth-fragmentation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (7), pp.1801-1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n7.a1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-016-1012-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205467v1</w:t>
+                <w:t xml:space="preserve">hal-01254053v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Approximation of a Stochastic Growth Model with Extinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joannides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Larramendy-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (2), pp.499 - 515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11009-015-9438-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Weak convergence of a mass-structured individual-based mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Links between deterministic and stochastic approaches for invasion in growth-fragmentation-death models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00245-015-9294-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (6-7), pp.1781-1821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-016-1012-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635428v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Convergence of a Mass-Structured Individual-Based Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Erratum to: Weak convergence of a mass-structured individual-based mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 72 (1), pp.37-73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00245-014-9271-3⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-015-9294-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090727v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling approach of the chemostat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Weak Convergence of a Mass-Structured Individual-Based Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fritsch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (1), pp.37-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-014-9271-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.11.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090651v1</w:t>
+                <w:t xml:space="preserve">hal-01090727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of the Fokker-Planck equation of the stochastic chemostat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A modeling approach of the chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Larramendy-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 299, 299, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2013.04.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00644250v1</w:t>
+                <w:t xml:space="preserve">hal-01090651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markov analysis of land use dynamics - A Case Study in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Raherinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/arima.1964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation en dynamique des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenised model linking microscopic and macroscopic dynamics of a biofilm: Application to growth in a plug flow reactor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Approximation of the Fokker-Planck equation of the stochastic chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Joannides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Larramendy-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.10.020⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.37-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2013.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00604377v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue of Ecological Modelling: &amp;quot;Modelling clonal plant growth: From ecological concepts to mathematics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenised model linking microscopic and macroscopic dynamics of a biofilm: Application to growth in a plug flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Deygout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. van Groenendael</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdallah El Hamidi</w:t>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 234, pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.03.013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 250, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717348v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and analysis of an individual-based model for graph-structured plant dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 234 (10), pp.93-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00526379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of population size in a predator-prey model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction to the special issue of Ecological Modelling: &amp;quot;Modelling clonal plant growth: From ecological concepts to mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. van Groenendael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Lobry</w:t>
+                <w:t xml:space="preserve">Abdallah El Hamidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 246, pp.1-10. </w:t>
+              <w:t xml:space="preserve">, 2012, 234, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723793v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modeling of the chemostat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of population size in a predator-prey model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Larramendy</w:t>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 222 (15), pp.2676-2689. </w:t>
+              <w:t xml:space="preserve">, 2012, 246, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.04.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641231v1</w:t>
+                <w:t xml:space="preserve">hal-00723793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolution filter based methods for parameter estimation in general state--space models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stochastic modeling of the chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivien Rossi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Joannides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Larramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2009.5259183⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 222 (15), pp.2676-2689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00459886v1</w:t>
+                <w:t xml:space="preserve">hal-00641231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel and interacting Markov chain Monte Carlo algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Convolution filter based methods for parameter estimation in general state--space models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2009.04.010⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.1063-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2009.5259183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00506127v1</w:t>
+                <w:t xml:space="preserve">inria-00459886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterization of a process-based tree-growth model: comparison of optimization, MCMC and particle filtering algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Parallel and interacting Markov chain Monte Carlo algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Boreux</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.03.003⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (12), pp.3424--3433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2009.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00506344v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00506127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes MCMC en interaction pour l'évaluation de ressources naturelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Parameterization of a process-based tree-growth model: comparison of optimization, MCMC and particle filtering algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cantet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vivien Rossi</w:t>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/arima.1887⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (10-11), pp.1280-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00506386v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00506344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational probability modeling and Bayesian inference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Méthodes MCMC en interaction pour l'évaluation de ressources naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Conference in Honor of Claude Lobry, Volume 9, 2007 Conference in Honor of Claude Lobry, 2008, pp.123-143. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, Volume 8, Special Issue CARI'06, 2008 (n° spécial CARI’06), pp.64-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/arima.1917⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00999966v2</w:t>
+                <w:t xml:space="preserve">inria-00506386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monte Carlo method without grid for a fractured porous domain model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Computational probability modeling and Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lejay</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Conference in Honor of Claude Lobry, Volume 9, 2007 Conference in Honor of Claude Lobry, 2008, pp.123-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00152412v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monte Carlo method to compute the exchange coefficient in the double porosity model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Monte Carlo method without grid for a fractured porous domain model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 7 (1--2), pp.65--72</w:t>
+              <w:t xml:space="preserve">, 2002, 8 (2), pp.129-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652117v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00152412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of random parabolic operator with large potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Monte Carlo method to compute the exchange coefficient in the double porosity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 7 (1--2), pp.65--72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-4149(00)00095-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00652120v1</w:t>
+                <w:t xml:space="preserve">hal-00652117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small noise asymptotics of the GLR test for off-line change detection in misspecified diffusion processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Homogenization of random parabolic operator with large potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kleptsyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Kutoyants</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Le Gland</w:t>
+                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Stochastics Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 93 (1), pp.57-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-4149(00)00095-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17442500008834247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00652116v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">{MLE} for partially observed diffusions: direct maximization vs. the {EM} algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Small noise asymptotics of the GLR test for off-line change detection in misspecified diffusion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Kutoyants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastics and Stochastics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 70 (1--2), pp.109--129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17442500008834247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652122v1</w:t>
+                <w:t xml:space="preserve">hal-00652116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">{MLE} for partially observed diffusions: direct maximization vs. the {EM} algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 33 (2), pp.245--274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La méthode d'approximation de Gauss-Galerkin en filtrage non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO M2AN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 20 (2), pp.203--223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3479,65 +3613,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modeling of the anaeorobic model AM2b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3552,3368 +3686,3368 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Africain Conference on Research in Computer Science and Applied Mathematics (CARI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic differential equations in population dynamics, between discrete and deterministic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Joint Meeting AMS/EMS/SPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring land use dynamics by semi-Markov model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Raherinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. African Conference on Research in Computer Science and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). Sophia Antipolis, FRA., Oct 2014, Saint-Louis, Senegal. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic models for the chemostat at different scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joannides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Larramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Applied Stochastic Models and Data Analysis International Conference (ASMDA 2013), June 25--28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. 240 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov analysis of land use dynamics: A Case Study in Madagascar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyse bayésienne de courbes de croissance de poulets par un modèle hiérarchique défini à partir d'une équation différentielle stochastique à processus d'erreur autocorrélée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fontez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Batonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">44. Journées de la Société Française de Statistique (SFdS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746714v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle filtering for the chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumédiène Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherki Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation (MED 2012), Barcelona, Spain, July 3-6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Control Systems Society. FRA., Jul 2012, Barcelona, Spain. pp.364-371, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED.2012.6265665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bayésienne de courbes de croissance de poulets par un modèle hiérarchique défini à partir d'une équation différentielle stochastique à processus d'erreur autocorrélée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stochastic modeling: a simulation (and analytical) approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Journées de la Société Française de Statistique (SFdS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. 6 p</w:t>
+              <w:t xml:space="preserve">2nd French-Chilean Workshop on Bioprocess Modeling Pucón, January 16-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Pucon, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190283v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modeling: a simulation (and analytical) approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Markov analysis of land use dynamics: A Case Study in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd French-Chilean Workshop on Bioprocess Modeling Pucón, January 16-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Pucon, Chile</w:t>
+              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924078v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation and mathematical analysis of an individual-based model for clonal plant dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Symposium of the International Association for Vegetation Science (IAVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Models for the Chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joannides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Larramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress on Industrial and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic models for the chemostat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An individual-based model for clonal plant dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irène Larramendy-Valverde</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources (MAMERN11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Saidia, Morocco</w:t>
+              <w:t xml:space="preserve">, May 2011, Saidia, Morocco. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651846v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An individual-based model for clonal plant dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stochastic models for the chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Joannides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Larramendy-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources (MAMERN11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Saidia, Morocco. 4 p</w:t>
+              <w:t xml:space="preserve">, May 2011, Saidia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651837v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and Analysis of a Markovian Individual-Based Model for Clonal Plant Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress on Industrial and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles logistiques déterministes et stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joannides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARI 2010: 10è Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Yamoussoukro, Côte d’Ivoire. pp.110-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752476v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche originale pour la modélisation des biofilms, ou un aller-retour entre IBM et EDO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Deygout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Markovian individual-based model for terrestrial plant dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joannides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Pau, France. pp.62-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00506378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic spatio-temporal modeling of forest dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biometric Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">24. International Biometric Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652074v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic spatio-temporal modeling of forest dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+                <w:t xml:space="preserve">Un modèle markovien de transition agraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Raherinirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International Biometric Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland. n.p</w:t>
+              <w:t xml:space="preserve">International African Conference on Research in Computer Science and Applied mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rabat, Maroc. pp.101-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999939v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00506392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-based Modelling of Spatio-temporal of Forest Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Ottawa, Canada. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle markovien de transition agraire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation spatialement explicite d'une dynamique forestière et inférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International African Conference on Research in Computer Science and Applied mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rabat, Maroc. pp.101-108</w:t>
+              <w:t xml:space="preserve">Journées MAS de la SMAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rennes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00506392v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation spatialement explicite d'une dynamique forestière et inférence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stochastic spatio-temporal modeling of forest dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MAS de la SMAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rennes, France. n.p</w:t>
+              <w:t xml:space="preserve">International Biometric Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652081v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle based confidence intervals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mevel</w:t>
+                <w:t xml:space="preserve">Modélisation probabiliste et inférence bayésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Operational Modal Analysis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Copenhague, Denmark. 7 p</w:t>
+              <w:t xml:space="preserve">Conférence en l'honneur de Claude Lobry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Saint-Louis du Sénégal, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999810v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian numerical inference for markovian models. Application to tropical forest dynamics.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vivien V. Rossi</w:t>
+                <w:t xml:space="preserve">Modélisation probabiliste et inférence bayésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenada, Spain. pp.53-56</w:t>
+              <w:t xml:space="preserve">Conférence en l'honneur de Claude Lobry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Saint-Louis, Senegal. 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999816v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian numerical inference for hidden Markov models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Particle based confidence intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vivien Rossi</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Statistics for Development in Africa Sada'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Cotonou, Benin. 6 p</w:t>
+              <w:t xml:space="preserve">International Operational Modal Analysis Conference (IOMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00506398v1</w:t>
+                <w:t xml:space="preserve">hal-00652100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle based confidence intervals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bayesian numerical inference for hidden Markov models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mevel</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Operational Modal Analysis Conference (IOMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Applied Statistics for Development in Africa Sada'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Cotonou, Benin. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652100v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00506398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation probabiliste et inférence bayésienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Campillo</w:t>
+                <w:t xml:space="preserve">Bayesian numerical inference for markovian models. Application to tropical forest dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo R. Rakotozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien V. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en l'honneur de Claude Lobry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Saint-Louis, Senegal. 46 p</w:t>
+              <w:t xml:space="preserve">2. International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenada, Spain. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019387v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation probabiliste et inférence bayésienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bayesian numerical inference for Markovian models -- Application to tropical forest dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rakotozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en l'honneur de Claude Lobry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Saint-Louis du Sénégal, Senegal</w:t>
+              <w:t xml:space="preserve">International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Granada, Spain. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652088v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00506591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian numerical inference for Markovian models -- Application to tropical forest dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vivien Rossi</w:t>
+                <w:t xml:space="preserve">Particle based confidence intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Granada, Spain. pp.53-56</w:t>
+              <w:t xml:space="preserve">2. International Operational Modal Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Copenhague, Denmark. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00506591v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolution particle filtering for parameter estimation in general state-space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 45th IEEE Conference on Decision and Control, San Diego (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, San Diego, United States. pp.2159-2164, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2006.376751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00506581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse bayésienne de modèles markoviens d'évolution de ressources naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International African Conference on Research in Computer Science and Applied mathematics (CARI'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Cotonou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00506586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear system fault detection and isolation based on bootstrap particle filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the joint 44th Conference on Decision and Control and 8th European Control Conference, Seville 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE--CSS, Dec 2005, Seville, Spain. pp.3821--3826, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive maximum likelihood estimation for structural health monitoring: tangent filter implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IEEE Conference on Decision and Control, and the European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.5923 - 5928, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2005.1583109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAN in partially observed small noise diffusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modèles à espace d'états non linéaires/non gaussiens et inférence bayésienne par méthode {MCMC} -- Une application en évaluation des stocks halieutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Le Gland</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th joint meeting of the Institute of Mathematical Statistics and the Bernoulli Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMS, Jul 2004, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">XXXVIèmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652094v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles à espace d'états non linéaires/non gaussiens et inférence bayésienne par méthode {MCMC} -- Une application en évaluation des stocks halieutiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">{MCMC} for non linear/non {Gaussian} state-space models: Application to fishery stock assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIèmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th African Conference on Research in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652089v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">{MCMC} for non linear/non {Gaussian} state-space models: Application to fishery stock assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">LAN in partially observed small noise diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th African Conference on Research in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">6th joint meeting of the Institute of Mathematical Statistics and the Bernoulli Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMS, Jul 2004, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652092v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monte Carlo Method to Compute the exchange coefficient in the double porosity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monte Carlo and probabilistic methods for partial differential equations (Monte Carlo, 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Monte Carlo, pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00101707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threshold selection in the GLR test for change detection in partially observed diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd European Control Conference, Groningen 1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Groningen, Netherlands. pp.134--138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likelihood based statistics for partially observed diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 1st European Control Conference, Grenoble 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1991, Grenoble, France. pp.2290--2295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6923,413 +7057,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial biofilms – towards ‘hybrid’ modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems: from biology to landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agropolis International Editions, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biofilms bactériens: vers une modélisation « hybride »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes complexes, de la biologie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agropolis International Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33, 2018, Dossiers d'Agropolis International</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les plantes et leurs utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LISA (Lettre de l'INRIA Sophia Antipolis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, n.p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective diffusion in vanishing viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey L. Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Cioranescu and J.-L. Lions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear partial differential equations and their applications. Collège de France Seminar, Vol. XIV (Paris, 1997/1998)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, North-Holland, pp.133--145, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7339,2996 +7473,2878 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycler les eaux usées pour l'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation en dynamique des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IBM of clonal plant dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Monte Carlo (particle filtering) for tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Monte Carlo (particle filtering) for tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les plantes et leurs utilisations : Simuler une forêt ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modéliser les plantes et leurs utilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652086v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les plantes et leurs utilisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modéliser les plantes et leurs utilisations : Simuler une forêt ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2008, n.p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857816v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple bursting patterns in Lateral Habenula neurons: experiments and computational model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mean-field limit of interacting 2D nonlinear stochastic spiking neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Veltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458905v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-field limit of interacting 2D nonlinear stochastic spiking neurons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of population size in a Prey-Predator model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170948v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of population size in a Prey-Predator model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le chémostat IBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645619v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatially explicit Markovian individual-based model for terrestrial plant dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joannides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00502559v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-00841986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'usage de l'IA générative pour les métiers de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria. 2025, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on the Use of Generative AI for Research Professions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling approach of the chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de la migration dans la relation ressource-consommateur du point de vue de &amp;quot;l'atto-fox problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A mass-structured individual-based model of the chemostat: convergence and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 2013</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800370v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850959v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass-structured individual-based model of the chemostat: convergence and simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Estimation of the parameters of a stochastic logistic growth model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2013</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Joannides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Larramendy-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00850959v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the parameters of a stochastic logistic growth model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'effet de la migration dans la relation ressource-consommateur du point de vue de &amp;quot;l'atto-fox problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00842291v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Markov model of land use dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Raherinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7670, INRIA. 2011, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00605925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable 2.1 du projet DISCO : Modèles individus-centrés et simulations Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Deygout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic models of the chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joannides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Larramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7458, INRIA. 2010, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00537886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel and interacting Markov chains Monte Carlo method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6008, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00103871v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolution particle filters for parameter estimation in general state-space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5939, INRIA. 2006, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00081956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolution particle filters for parameter estimation in general state-space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI 1808, 2006, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00082328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle probabiliste d'évolution de protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorie Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4332, INRIA. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monte Carlo Method without Grid to Compute the Exchange Coefficient in the Double Porosity Model Part I : From the Matrix to the Fissures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4048, INRIA. 2000, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Diffusion in Vanishing Viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3813, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Random Parabolic Operator with Large Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Kleptsyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3520, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle and cell approximations for nonlinear filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Gland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2567, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelisme de donnees et filtrage non lineaire : Analyse de performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lyapunov exponents of controlled SDE's and stabilizability property : Some examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2397, INRIA. 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Bernier</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">inria-00070003v1</w:t>
+                <w:t xml:space="preserve">inria-00074278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov exponents of controlled SDE's and stabilizability property : Some examples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Parallelisme de donnees et filtrage non lineaire : Analyse de performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Gland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] RT-0167, INRIA. 1994, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Traore</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00074278v1</w:t>
+                <w:t xml:space="preserve">inria-00070003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotics of the GLRT for the disorder problem in diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Gland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii Kutoyants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1735, INRIA. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00076974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal ergodic control of nonlinear stochastic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1257, INRIA. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MLE for partially observed diffusions : direct maximization vs. The EM algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-0884, INRIA. 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10338,91 +10354,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques applications des processus de diffusion: filtrage/statistique - contrôle - homogénéisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Rennes 1, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00485401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10432,105 +10448,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de Markov cachés et filtrage particulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEA. Université du Sud Toulon-Var, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00103752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10677,51 +10693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05408721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Lemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Rodrigues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17468-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464987v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nyobe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.10784" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03640331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Pavlidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Goldbeter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11571-022-09900-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189808v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Chizhov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Guillamon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00643-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471203v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Chebbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Toumi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.3159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254053v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n7.a1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413638v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Ovaskainen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2017.05.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joannides" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Larramendy-Valverde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2017.1291960" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1012-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817824v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-015-9438-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-015-9294-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090727v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9271-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.11.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.04.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924077v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Raherinirina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Rakotozafy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1964" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deygout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907MC2BS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. van Groenendael" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garbey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah El Hamidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.03.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7SJRPST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.03.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.07.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPMWP8RD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Larramendy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.04.027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L76K26H3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2009.5259183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2009.04.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKJGWHCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boreux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.03.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506386v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cantet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1887" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999966v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1917" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00152412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652117v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kleptsyna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149(00)00095-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKDN7FZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kutoyants" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442500008834247" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652105v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100087v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;di&#232;ne Benyahia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherki Brahim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265665" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190283v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Batonon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651777v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651846v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651758v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02752476v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859553v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506378v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Campillo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506392v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Canales" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo R. Rakotozafy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien V. Rossi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506398v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652100v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Canales" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652088v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506591v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakotozafy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.376751" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506586v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582757" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652092v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912042v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912043v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823255v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/pdf/publications/systemes-complexes-dossier-agropolis-international.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019298v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L. Piatnitski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935646v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cherki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859580v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190342v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858556v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652086v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857816v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458905v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Fedorov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02170948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aymard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veltz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645619v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502559v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841986v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998194v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800370v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850959v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842291v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596547v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mabrouk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537886v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103871v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081956v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00082328v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072255v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Dudoignon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072590v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072845v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073164v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074114v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070003v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bernier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074278v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Traore" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076974v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Kutoyants" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075301v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485401v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00103752v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Fedorov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP289617" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05408721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17468-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464987v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nyobe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.10784" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03640331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Pavlidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Goldbeter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11571-022-09900-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471203v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Chebbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Toumi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.3159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Chizhov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Guillamon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00643-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413638v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Ovaskainen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2017.05.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joannides" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Larramendy-Valverde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2017.1291960" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254053v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n7.a1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-015-9438-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1012-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-015-9294-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9271-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.11.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924077v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Raherinirina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Rakotozafy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1964" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.04.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deygout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907MC2BS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.03.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. van Groenendael" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garbey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah El Hamidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.03.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7SJRPST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.07.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPMWP8RD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Larramendy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.04.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L76K26H3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2009.5259183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2009.04.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKJGWHCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boreux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.03.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cantet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1887" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999966v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1917" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00152412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kleptsyna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149(00)00095-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKDN7FZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kutoyants" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442500008834247" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Batonon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842945v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;di&#232;ne Benyahia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherki Brahim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265665" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924078v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746714v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651846v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651758v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02752476v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859553v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506378v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Campillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652079v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652081v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Canales" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506398v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999816v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo R. Rakotozafy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien V. Rossi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakotozafy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Canales" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.376751" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506586v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943560v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582757" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583109" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652092v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786394v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823255v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/pdf/publications/systemes-complexes-dossier-agropolis-international.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924088v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L. Piatnitski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cherki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873512v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859580v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857816v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652086v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02170948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aymard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veltz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841986v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502559v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998194v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850959v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842291v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800370v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605925v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596547v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mabrouk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537886v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103871v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081956v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00082328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072255v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Dudoignon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073164v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074114v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074278v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Traore" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070003v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bernier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Kutoyants" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075301v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485401v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00103752v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>