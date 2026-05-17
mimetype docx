--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -585,824 +585,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modeling for biotechnologies Anaerobic model AM2b</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conductance-Based Refractory Density Approach for a Population of Bursting Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Chizhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Chebbi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desroches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa Toumi</w:t>
+                <w:t xml:space="preserve">Anton Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafim Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Volume 28 - 2018 - 2019 - Mathematics for Biology and the Environment, pp.13-23. </w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/arima.3159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11538-019-00643-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471203v3</w:t>
+                <w:t xml:space="preserve">hal-02189808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductance-Based Refractory Density Approach for a Population of Bursting Neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic modeling for biotechnologies Anaerobic model AM2b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Chizhov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desroches</w:t>
+                <w:t xml:space="preserve">Mohsen Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Guillamon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serafim Rodrigues</w:t>
+                <w:t xml:space="preserve">Salwa Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Volume 28 - 2018 - 2019 - Mathematics for Biology and the Environment, pp.13-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-019-00643-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/arima.3159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189808v1</w:t>
+                <w:t xml:space="preserve">hal-01471203v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical approach to determine mutant invasion fitness and evolutionary singular strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the variations of the principal eigenvalue with respect to a parameter in growth-fragmentation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coralie Fritsch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Otso Ovaskainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 115, pp.89-99. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (7), pp.1801-1819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2017.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n7.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413638v2</w:t>
+                <w:t xml:space="preserve">hal-01254053v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification for a stochastic logistic growth model with extinction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical approach to determine mutant invasion fitness and evolutionary singular strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Joannides</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irène Larramendy-Valverde</w:t>
+                <w:t xml:space="preserve">Otso Ovaskainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610918.2017.1291960⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817736v1</w:t>
+                <w:t xml:space="preserve">hal-01413638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the variations of the principal eigenvalue with respect to a parameter in growth-fragmentation models</w:t>
+                <w:t xml:space="preserve">Parameter identification for a stochastic logistic growth model with extinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Joannides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralie Fritsch</w:t>
+                <w:t xml:space="preserve">Irène Larramendy-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (7), pp.1801-1819. </w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (3), pp.721 - 737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n7.a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03610918.2017.1291960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254053v3</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Approximation of a Stochastic Growth Model with Extinction</w:t>
+                <w:t xml:space="preserve">Links between deterministic and stochastic approaches for invasion in growth-fragmentation-death models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irène Larramendy-Valverde</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (2), pp.499 - 515. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (6-7), pp.1781-1821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11009-015-9438-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-016-1012-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817824v1</w:t>
+                <w:t xml:space="preserve">hal-01205467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between deterministic and stochastic approaches for invasion in growth-fragmentation-death models</w:t>
+                <w:t xml:space="preserve">Analysis and Approximation of a Stochastic Growth Model with Extinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Joannides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralie Fritsch</w:t>
+                <w:t xml:space="preserve">Irène Larramendy-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73 (6-7), pp.1781-1821. </w:t>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (2), pp.499 - 515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-016-1012-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11009-015-9438-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205467v1</w:t>
+                <w:t xml:space="preserve">hal-01817824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Weak convergence of a mass-structured individual-based mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1449,51 +1449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak Convergence of a Mass-Structured Individual-Based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (1), pp.37-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1527,51 +1527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling approach of the chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1625,317 +1625,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov analysis of land use dynamics - A Case Study in Madagascar</w:t>
+                <w:t xml:space="preserve">Approximation of the Fokker-Planck equation of the stochastic chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Joannides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Larramendy-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/arima.1964⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.37-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2013.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924077v2</w:t>
+                <w:t xml:space="preserve">hal-00644250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en dynamique des populations</w:t>
+                <w:t xml:space="preserve">Markov analysis of land use dynamics - A Case Study in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Raherinirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350263v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of the Fokker-Planck equation of the stochastic chemostat</w:t>
+                <w:t xml:space="preserve">Modélisation en dynamique des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Larramendy-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2013.04.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00644250v1</w:t>
+                <w:t xml:space="preserve">hal-01350263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenised model linking microscopic and macroscopic dynamics of a biofilm: Application to growth in a plug flow reactor</w:t>
               </w:r>
@@ -2063,51 +2063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and analysis of an individual-based model for graph-structured plant dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 234 (10), pp.93-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2399,51 +2399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modeling of the chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joannides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Larramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2606,51 +2606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel and interacting Markov chain Monte Carlo algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2969,51 +2969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational probability modeling and Bayesian inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3136,225 +3136,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00152412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monte Carlo method to compute the exchange coefficient in the double porosity model</w:t>
+                <w:t xml:space="preserve">Homogenization of random parabolic operator with large potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lejay</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kleptsyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 93 (1), pp.57-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-4149(00)00095-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652117v1</w:t>
+                <w:t xml:space="preserve">hal-00652120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of random parabolic operator with large potential</w:t>
+                <w:t xml:space="preserve">A Monte Carlo method to compute the exchange coefficient in the double porosity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 7 (1--2), pp.65--72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00652120v1</w:t>
+                <w:t xml:space="preserve">hal-00652117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small noise asymptotics of the GLR test for off-line change detection in misspecified diffusion processes</w:t>
               </w:r>
@@ -3640,64 +3640,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modeling of the anaeorobic model AM2b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Africain Conference on Research in Computer Science and Applied Mathematics (CARI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3791,64 +3791,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring land use dynamics by semi-Markov model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Raherinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3899,51 +3899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic models for the chemostat at different scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joannides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Larramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3975,459 +3975,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bayésienne de courbes de croissance de poulets par un modèle hiérarchique défini à partir d'une équation différentielle stochastique à processus d'erreur autocorrélée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markov analysis of land use dynamics: A Case Study in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Journées de la Société Française de Statistique (SFdS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. 6 p</w:t>
+              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190283v1</w:t>
+                <w:t xml:space="preserve">hal-02746714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle filtering for the chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumédiène Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherki Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation (MED 2012), Barcelona, Spain, July 3-6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Control Systems Society. FRA., Jul 2012, Barcelona, Spain. pp.364-371, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED.2012.6265665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modeling: a simulation (and analytical) approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse bayésienne de courbes de croissance de poulets par un modèle hiérarchique défini à partir d'une équation différentielle stochastique à processus d'erreur autocorrélée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fontez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Batonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd French-Chilean Workshop on Bioprocess Modeling Pucón, January 16-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Pucon, Chile</w:t>
+              <w:t xml:space="preserve">44. Journées de la Société Française de Statistique (SFdS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924078v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov analysis of land use dynamics: A Case Study in Madagascar</w:t>
+                <w:t xml:space="preserve">Stochastic modeling: a simulation (and analytical) approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées (CARI’2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">2nd French-Chilean Workshop on Bioprocess Modeling Pucón, January 16-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Pucon, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746714v1</w:t>
+                <w:t xml:space="preserve">hal-00924078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation and mathematical analysis of an individual-based model for clonal plant dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4478,51 +4478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Models for the Chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joannides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Larramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4573,51 +4573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An individual-based model for clonal plant dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources (MAMERN11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saidia, Morocco. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4655,64 +4655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic models for the chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joannides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Larramendy-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources (MAMERN11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saidia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4750,51 +4750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and Analysis of a Markovian Individual-Based Model for Clonal Plant Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress on Industrial and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4832,51 +4832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles logistiques déterministes et stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joannides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARI 2010: 10è Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Yamoussoukro, Côte d’Ivoire. pp.110-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5022,51 +5022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Markovian individual-based model for terrestrial plant dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joannides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Pau, France. pp.62-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5091,1083 +5091,1083 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic spatio-temporal modeling of forest dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International Biometric Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland. n.p</w:t>
+              <w:t xml:space="preserve">International Biometric Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999939v1</w:t>
+                <w:t xml:space="preserve">hal-00652074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle markovien de transition agraire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
+                <w:t xml:space="preserve">Stochastic spatio-temporal modeling of forest dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International African Conference on Research in Computer Science and Applied mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rabat, Maroc. pp.101-108</w:t>
+              <w:t xml:space="preserve">24. International Biometric Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00506392v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual-based Modelling of Spatio-temporal of Forest Dynamics</w:t>
+                <w:t xml:space="preserve">Modélisation spatialement explicite d'une dynamique forestière et inférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ottawa, Canada. n.p</w:t>
+              <w:t xml:space="preserve">Journées MAS de la SMAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rennes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652079v1</w:t>
+                <w:t xml:space="preserve">hal-00652081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation spatialement explicite d'une dynamique forestière et inférence</w:t>
+                <w:t xml:space="preserve">Un modèle markovien de transition agraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vivien Rossi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Raherinirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MAS de la SMAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rennes, France. n.p</w:t>
+              <w:t xml:space="preserve">International African Conference on Research in Computer Science and Applied mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rabat, Maroc. pp.101-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652081v1</w:t>
+                <w:t xml:space="preserve">inria-00506392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic spatio-temporal modeling of forest dynamics</w:t>
+                <w:t xml:space="preserve">Individual-based Modelling of Spatio-temporal of Forest Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biometric Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ottawa, Canada. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652074v1</w:t>
+                <w:t xml:space="preserve">hal-00652079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation probabiliste et inférence bayésienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Campillo</w:t>
+                <w:t xml:space="preserve">Particle based confidence intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en l'honneur de Claude Lobry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Saint-Louis du Sénégal, Senegal</w:t>
+              <w:t xml:space="preserve">2. International Operational Modal Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Copenhague, Denmark. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652088v1</w:t>
+                <w:t xml:space="preserve">hal-00999810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation probabiliste et inférence bayésienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Campillo</w:t>
+                <w:t xml:space="preserve">Bayesian numerical inference for markovian models. Application to tropical forest dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo R. Rakotozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien V. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en l'honneur de Claude Lobry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Saint-Louis, Senegal. 46 p</w:t>
+              <w:t xml:space="preserve">2. International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenada, Spain. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019387v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle based confidence intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Operational Modal Analysis Conference (IOMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian numerical inference for hidden Markov models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applied Statistics for Development in Africa Sada'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Cotonou, Benin. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00506398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian numerical inference for markovian models. Application to tropical forest dynamics.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vivien V. Rossi</w:t>
+                <w:t xml:space="preserve">Modélisation probabiliste et inférence bayésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenada, Spain. pp.53-56</w:t>
+              <w:t xml:space="preserve">Conférence en l'honneur de Claude Lobry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Saint-Louis, Senegal. 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999816v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian numerical inference for Markovian models -- Application to tropical forest dynamics</w:t>
+                <w:t xml:space="preserve">Modélisation probabiliste et inférence bayésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Granada, Spain. pp.53-56</w:t>
+              <w:t xml:space="preserve">Conférence en l'honneur de Claude Lobry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Saint-Louis du Sénégal, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00506591v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle based confidence intervals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien F. Campillo</w:t>
+                <w:t xml:space="preserve">Bayesian numerical inference for Markovian models -- Application to tropical forest dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles G. Canales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mevel</w:t>
+                <w:t xml:space="preserve">R. Rakotozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Operational Modal Analysis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Copenhague, Denmark. 7 p</w:t>
+              <w:t xml:space="preserve">International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Granada, Spain. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999810v1</w:t>
+                <w:t xml:space="preserve">inria-00506591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolution particle filtering for parameter estimation in general state-space models</w:t>
               </w:r>
@@ -6257,51 +6257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse bayésienne de modèles markoviens d'évolution de ressources naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6469,51 +6469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive maximum likelihood estimation for structural health monitoring: tangent filter implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IEEE Conference on Decision and Control, and the European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.5923 - 5928, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6541,273 +6541,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles à espace d'états non linéaires/non gaussiens et inférence bayésienne par méthode {MCMC} -- Une application en évaluation des stocks halieutiques</w:t>
+                <w:t xml:space="preserve">LAN in partially observed small noise diffusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIèmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6th joint meeting of the Institute of Mathematical Statistics and the Bernoulli Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMS, Jul 2004, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652089v1</w:t>
+                <w:t xml:space="preserve">hal-00652094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">{MCMC} for non linear/non {Gaussian} state-space models: Application to fishery stock assessment</w:t>
+                <w:t xml:space="preserve">Modèles à espace d'états non linéaires/non gaussiens et inférence bayésienne par méthode {MCMC} -- Une application en évaluation des stocks halieutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th African Conference on Research in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">XXXVIèmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652092v1</w:t>
+                <w:t xml:space="preserve">hal-00652089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAN in partially observed small noise diffusions</w:t>
+                <w:t xml:space="preserve">{MCMC} for non linear/non {Gaussian} state-space models: Application to fishery stock assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Le Gland</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th joint meeting of the Institute of Mathematical Statistics and the Bernoulli Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMS, Jul 2004, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">7th African Conference on Research in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652094v1</w:t>
+                <w:t xml:space="preserve">hal-00652092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monte Carlo Method to Compute the exchange coefficient in the double porosity model</w:t>
               </w:r>
@@ -7650,51 +7650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IBM of clonal plant dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7830,164 +7830,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les plantes et leurs utilisations</w:t>
+                <w:t xml:space="preserve">Modéliser les plantes et leurs utilisations : Simuler une forêt ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2008, n.p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857816v1</w:t>
+                <w:t xml:space="preserve">hal-00652086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les plantes et leurs utilisations : Simuler une forêt ?</w:t>
+                <w:t xml:space="preserve">Modéliser les plantes et leurs utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652086v1</w:t>
+                <w:t xml:space="preserve">hal-00857816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8162,177 +8162,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chémostat IBM</w:t>
+                <w:t xml:space="preserve">A spatially explicit Markovian individual-based model for terrestrial plant dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Lobry</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Joannides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841986v1</w:t>
+                <w:t xml:space="preserve">inria-00502559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatially explicit Markovian individual-based model for terrestrial plant dynamics</w:t>
+                <w:t xml:space="preserve">Le chémostat IBM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Joannides</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00502559v1</w:t>
+                <w:t xml:space="preserve">hal-00841986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8586,51 +8586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling approach of the chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8672,342 +8672,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass-structured individual-based model of the chemostat: convergence and simulation</w:t>
+                <w:t xml:space="preserve">L'effet de la migration dans la relation ressource-consommateur du point de vue de &amp;quot;l'atto-fox problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2013</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850959v3</w:t>
+                <w:t xml:space="preserve">hal-00800370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the parameters of a stochastic logistic growth model</w:t>
+                <w:t xml:space="preserve">A mass-structured individual-based model of the chemostat: convergence and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842291v1</w:t>
+                <w:t xml:space="preserve">hal-00850959v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de la migration dans la relation ressource-consommateur du point de vue de &amp;quot;l'atto-fox problem</w:t>
+                <w:t xml:space="preserve">Estimation of the parameters of a stochastic logistic growth model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 2013</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Joannides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Larramendy-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800370v1</w:t>
+                <w:t xml:space="preserve">hal-00842291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Markov model of land use dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Raherinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7670, INRIA. 2011, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9164,51 +9164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic models of the chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joannides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Larramendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9647,51 +9647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Diffusion in Vanishing Viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3813, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9722,64 +9722,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Random Parabolic Operator with Large Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kleptsyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3520, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9836,51 +9836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Gland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2567, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10033,51 +10033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Gland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] RT-0167, INRIA. 1994, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -10693,51 +10693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Fedorov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP289617" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05408721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17468-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464987v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nyobe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.10784" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03640331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Pavlidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Goldbeter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11571-022-09900-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471203v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Chebbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Toumi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.3159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Chizhov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Guillamon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00643-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413638v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Ovaskainen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2017.05.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joannides" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Larramendy-Valverde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2017.1291960" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254053v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n7.a1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-015-9438-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1012-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-015-9294-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9271-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.11.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924077v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Raherinirina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Rakotozafy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1964" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.04.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deygout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907MC2BS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.03.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. van Groenendael" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garbey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah El Hamidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.03.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7SJRPST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.07.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPMWP8RD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Larramendy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.04.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L76K26H3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2009.5259183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2009.04.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKJGWHCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boreux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.03.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cantet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1887" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999966v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1917" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00152412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kleptsyna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149(00)00095-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKDN7FZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kutoyants" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442500008834247" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Batonon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842945v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;di&#232;ne Benyahia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherki Brahim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265665" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924078v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746714v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651846v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651758v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02752476v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859553v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506378v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Campillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652079v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652081v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Canales" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506398v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999816v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo R. Rakotozafy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien V. Rossi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakotozafy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Canales" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.376751" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506586v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943560v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582757" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583109" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652092v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786394v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823255v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/pdf/publications/systemes-complexes-dossier-agropolis-international.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924088v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L. Piatnitski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cherki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873512v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859580v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857816v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652086v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02170948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aymard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veltz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841986v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502559v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998194v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850959v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842291v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800370v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605925v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596547v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mabrouk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537886v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103871v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081956v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00082328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072255v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Dudoignon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073164v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074114v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074278v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Traore" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070003v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bernier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Kutoyants" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075301v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485401v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00103752v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Fedorov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP289617" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05408721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17468-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464987v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nyobe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.10784" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03640331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Pavlidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Goldbeter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11571-022-09900-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Chizhov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Guillamon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00643-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471203v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Chebbi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Toumi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.3159" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254053v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n7.a1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413638v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Ovaskainen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2017.05.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joannides" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Larramendy-Valverde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2017.1291960" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1012-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-015-9438-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-015-9294-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9271-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.11.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.04.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924077v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Raherinirina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Rakotozafy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1964" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deygout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907MC2BS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.03.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. van Groenendael" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garbey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah El Hamidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.03.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7SJRPST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.07.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPMWP8RD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Larramendy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.04.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L76K26H3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2009.5259183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2009.04.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKJGWHCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boreux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.03.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cantet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1887" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999966v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1917" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00152412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kleptsyna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149(00)00095-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKDN7FZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652117v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kutoyants" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442500008834247" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;di&#232;ne Benyahia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherki Brahim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265665" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Batonon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651846v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651758v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02752476v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859553v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506378v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652074v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999939v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Campillo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652081v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652079v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Canales" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999816v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo R. Rakotozafy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien V. Rossi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Canales" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506398v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019387v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652088v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506591v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakotozafy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.376751" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506586v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943560v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582757" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583109" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652094v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652089v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786394v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823255v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/pdf/publications/systemes-complexes-dossier-agropolis-international.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924088v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L. Piatnitski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cherki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873512v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859580v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652086v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857816v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02170948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aymard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veltz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502559v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841986v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998194v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800370v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850959v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842291v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605925v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596547v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mabrouk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537886v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103871v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081956v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00082328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072255v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Dudoignon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073164v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074114v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074278v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Traore" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070003v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bernier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Kutoyants" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075301v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485401v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00103752v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>