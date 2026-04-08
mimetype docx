--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Can </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8497-7796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087240785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203970159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358186672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-1782-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green thermocatalytic ammonia synthesis assisted by catalytic hydrogen transfer reactions from alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mijoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC03333K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-SCR over Low Loaded Platinum-Based Catalysts: Investigations in the Reaction Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (9), pp.838. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal15090838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MnOx catalysts supported on SBA-15 and MCM-41 silicas for a competitive VOCs mixture oxidation:&amp;lt;i&amp;gt; In&amp;lt;/i&amp;gt;&amp;lt;i&amp;gt;-situ&amp;lt;/i&amp;gt; DRIFTS investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreno-Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guilhaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 344, pp.123613. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’ammoniac en conditions modérées - Développement de nouveaux systèmes catalytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur. Bioprocédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Techniques de l'ingénieur, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-j6137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru/CeTX (T = Ti, Sc; X = Ge, Si) intermetallic catalysts for NH3 synthesis at low temperature (300 °C): insight into formulation and related mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (18), pp.e202400403. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202400403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic methane combustion at low temperatures over YSZ-supported metal oxides: Evidence for lattice oxygen participation via the use of C18O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 180, pp.106704. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2023.106704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hydride ion within Ru/LaScSi and Ru/CeTiGe catalysts for NH3 synthesis: A combination of DFT and experimental nitrogen isotopic exchange studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 179, pp.106689. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2023.106689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-Doped CaTiO3 and Pd/YSZ Dual Bed Catalytic System for CH4 Emission Control from Natural Gas Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-022-01777-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the rare earth (R) element in Ru-supported RScSi electride-like intermetallic catalysts for ammonia synthesis at low pressure: insight into NH3 formation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), e202201172 (12 p.). </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202201172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Adsorption of NOx and Ozone on the Catalyst Surface of Ozone Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (7), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12070738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Surface-Area Synthesis of Iron-Doped CaTiO 3 at Low Temperatures: New Insights into Oxygen Activation, Iron States, and the Impact on Methane Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cavailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Martin Romo y Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Nodari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (39), pp.15432-15443. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the praseodymium effect on the NH3-SCR reaction pathways over W or Nb supported ceria-zirconia based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.120563. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2021.120563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten-Based Catalysts for Environmental Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.703. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11060703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective catalytic reduction of NO at low temperature using a (ethanol+ammonia) mixture over a Ag/Al2O3 + WO3/Cex-ZryO2 dual-bed catalytic system: Reactivity insight of WO3/Cex-ZryO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 355, pp.375-384. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2019.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Na, P and (Na + P) poisoning on a model copper-ferrierite NH3-SCR catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 250, pp.355-368. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean NOx Removal by a Bifunctional (EtOH + NH3) Mixture Dedicated to (Ag/Al2O3 + NH3-SCR) Dual-Bed Catalytic System: Comparison Between WO3/CeZrO2 and Cu–FER as NH3-SCR Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (1-4), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-018-1104-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable enhancement of the selective catalytic reduction of NO at low temperature by collaborative effect of ethanol and NH 3 over silver supported catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 220, pp.19 - 30. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium, Iridium, and Rhodium Supported Catalysts: Predictive H2 Chemisorption by Statistical Cuboctahedron Clusters Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Drault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nano-based Catalysts for Renewable Energy, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Sodium Impregnation Solvent on the Deactivation of Cu/FER-Exchanged Zeolites Dedicated to the SCR of NOx with NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal8010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-IR spectroscopy study of HNCO adsorption and hydrolysis over oxide-based samples dedicated to deNO x processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 552, pp.147 - 153. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuel Impact on Diesel Engine After-Treatment: Deactivation Mechanisms and Soot Reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission Control Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40825-017-0079-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium, Iridium, and Rhodium supported catalysts : Predictive H2 chemisorption by statistical cuboctahedron clusters model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Drault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Sodium and/or Phosphorus Addition on the Deactivation of Cu-FER Zeolites for SCR of NOx with NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (1-4), pp.72 - 78. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-018-1117-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the remarkable reactivity of HNCO/urea with NO 2 in the NO x SCR by urea process over an oxide-based catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (22), pp.5457 - 5465. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CY00995J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the metal promoter on the performances of H-ZSM5 in ethylene aromatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 289 (46), pp.62 - 69. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Oxygen Activation and Mobility in CaTi x Fe 1− x O 3− δ Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.2095 - 2098. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201700103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Methane Oxidation Reactions Over a Dual-Bed Catalyst System using 18 O Labelled DRIFTS coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.210 - 219. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201601165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum Supported Catalysts: Predictive CO and H 2 Chemisorption by a Statistical Cuboctahedron Cluster Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (46), pp.26374-26385. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of oxide supported LaMnO 3 perovskites to enhance yields in toluene combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Alves-Fortunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.29 - 37. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Comparison of Urea-SCR and NH3-SCR Activities Over Acidic Oxide and Exchanged Zeolite Prototype Powdered Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (10-12), pp.938 - 944. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-016-0572-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx SCR by urea by Urea: Evidence of the Reactivity of HNCO, Including a Specific Reaction Pathway for NOx Reduction Involving NO + NO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), pp.4064 - 4067. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.6b00785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Picture: Study of Lanthanum Manganate and Yttrium-Stabilized Zirconia-Supported Palladium Dual-Bed Catalyst System for the Total Oxidation of Methane: A Study by 18 O 2 / 16 O 2 Isotopic Exchange (ChemCatChem 11/2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.1858 - 1858. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Lanthanum Manganate and Yttrium-Stabilized Zirconia-Supported Palladium Dual-Bed Catalyst System for the Total Oxidation of Methane: A Study by O-18(2)/O-16(2) Isotopic Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.1921-1928. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201501398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Lanthanum Manganate and Yttrium-Stabilized Zirconia-Supported Palladium Dual-Bed Catalyst System for the Total Oxidation of Methane: A Study by 18 O 2 / 16 O 2 Isotopic Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.1860 - 1860. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of pre-treatment gas mixture upon the ammonia synthesis activity of Co-Re catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mcaulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.J. Hargreaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. A. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2015.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of preparation route upon the ambient pressure ammonia synthesis activity of Ni2Mo3N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.J. Hargreaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Hecto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 504, pp. 44-50 </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition dependent performance of alumina-based oxide supported WO3 catalysts for the NH3-SCR reaction and the NSR plus SCR coupled process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 257, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2015.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a µ-Scale Synthetic Gas Bench for Direct Comparison of Urea-SCR and NH3-SCR Reactions over an Oxide Based Powdered Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1535-1553. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal5031535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and Desorption of a Model Hydrocarbon Mixture Over HY Zeolite Under Dry and Wet Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Azambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Finqueneisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Comparot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (1), pp.315-331. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp509046n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the powder to the honeycomb. A comparative study of the NSRefficiency and selectivity over Pt–CeZr based active phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cartoixa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.125-132. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2014.03.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of unburnt hydrocarbons under &amp;quot;cold-start&amp;quot; conditions from adsorption/desorption to conversion: On the screening of zeolitic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Westemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Azambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Finqueneisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 158, pp.48-59. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of reducing agent (C3H6, CO, H-2) on the NOx conversion and selectivity during representative lean/rich cycles over monometallic platinum-based NSR catalysts. Influence of the support formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (SI), pp.12-23. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable Enhancement of O2 Activation on Yttrium-Stabilized Zirconia Surface in a Dual Catalyst Bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201403921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskites as Substitutes of Noble Metals for Heterogeneous Catalysis: Dream or Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Batiot-Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (20), pp.10292-10368. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr500032a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquid-Mediated α-Fe2O3 Shape-Controlled Nanocrystal-Supported Noble Metals: Highly Active Materials for CO Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (7), pp.1978-1988. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201200840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-Dependent Performance of CexZr1-xO2 Mixed-Oxide-Supported WO3 Catalysts for the NOx Storage Reduction-Selective Catalytic Reduction Coupled Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (6), pp.1120-1132. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs3008329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the NOx Selective Catalytic Reduction with Ethanol and Its By-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (1-8), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-013-9935-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared investigation on surface properties of alumina obtained using recent templating routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad El-Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 158, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of C3H6, CO and H-2 on efficiency and selectivity of NOx storage reduction (NSR) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189 (1), pp.70-76. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2012.03.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-surface-area zinc aluminate supported silver catalysts for low-temperature SCR of NO with ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 126, pp.275-289. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the production and use of ammonia in NSR + SCR coupled system for NOx reduction from lean exhaust gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197 (1), pp.144-154. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2012.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste-free scale up synthesis of nanocrystalline hexaaluminate: properties in oxygen transfer and oxidation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (22), pp.7733-7743. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce25737h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the alumina surface properties on the ammonia production during the NOx SCR with ethanol over Ag/Al2O3 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (1), pp.474-479. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2010.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx removal efficiency and ammonia selectivity during the NOx storage-reduction process over Pt/BaO(Fe, Mn, Ce)/Al2O3 model catalysts. Part I: Influence of Fe and Mn addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (3-4), pp.353 - 361. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.12.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the ammonia selectivity on Pt/BaO/Al2O3 model catalyst during the NOx storage and reduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (1), pp.424-428. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2010.10.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx removal efficiency and ammonia selectivity during the NOx storage-reduction process over Pt/BaO(Fe, Mn, Ce)/Al2O3 model catalysts. Part II: Influence of Ce and Mn-Ce addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (3-4), pp.362-371. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.12.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties and thermal stability of SiO2-crystalline TiO2 nano-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Batonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (41), pp.9205. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0jm01184c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of bimetallic Rh-Ni/Y2O3-Al2O3 for hydrogen production by raw bioethanol steam reforming: influence of the addition of nickel on the catalyst performances and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (1-2), pp.72-81. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of high surface area TiO2/SiO2 mesostructured nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (6), pp.1002-1012. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Production from raw bioethanol steam reforming: optimization of catalyst composition with improved stability against various impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (10), pp.5015-5020. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mn and Fe Addition on the NO x Storage–Reduction Properties and SO2 Poisoning of a Pt/Ba/Al2O3 Model Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (13-20), pp.1771 - 1775. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-009-9345-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx storage and reduction properties of Pt/CexZr1−xO2 mixed oxides: Sulfur resistance and regeneration, and ammonia formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93 (1-2), pp.12-21. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2009.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx storage properties of Pt/Ba/Al model catalysts prepared by different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. C Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 84 (3-4), pp.514-523. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2008.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Active and Selective Rh−REO x −Al 2 O 3 Catalysts for Ethanol Steam Reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (36), pp.14145-14153. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp801954s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCC gasoline sulfur reduction additives: Mechanism and active sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 249, pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanum oxides for the selective synthesis of phytosterol esters: Correlation between catalytic and acid-base properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beauchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Gabelica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 251, pp.113-122. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTIR study of unsupported molybdenum sulfide -- in situ synthesis and surface properties characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Tsyganenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Maugé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 268 (1-2), pp.189-197. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2004.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR Study of the Adsorption and Isotopic Scrambling of Thiophene on CaO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Tsyganenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maugé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (33), pp.8578 - 8587. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp034344y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2-SCR over 0.3%Pt/5%SiO2-Al2O3 catalyst: investigations in the reaction pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Isola delle Femmine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations in the H2-SCR pathways over a Pt/SiO2-Al2O3 catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des NOX par H2 pour la dépollution des gaz d'échappement de moteurs à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What potential does (Ru-)Mo2CTx MXene have for the thermal synthesis of ammonia? From Haber-Bosch (HB) to chemical looping processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Célérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMXene congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru/RScSi intermetallics for NH3 synthesis in mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French International Symposium on Cross Fertilization between Academia and Industry: Towards Safer and Efficient Catalytic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indo-French Centre for the Promotion of Advanced Research (IFCPAR/CEFIPRA); Department of Chemistry, BITS Pilani, Hyderabad Campus, Oct 2024, Pilani, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electride intermetallics RScSi (R= rare-earth): Insertion of light elements and ammonia catalytic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Core-to-Core Conference on Mixed Anion Research for Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto University, Mar 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeScSi-type intermetallics: Modulation of magnetic properties through light elements insertion and catalysis of ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Solid State Chemistry - ECSSC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pardubice; University of Chemistry and Technology Prague, Jul 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru/RScSi electride catalyst for ammoniac synthesis at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd symposium on ammonia energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of high surface CaTi1-xFexO3-δ (0&amp;lt;x&amp;lt;0.4) perovskites for methane abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ruthenium supported electride catalyst (Ru/RScSi) for ammonia synthesis at low pressures. Mechanistic insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9h Tokyo conference on advanced catalytic science and technology (TOCAT9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru/RScSi intermetallic materials for eco-efficient synthesis of ammonia at low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2022 (FCCat 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GECAT (Groupe d'Etude en Catalyse); DivCat (Divisions Catalyse), May 2022, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermetallic electrides with exotic electronic properties as catalysts for the synthesis of ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCTE2022 - 23rd International Conference on Solid Compounds of Transition Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse éco-efficiente de l’ammoniac sur matériaux intermétalliques de type Ru/RScSi pour le stockage de l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières de la Fédération de recherche Hydrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération FRH2, May 2021, Poitiers ( visio ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de catalyseurs pérovskites pour l'oxydation totale du méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux catalyseurs pour la synthèse de l'ammoniac: du procédé Haber-Bosch à très large échelle vers de plus petites unités localisées de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ammoniac : vecteur énergétique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Énergie du CNRS; Mission pour les Initiatives Transverses et Interdisciplinaires, Mar 2021, Poitiers (visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la terre rare R dans des matériaux intermétalliques de type RScSi dopés au Ru pour la synthèse éco-efficiente de l’ammoniac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Division Catalyse de la Société Chimique de France, May 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la présence du praséodyme dans une matrice cérine-zircone sur la réaction de standard SCR : étude de l'interaction Pr/Nb et Pr/W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de catalyse (SFC), Jun 2021, Visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of isotopic exchange to the elucidation of reaction mechanisms in heterogeneously catalyzed ammonia synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Alsobhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zienalipour-Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R.A Catlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOTOPCAT2019 International Symposium on Isotopic Studies in Catalysis and Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-functional synergy of (EtOH+NH3) reducing agents for NOx removal in lean media: Effect of catalytic dual-bed configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis FCCAT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea vs NH3 in NOx selective catalytic reduction at laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(EtOH+NH3) synergism in lean-NOx reduction over Ag/Al2O3 catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8h Tokyo conference on advanced catalytic science and technology (TOCAT8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'empoisonnement par le sodium de catalyseurs Cu/FER pour la réduction catalytique sélective des NOx par NH3 (SCR-NH3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Pierre-d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'activité deNOx à basse température : Réduction Catalytique Sélective de NO par l'éthanol (EtOH-SCR), assistée par NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Pierre-d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable enhancement of the deNOx efficiency at low temperature: collaborative effect of ethanol and NH3 for the NO Selective Catalytic Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx Selective Catalytic Reduction by NH3 or urea: comparison over an acidic oxide powdered catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Bilateral Indo-French Symposium "Catalysis for Sustainable and Environmental Chemistry"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition dependant performance of alumina-based oxide supported WO3 catalysts for the NH3-SCR reaction and the NSR+SCR coupled process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International symposium on air &amp; water pollution abatement catalysis (AWPAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One pot synthesis of supported perovskytes to induce energy effects in catalytic VOCs combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Asheville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition dependant performance of alumina-based oxide supported WO3 catalyst for the NH3-SCR reaction and NSR+SCR coupled process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Air &amp; Warer Pollution Abatement Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea-SCR activity of powdered catalyst at laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Environmental Catalysis (ICEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Asheville (NC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the selective catalytic reduction of NOx by NH 3 over an oxide-based catalyst for a Diesel application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis for polluting emissions after-treatment and production of renewable energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Wierza, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hydrotalcite materials for NOx storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Chmielarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Norsic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis for polluting emissions after-treatment and production of renewable energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Wierza, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the powder to the honeycomb. A comparative study of the NSR efficiency and selectivity over Pt-Ce/Zr based active phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoixa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europacat 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et sélectivité en Stockage-Réduction des NOx (NSR) : comparaison poudre-monolithe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d’Étude en CATalyse 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France, May 2013, Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O production during the NSR process under realistic condition: role of catalytic formulation and reducers (C3H6, CO, H2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis for polluting emissions after-treatment and production of renewable energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kazimierz Dolny, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O Production during the NSR process under realistic condition: role of catalytic formulation and reducers (C3H6, CO, H2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Annual Meeting “Catalysis for Polluting Emissions After-treatment and Production of Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kazimierz Dolny, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH3 -SCR reaction over WO3 supported ceria-zirconia mixed catalysts. Coupling with a Pt-Ba/Al model catalyst in the NSR process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Environmental Catalysis (ICEC 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New materials for NOx reduction by ammonia and coupling with a NOx-storage regenerative (NSR) catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Bilateral Indo-French Symposium ‘Catalysis for Sustainable and Environmental Chemistry’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emission and reactivity over mixed NSR-SCR catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis for polluting emissions after-treatment and production of renewable energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the alumina surface properties on the ammonia production during the NOx SCR with ethanol over Ag/Al2O3 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Tokyo conference on advanced catalytic science and technology (TOCAT6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification des propriétés acides d'une alumine de synthèse par ajout de zinc : application en réduction des NOx par l'éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the ammonia selectivity on Pt/BaO/Al2O3 model catalyst during the NOx storage and reduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International symposium on air pollution abatement catalysis (APAC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx removal from lean-burn engines: combination of NOx Storage Reduction (NSR) and Selective Catalytic Reduction (SCR) catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Catalysis for Sustaining Clean Air and Water (ECSAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du fer et du manganèse sur les propriétés de stockage/réduction d'un catalyseur modèle Pt/Ba/Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cerium-based compounds in depollution catalysis. Oxygen storage, NO reduction and NO storage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Catalysis for Sustaining Clean Air and Water (ECSAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx-trap properties of Pt/Ba/support catalysts; Impact of SCR catalysts addition for the NSR efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Cristina Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Catalysis for Sustaining Clean Air and Water (ECSAW).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni-Based Cermets and High Entropy Alloys for Efficient Ammonia Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Milas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt based catalyst for NOx treatment from hydrogen internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CatPrep 2024 : 4th Summer School on Catalysts Preparation : Fundamental Concepts and Industrial Requirements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vogüé, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic NOx treatment from hydrogen internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual catalytic bed system for O2 activation in CH4 abatement for emission control of Natural Gas Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the partial substitution of zirconium for praseodymium in WO3 or Nb2O5/ ceria-zirconia supported catalysts for deNOX chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sodium addition protocol on the deactivation of Cu/FER exchanged zeolites for SCR of NOx with NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean NOx removal by a bifunctional (EtOH+NH3) mixture dedicated to (Ag/Al2O3+NH3-SCR) dual-bed catalytic system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de l'empoisonnement par le sodium et le phosphore de catalyseurs Cu/FER pour la réduction catalytique sélective des NO x par NH3 (SCR-NH3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tregunc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuel impact on Diesel engine after-treatment: deactivation mechanisms and soot reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Matynia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH conference « Combustion Generated Nanoparticles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sodium loading on the deactivation of Cu/FER exchanged zeolites for SCR of NOx with NH3. Effect of copper loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct comparison of Urea-SCR and NH3-SCR activities over acidic oxide and exchanged zeolite prototype powdered catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Filtre SiC fonctionnalisé pour l’élimination simultanée des particules & NOx respectant les futures normes Euro 6 (2014).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PREDIT-GO1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the N2O emission during the NOx Storage-Reduction process: influence of reducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Catalysis (ICC 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the NOx selective catalytic reduction with ethanol and its by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of reducer on efficiency and selectivity of NOx Storage Reduction (NSR) process: Activity during the lean period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference Paul Sabatier on Catalysis, Catalytic Materials for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSR(Pt-Ba/Al )-SCR(WO3/Ce-Zr) combination for NOx reduction in excess oxygen. Influence of the Ce-Zr composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la nature du réducteur sur la sélectivité de la réduction des NOx dans le procédé de NSR (stockage-réduction des NOx)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT-GFZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Areches Beaufort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination des NOx. Système catalytique couplant le stockage des NOx et la réduction par l’ammoniac produit et stocké in-situ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mn and Fe addition on the NOx storage-reduction properties and SO2 poisoning of a Pt/Ba/Al2O3 model catalyst.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Mn, Fe and Ce additives on the NOx trap properties and sulfur sensitivity of Pt/Ba/Al model catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Catalysis (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage liquide : ammoniac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Kribeche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Firmin Cuevas; Patricia Derango. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stockage de l'hydrogène : un large éventail de solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.171-214, 2025, Encyclopédie Sciences Énergie. Production, conversion et stockage de l'hydrogène, 978-1-78948-223-2. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9223.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Storage: Ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Kribéche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia de Rango; Fermin Cuevas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogen Storage: A Wide Range of Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-202, 2025, Science. Energy - Production, Conversion and Storage of Hydrogen, 978-1-78945-223-5. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394401635.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSR Catalytic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Lietti and Lidia Castoldi Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOx trap catalysts and technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67 - 103, 2018, RSC, Catalytic series, 978-1-78262-931-3. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788013239-00067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal oxides for combustion and depollution processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques C. Védrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxides in Heterogeneous Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.287-353, 2018, Metal oxides series, 978-0-12-811631-9. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811631-9.00006-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSR–SCR Combined Systems: Production and Use of Ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Nova and E. Tronconi Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urea‐SCR technology for DeNOx after treatment of Diesel exhausts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.587-622, 2014, Fundamental and Applied Catalysis series, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4899-8071-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Can </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8497-7796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087240785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203970159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358186672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-1782-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of WO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Additives on H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;‐SCR Over Pt/SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ─Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Catalysts: An Operando DRIFTS Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (6), pp.e00019. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202600019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green thermocatalytic ammonia synthesis assisted by catalytic hydrogen transfer reactions from alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mijoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC03333K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-SCR over Low Loaded Platinum-Based Catalysts: Investigations in the Reaction Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (9), pp.838. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal15090838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MnOx catalysts supported on SBA-15 and MCM-41 silicas for a competitive VOCs mixture oxidation:&amp;lt;i&amp;gt; In&amp;lt;/i&amp;gt;&amp;lt;i&amp;gt;-situ&amp;lt;/i&amp;gt; DRIFTS investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreno-Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guilhaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 344, pp.123613. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’ammoniac en conditions modérées - Développement de nouveaux systèmes catalytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur. Bioprocédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Techniques de l'ingénieur, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-j6137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru/CeTX (T = Ti, Sc; X = Ge, Si) intermetallic catalysts for NH3 synthesis at low temperature (300 °C): insight into formulation and related mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (18), pp.e202400403. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202400403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic methane combustion at low temperatures over YSZ-supported metal oxides: Evidence for lattice oxygen participation via the use of C18O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 180, pp.106704. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2023.106704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hydride ion within Ru/LaScSi and Ru/CeTiGe catalysts for NH3 synthesis: A combination of DFT and experimental nitrogen isotopic exchange studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 179, pp.106689. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2023.106689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-Doped CaTiO3 and Pd/YSZ Dual Bed Catalytic System for CH4 Emission Control from Natural Gas Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-022-01777-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the rare earth (R) element in Ru-supported RScSi electride-like intermetallic catalysts for ammonia synthesis at low pressure: insight into NH3 formation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), e202201172 (12 p.). </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202201172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Adsorption of NOx and Ozone on the Catalyst Surface of Ozone Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (7), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12070738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Surface-Area Synthesis of Iron-Doped CaTiO 3 at Low Temperatures: New Insights into Oxygen Activation, Iron States, and the Impact on Methane Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cavailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Martin Romo y Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Nodari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (39), pp.15432-15443. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the praseodymium effect on the NH3-SCR reaction pathways over W or Nb supported ceria-zirconia based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.120563. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2021.120563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten-Based Catalysts for Environmental Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.703. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11060703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective catalytic reduction of NO at low temperature using a (ethanol+ammonia) mixture over a Ag/Al2O3 + WO3/Cex-ZryO2 dual-bed catalytic system: Reactivity insight of WO3/Cex-ZryO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 355, pp.375-384. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2019.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Na, P and (Na + P) poisoning on a model copper-ferrierite NH3-SCR catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 250, pp.355-368. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean NOx Removal by a Bifunctional (EtOH + NH3) Mixture Dedicated to (Ag/Al2O3 + NH3-SCR) Dual-Bed Catalytic System: Comparison Between WO3/CeZrO2 and Cu–FER as NH3-SCR Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (1-4), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-018-1104-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable enhancement of the selective catalytic reduction of NO at low temperature by collaborative effect of ethanol and NH 3 over silver supported catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 220, pp.19 - 30. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium, Iridium, and Rhodium Supported Catalysts: Predictive H2 Chemisorption by Statistical Cuboctahedron Clusters Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Drault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nano-based Catalysts for Renewable Energy, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Sodium Impregnation Solvent on the Deactivation of Cu/FER-Exchanged Zeolites Dedicated to the SCR of NOx with NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal8010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-IR spectroscopy study of HNCO adsorption and hydrolysis over oxide-based samples dedicated to deNO x processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 552, pp.147 - 153. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuel Impact on Diesel Engine After-Treatment: Deactivation Mechanisms and Soot Reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission Control Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40825-017-0079-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium, Iridium, and Rhodium supported catalysts : Predictive H2 chemisorption by statistical cuboctahedron clusters model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Drault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Sodium and/or Phosphorus Addition on the Deactivation of Cu-FER Zeolites for SCR of NOx with NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (1-4), pp.72 - 78. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-018-1117-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the remarkable reactivity of HNCO/urea with NO 2 in the NO x SCR by urea process over an oxide-based catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (22), pp.5457 - 5465. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CY00995J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the metal promoter on the performances of H-ZSM5 in ethylene aromatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 289 (46), pp.62 - 69. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Oxygen Activation and Mobility in CaTi x Fe 1− x O 3− δ Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.2095 - 2098. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201700103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Methane Oxidation Reactions Over a Dual-Bed Catalyst System using 18 O Labelled DRIFTS coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.210 - 219. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201601165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of oxide supported LaMnO 3 perovskites to enhance yields in toluene combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Alves-Fortunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.29 - 37. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum Supported Catalysts: Predictive CO and H 2 Chemisorption by a Statistical Cuboctahedron Cluster Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (46), pp.26374-26385. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Comparison of Urea-SCR and NH3-SCR Activities Over Acidic Oxide and Exchanged Zeolite Prototype Powdered Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (10-12), pp.938 - 944. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-016-0572-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx SCR by urea by Urea: Evidence of the Reactivity of HNCO, Including a Specific Reaction Pathway for NOx Reduction Involving NO + NO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), pp.4064 - 4067. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.6b00785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Picture: Study of Lanthanum Manganate and Yttrium-Stabilized Zirconia-Supported Palladium Dual-Bed Catalyst System for the Total Oxidation of Methane: A Study by 18 O 2 / 16 O 2 Isotopic Exchange (ChemCatChem 11/2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.1858 - 1858. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Lanthanum Manganate and Yttrium-Stabilized Zirconia-Supported Palladium Dual-Bed Catalyst System for the Total Oxidation of Methane: A Study by O-18(2)/O-16(2) Isotopic Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.1921-1928. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201501398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Lanthanum Manganate and Yttrium-Stabilized Zirconia-Supported Palladium Dual-Bed Catalyst System for the Total Oxidation of Methane: A Study by 18 O 2 / 16 O 2 Isotopic Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.1860 - 1860. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of pre-treatment gas mixture upon the ammonia synthesis activity of Co-Re catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mcaulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.J. Hargreaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. A. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2015.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of preparation route upon the ambient pressure ammonia synthesis activity of Ni2Mo3N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.J. Hargreaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Hecto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 504, pp. 44-50 </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a µ-Scale Synthetic Gas Bench for Direct Comparison of Urea-SCR and NH3-SCR Reactions over an Oxide Based Powdered Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1535-1553. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal5031535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition dependent performance of alumina-based oxide supported WO3 catalysts for the NH3-SCR reaction and the NSR plus SCR coupled process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 257, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2015.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and Desorption of a Model Hydrocarbon Mixture Over HY Zeolite Under Dry and Wet Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Azambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Finqueneisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Comparot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (1), pp.315-331. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp509046n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the powder to the honeycomb. A comparative study of the NSRefficiency and selectivity over Pt–CeZr based active phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cartoixa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.125-132. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2014.03.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of reducing agent (C3H6, CO, H-2) on the NOx conversion and selectivity during representative lean/rich cycles over monometallic platinum-based NSR catalysts. Influence of the support formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (SI), pp.12-23. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of unburnt hydrocarbons under &amp;quot;cold-start&amp;quot; conditions from adsorption/desorption to conversion: On the screening of zeolitic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Westemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Azambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Finqueneisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 158, pp.48-59. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable Enhancement of O2 Activation on Yttrium-Stabilized Zirconia Surface in a Dual Catalyst Bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201403921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskites as Substitutes of Noble Metals for Heterogeneous Catalysis: Dream or Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Batiot-Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (20), pp.10292-10368. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr500032a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquid-Mediated α-Fe2O3 Shape-Controlled Nanocrystal-Supported Noble Metals: Highly Active Materials for CO Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (7), pp.1978-1988. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201200840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-Dependent Performance of CexZr1-xO2 Mixed-Oxide-Supported WO3 Catalysts for the NOx Storage Reduction-Selective Catalytic Reduction Coupled Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (6), pp.1120-1132. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs3008329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the NOx Selective Catalytic Reduction with Ethanol and Its By-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (1-8), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-013-9935-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared investigation on surface properties of alumina obtained using recent templating routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad El-Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 158, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of C3H6, CO and H-2 on efficiency and selectivity of NOx storage reduction (NSR) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189 (1), pp.70-76. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2012.03.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-surface-area zinc aluminate supported silver catalysts for low-temperature SCR of NO with ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 126, pp.275-289. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the production and use of ammonia in NSR + SCR coupled system for NOx reduction from lean exhaust gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197 (1), pp.144-154. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2012.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste-free scale up synthesis of nanocrystalline hexaaluminate: properties in oxygen transfer and oxidation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (22), pp.7733-7743. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce25737h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the alumina surface properties on the ammonia production during the NOx SCR with ethanol over Ag/Al2O3 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (1), pp.474-479. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2010.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx removal efficiency and ammonia selectivity during the NOx storage-reduction process over Pt/BaO(Fe, Mn, Ce)/Al2O3 model catalysts. Part I: Influence of Fe and Mn addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (3-4), pp.353 - 361. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.12.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the ammonia selectivity on Pt/BaO/Al2O3 model catalyst during the NOx storage and reduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (1), pp.424-428. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2010.10.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx removal efficiency and ammonia selectivity during the NOx storage-reduction process over Pt/BaO(Fe, Mn, Ce)/Al2O3 model catalysts. Part II: Influence of Ce and Mn-Ce addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (3-4), pp.362-371. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.12.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties and thermal stability of SiO2-crystalline TiO2 nano-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Batonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (41), pp.9205. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0jm01184c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of bimetallic Rh-Ni/Y2O3-Al2O3 for hydrogen production by raw bioethanol steam reforming: influence of the addition of nickel on the catalyst performances and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (1-2), pp.72-81. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of high surface area TiO2/SiO2 mesostructured nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (6), pp.1002-1012. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Production from raw bioethanol steam reforming: optimization of catalyst composition with improved stability against various impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (10), pp.5015-5020. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mn and Fe Addition on the NO x Storage–Reduction Properties and SO2 Poisoning of a Pt/Ba/Al2O3 Model Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (13-20), pp.1771 - 1775. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-009-9345-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx storage and reduction properties of Pt/CexZr1−xO2 mixed oxides: Sulfur resistance and regeneration, and ammonia formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93 (1-2), pp.12-21. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2009.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx storage properties of Pt/Ba/Al model catalysts prepared by different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. C Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 84 (3-4), pp.514-523. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2008.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Active and Selective Rh−REO x −Al 2 O 3 Catalysts for Ethanol Steam Reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (36), pp.14145-14153. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp801954s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCC gasoline sulfur reduction additives: Mechanism and active sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 249, pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanum oxides for the selective synthesis of phytosterol esters: Correlation between catalytic and acid-base properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beauchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Gabelica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 251, pp.113-122. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTIR study of unsupported molybdenum sulfide -- in situ synthesis and surface properties characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Tsyganenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Maugé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 268 (1-2), pp.189-197. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2004.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR Study of the Adsorption and Isotopic Scrambling of Thiophene on CaO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Tsyganenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maugé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (33), pp.8578 - 8587. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp034344y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2-SCR over 0.3%Pt/5%SiO2-Al2O3 catalyst: investigations in the reaction pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Isola delle Femmine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations in the H2-SCR pathways over a Pt/SiO2-Al2O3 catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des NOX par H2 pour la dépollution des gaz d'échappement de moteurs à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What potential does (Ru-)Mo2CTx MXene have for the thermal synthesis of ammonia? From Haber-Bosch (HB) to chemical looping processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Célérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMXene congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru/RScSi intermetallics for NH3 synthesis in mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French International Symposium on Cross Fertilization between Academia and Industry: Towards Safer and Efficient Catalytic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indo-French Centre for the Promotion of Advanced Research (IFCPAR/CEFIPRA); Department of Chemistry, BITS Pilani, Hyderabad Campus, Oct 2024, Pilani, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electride intermetallics RScSi (R= rare-earth): Insertion of light elements and ammonia catalytic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Core-to-Core Conference on Mixed Anion Research for Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto University, Mar 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeScSi-type intermetallics: Modulation of magnetic properties through light elements insertion and catalysis of ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Solid State Chemistry - ECSSC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pardubice; University of Chemistry and Technology Prague, Jul 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru/RScSi electride catalyst for ammoniac synthesis at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd symposium on ammonia energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of high surface CaTi1-xFexO3-δ (0&amp;lt;x&amp;lt;0.4) perovskites for methane abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ruthenium supported electride catalyst (Ru/RScSi) for ammonia synthesis at low pressures. Mechanistic insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9h Tokyo conference on advanced catalytic science and technology (TOCAT9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermetallic electrides with exotic electronic properties as catalysts for the synthesis of ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCTE2022 - 23rd International Conference on Solid Compounds of Transition Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru/RScSi intermetallic materials for eco-efficient synthesis of ammonia at low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2022 (FCCat 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GECAT (Groupe d'Etude en Catalyse); DivCat (Divisions Catalyse), May 2022, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse éco-efficiente de l’ammoniac sur matériaux intermétalliques de type Ru/RScSi pour le stockage de l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières de la Fédération de recherche Hydrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération FRH2, May 2021, Poitiers ( visio ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de catalyseurs pérovskites pour l'oxydation totale du méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux catalyseurs pour la synthèse de l'ammoniac: du procédé Haber-Bosch à très large échelle vers de plus petites unités localisées de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ammoniac : vecteur énergétique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Énergie du CNRS; Mission pour les Initiatives Transverses et Interdisciplinaires, Mar 2021, Poitiers (visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la terre rare R dans des matériaux intermétalliques de type RScSi dopés au Ru pour la synthèse éco-efficiente de l’ammoniac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Division Catalyse de la Société Chimique de France, May 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la présence du praséodyme dans une matrice cérine-zircone sur la réaction de standard SCR : étude de l'interaction Pr/Nb et Pr/W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de catalyse (SFC), Jun 2021, Visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of isotopic exchange to the elucidation of reaction mechanisms in heterogeneously catalyzed ammonia synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Alsobhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zienalipour-Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R.A Catlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOTOPCAT2019 International Symposium on Isotopic Studies in Catalysis and Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-functional synergy of (EtOH+NH3) reducing agents for NOx removal in lean media: Effect of catalytic dual-bed configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis FCCAT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea vs NH3 in NOx selective catalytic reduction at laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(EtOH+NH3) synergism in lean-NOx reduction over Ag/Al2O3 catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8h Tokyo conference on advanced catalytic science and technology (TOCAT8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'empoisonnement par le sodium de catalyseurs Cu/FER pour la réduction catalytique sélective des NOx par NH3 (SCR-NH3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Pierre-d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'activité deNOx à basse température : Réduction Catalytique Sélective de NO par l'éthanol (EtOH-SCR), assistée par NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Pierre-d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable enhancement of the deNOx efficiency at low temperature: collaborative effect of ethanol and NH3 for the NO Selective Catalytic Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx Selective Catalytic Reduction by NH3 or urea: comparison over an acidic oxide powdered catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Bilateral Indo-French Symposium "Catalysis for Sustainable and Environmental Chemistry"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition dependant performance of alumina-based oxide supported WO3 catalysts for the NH3-SCR reaction and the NSR+SCR coupled process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International symposium on air &amp; water pollution abatement catalysis (AWPAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One pot synthesis of supported perovskytes to induce energy effects in catalytic VOCs combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Asheville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition dependant performance of alumina-based oxide supported WO3 catalyst for the NH3-SCR reaction and NSR+SCR coupled process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Air &amp; Warer Pollution Abatement Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea-SCR activity of powdered catalyst at laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Environmental Catalysis (ICEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Asheville (NC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the selective catalytic reduction of NOx by NH 3 over an oxide-based catalyst for a Diesel application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis for polluting emissions after-treatment and production of renewable energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Wierza, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hydrotalcite materials for NOx storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Chmielarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Norsic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis for polluting emissions after-treatment and production of renewable energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Wierza, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the powder to the honeycomb. A comparative study of the NSR efficiency and selectivity over Pt-Ce/Zr based active phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoixa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europacat 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et sélectivité en Stockage-Réduction des NOx (NSR) : comparaison poudre-monolithe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d’Étude en CATalyse 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France, May 2013, Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O production during the NSR process under realistic condition: role of catalytic formulation and reducers (C3H6, CO, H2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis for polluting emissions after-treatment and production of renewable energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kazimierz Dolny, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O Production during the NSR process under realistic condition: role of catalytic formulation and reducers (C3H6, CO, H2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Annual Meeting “Catalysis for Polluting Emissions After-treatment and Production of Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kazimierz Dolny, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH3 -SCR reaction over WO3 supported ceria-zirconia mixed catalysts. Coupling with a Pt-Ba/Al model catalyst in the NSR process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Environmental Catalysis (ICEC 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New materials for NOx reduction by ammonia and coupling with a NOx-storage regenerative (NSR) catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Bilateral Indo-French Symposium ‘Catalysis for Sustainable and Environmental Chemistry’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emission and reactivity over mixed NSR-SCR catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis for polluting emissions after-treatment and production of renewable energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification des propriétés acides d'une alumine de synthèse par ajout de zinc : application en réduction des NOx par l'éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the alumina surface properties on the ammonia production during the NOx SCR with ethanol over Ag/Al2O3 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Tokyo conference on advanced catalytic science and technology (TOCAT6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the ammonia selectivity on Pt/BaO/Al2O3 model catalyst during the NOx storage and reduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International symposium on air pollution abatement catalysis (APAC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx removal from lean-burn engines: combination of NOx Storage Reduction (NSR) and Selective Catalytic Reduction (SCR) catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Catalysis for Sustaining Clean Air and Water (ECSAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du fer et du manganèse sur les propriétés de stockage/réduction d'un catalyseur modèle Pt/Ba/Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cerium-based compounds in depollution catalysis. Oxygen storage, NO reduction and NO storage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Catalysis for Sustaining Clean Air and Water (ECSAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx-trap properties of Pt/Ba/support catalysts; Impact of SCR catalysts addition for the NSR efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Cristina Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Catalysis for Sustaining Clean Air and Water (ECSAW).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni-Based Cermets and High Entropy Alloys for Efficient Ammonia Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Milas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt based catalyst for NOx treatment from hydrogen internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CatPrep 2024 : 4th Summer School on Catalysts Preparation : Fundamental Concepts and Industrial Requirements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vogüé, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic NOx treatment from hydrogen internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual catalytic bed system for O2 activation in CH4 abatement for emission control of Natural Gas Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the partial substitution of zirconium for praseodymium in WO3 or Nb2O5/ ceria-zirconia supported catalysts for deNOX chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sodium addition protocol on the deactivation of Cu/FER exchanged zeolites for SCR of NOx with NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de l'empoisonnement par le sodium et le phosphore de catalyseurs Cu/FER pour la réduction catalytique sélective des NO x par NH3 (SCR-NH3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tregunc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean NOx removal by a bifunctional (EtOH+NH3) mixture dedicated to (Ag/Al2O3+NH3-SCR) dual-bed catalytic system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuel impact on Diesel engine after-treatment: deactivation mechanisms and soot reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Matynia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH conference « Combustion Generated Nanoparticles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sodium loading on the deactivation of Cu/FER exchanged zeolites for SCR of NOx with NH3. Effect of copper loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct comparison of Urea-SCR and NH3-SCR activities over acidic oxide and exchanged zeolite prototype powdered catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Filtre SiC fonctionnalisé pour l’élimination simultanée des particules & NOx respectant les futures normes Euro 6 (2014).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PREDIT-GO1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the N2O emission during the NOx Storage-Reduction process: influence of reducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Catalysis (ICC 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the NOx selective catalytic reduction with ethanol and its by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of reducer on efficiency and selectivity of NOx Storage Reduction (NSR) process: Activity during the lean period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference Paul Sabatier on Catalysis, Catalytic Materials for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSR(Pt-Ba/Al )-SCR(WO3/Ce-Zr) combination for NOx reduction in excess oxygen. Influence of the Ce-Zr composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la nature du réducteur sur la sélectivité de la réduction des NOx dans le procédé de NSR (stockage-réduction des NOx)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT-GFZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Areches Beaufort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination des NOx. Système catalytique couplant le stockage des NOx et la réduction par l’ammoniac produit et stocké in-situ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mn and Fe addition on the NOx storage-reduction properties and SO2 poisoning of a Pt/Ba/Al2O3 model catalyst.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Mn, Fe and Ce additives on the NOx trap properties and sulfur sensitivity of Pt/Ba/Al model catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Catalysis (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage liquide : ammoniac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Kribeche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Firmin Cuevas; Patricia Derango. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stockage de l'hydrogène : un large éventail de solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.171-214, 2025, Encyclopédie Sciences Énergie. Production, conversion et stockage de l'hydrogène, 978-1-78948-223-2. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9223.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Storage: Ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Kribéche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia de Rango; Fermin Cuevas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogen Storage: A Wide Range of Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-202, 2025, Science. Energy - Production, Conversion and Storage of Hydrogen, 978-1-78945-223-5. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394401635.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSR Catalytic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Lietti and Lidia Castoldi Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOx trap catalysts and technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67 - 103, 2018, RSC, Catalytic series, 978-1-78262-931-3. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788013239-00067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal oxides for combustion and depollution processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques C. Védrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxides in Heterogeneous Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.287-353, 2018, Metal oxides series, 978-0-12-811631-9. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811631-9.00006-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSR–SCR Combined Systems: Production and Use of Ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Nova and E. Tronconi Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urea‐SCR technology for DeNOx after treatment of Diesel exhausts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.587-622, 2014, Fundamental and Applied Catalysis series, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4899-8071-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId402"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7565F7F"/>
+    <w:nsid w:val="C83272CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-can" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8497-7796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087240785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203970159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358186672" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1782-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238146v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mijoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC03333K" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Attia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090838" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno-Roman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Cobos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123613" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j6137" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Crois&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alabd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villesuzanne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164468v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pointecouteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106704" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106689" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Kaper" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-022-01777-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201172" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Clacens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veyre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12070738" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavailles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Martin Romo y Morales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nodari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01966" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120563" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11060703" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.08.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108731v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tarot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Emil Iojoiu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lauga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.03.044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delporte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iojoiu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1104-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652683v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tarot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.08.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Iojoiu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8010003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.12.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abboud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnety" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40825-017-0079-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Tarot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E Iojoiu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1117-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885016v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seneque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY00995J" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724406v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissandre Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700103" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915208v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201601165" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giroir-Fendler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Alves-Fortunato" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio D&#237;az" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.06.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQL9KPF6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685566v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seneque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-016-0572-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00785" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702230v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600609" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3Z7829B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giroir-Fendler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201501398" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KJ208DB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600598" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mcaulay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.J. Hargreaves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mcfarlane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Price" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Spencer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2015.04.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cooke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Hecto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330404v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Berland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Seneque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.03.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5031535" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azambre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Westermann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finqueneisel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509046n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Masdrag" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Courtois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Can" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cartoixa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.03.077" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199466v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westemann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Azambre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Finqueneisel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.04.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ8FT2JM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masdrag" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.06.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403921" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCBH4X1Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500032a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840869v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerome" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200840" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0P6QB0D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berland" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs3008329" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840145v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-9935-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A255B579EC1E6D62EAD64767B0CF305C69981C0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260377v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad El-Nadjar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trela" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rouleau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Mino" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SCZLRS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727388v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Masdrag" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Royer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rohart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.053" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738965v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Flura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.07.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749913v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.07.032" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764142v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laassiri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce25737h" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739548v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Blanchard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.036" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108483v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Phuc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.12.040" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W7S81ZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739000v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.080" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739511v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.12.043" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164453v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01184c" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZCB4F2FJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109858v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.03.025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB5K9F4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164450v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.10.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DWQP52J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109875v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.09.008" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108367v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C Corbos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-009-9345-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HVJ6T9M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108338v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Corbos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2009.09.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107088v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. C Corbos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.05.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109909v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801954s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-71PRBJD8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295817v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300246v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauchaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gabelica" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.07.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRNWFN2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164437v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Tsyganenko" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2004.03.038" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164425v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034344y" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538844v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538831v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538856v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538797v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538819v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592953v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593082v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593197v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594498v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593168v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593254v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563142v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593231v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545501v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593239v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593215v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545506v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521862v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alsobhi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Hector" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zienalipour-Yazdi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R.A Catlow" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Mcfarlane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594581v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594548v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594606v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545486v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545492v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594629v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594650v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594700v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058195v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Diaz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544946v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berland" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594721v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594824v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gillot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594799v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Chmielarz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norsic" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594874v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoixa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545445v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594907v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544916v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594923v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594891v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594935v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594979v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Flura" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893521v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594948v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Le Phuc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595011v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545412v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595023v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595027v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Cristina Corbos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538932v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538887v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595647v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Petit" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595662v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595680v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595709v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595701v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545744v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595928v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Abboud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legros" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matynia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595905v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595934v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545723v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596030v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596007v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596056v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596068v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545709v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545691v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599274v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599285v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544897v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Croise" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kribeche" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9223.ch4" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456142v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Krib&#233;che" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394401635" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394401635.ch4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110610v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013239-00067" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110594v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811631-9.00006-5" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109298v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-8071-7_19" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-can" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8497-7796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087240785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203970159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358186672" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1782-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Attia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202600019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mijoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC03333K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090838" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno-Roman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Cobos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123613" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j6137" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Crois&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alabd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villesuzanne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400403" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164468v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pointecouteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106704" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106689" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delporte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Kaper" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-022-01777-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201172" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Clacens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veyre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12070738" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavailles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Martin Romo y Morales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nodari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01966" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120563" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11060703" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.08.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tarot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Emil Iojoiu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lauga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.03.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delporte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iojoiu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1104-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tarot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.08.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Iojoiu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8010003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110665v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.12.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108563v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abboud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnety" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40825-017-0079-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Tarot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E Iojoiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1117-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seneque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY00995J" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissandre Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700103" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201601165" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giroir-Fendler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Alves-Fortunato" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio D&#237;az" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.06.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQL9KPF6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685566v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seneque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-016-0572-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00785" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702230v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600609" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3Z7829B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giroir-Fendler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201501398" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KJ208DB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880050v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600598" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mcaulay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.J. Hargreaves" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mcfarlane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Price" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Spencer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2015.04.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cooke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Hecto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Seneque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5031535" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Berland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.03.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327364v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azambre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Westermann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finqueneisel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509046n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100349v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Masdrag" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Courtois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Can" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cartoixa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.03.077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963598v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masdrag" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.06.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199466v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westemann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Azambre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Finqueneisel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.04.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ8FT2JM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060344v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403921" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCBH4X1Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195767v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500032a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840869v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerome" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200840" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0P6QB0D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840597v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs3008329" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840145v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flura" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-9935-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A255B579EC1E6D62EAD64767B0CF305C69981C0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad El-Nadjar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trela" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rouleau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Mino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SCZLRS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727388v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Masdrag" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Royer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rohart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.053" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738965v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Flura" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.07.006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749913v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.07.032" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764142v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laassiri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce25737h" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739548v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Blanchard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.036" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108483v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Phuc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.12.040" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W7S81ZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739000v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739511v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.12.043" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164453v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01184c" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZCB4F2FJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109858v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.03.025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB5K9F4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164450v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.10.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DWQP52J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109875v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.09.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108367v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C Corbos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-009-9345-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HVJ6T9M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108338v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Corbos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2009.09.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107088v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. C Corbos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.05.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109909v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801954s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-71PRBJD8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295817v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauge" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300246v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauchaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gabelica" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.07.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRNWFN2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164437v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Tsyganenko" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2004.03.038" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164425v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034344y" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538844v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538831v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538856v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538797v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538819v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592953v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593082v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593197v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594498v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593168v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563142v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593254v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593231v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545501v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593239v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593215v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545506v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521862v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alsobhi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Hector" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zienalipour-Yazdi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R.A Catlow" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Mcfarlane" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594581v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594548v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594606v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545486v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545492v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594629v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594650v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594700v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058195v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Diaz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544946v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berland" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594721v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594824v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gillot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594799v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Chmielarz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norsic" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594874v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoixa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545445v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594907v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544916v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594923v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594891v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594935v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893521v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Flura" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594979v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594948v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Le Phuc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595011v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545412v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595023v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595027v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Cristina Corbos" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538932v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538887v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595647v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Petit" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595662v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595680v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595709v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545744v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595701v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595928v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Abboud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legros" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matynia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595905v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595934v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545723v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596030v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596007v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596056v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596068v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545709v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545691v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599274v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599285v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544897v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Croise" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kribeche" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9223.ch4" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456142v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Krib&#233;che" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394401635" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394401635.ch4" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110610v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013239-00067" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110594v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811631-9.00006-5" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109298v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-8071-7_19" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>