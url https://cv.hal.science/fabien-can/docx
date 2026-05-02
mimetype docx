--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Can </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8497-7796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087240785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203970159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358186672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-1782-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of WO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Additives on H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;‐SCR Over Pt/SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ─Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Catalysts: An Operando DRIFTS Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (6), pp.e00019. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202600019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green thermocatalytic ammonia synthesis assisted by catalytic hydrogen transfer reactions from alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mijoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC03333K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-SCR over Low Loaded Platinum-Based Catalysts: Investigations in the Reaction Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (9), pp.838. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal15090838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MnOx catalysts supported on SBA-15 and MCM-41 silicas for a competitive VOCs mixture oxidation:&amp;lt;i&amp;gt; In&amp;lt;/i&amp;gt;&amp;lt;i&amp;gt;-situ&amp;lt;/i&amp;gt; DRIFTS investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreno-Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guilhaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 344, pp.123613. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’ammoniac en conditions modérées - Développement de nouveaux systèmes catalytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur. Bioprocédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Techniques de l'ingénieur, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-j6137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru/CeTX (T = Ti, Sc; X = Ge, Si) intermetallic catalysts for NH3 synthesis at low temperature (300 °C): insight into formulation and related mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (18), pp.e202400403. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202400403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic methane combustion at low temperatures over YSZ-supported metal oxides: Evidence for lattice oxygen participation via the use of C18O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 180, pp.106704. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2023.106704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hydride ion within Ru/LaScSi and Ru/CeTiGe catalysts for NH3 synthesis: A combination of DFT and experimental nitrogen isotopic exchange studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 179, pp.106689. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2023.106689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-Doped CaTiO3 and Pd/YSZ Dual Bed Catalytic System for CH4 Emission Control from Natural Gas Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-022-01777-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the rare earth (R) element in Ru-supported RScSi electride-like intermetallic catalysts for ammonia synthesis at low pressure: insight into NH3 formation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), e202201172 (12 p.). </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202201172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Adsorption of NOx and Ozone on the Catalyst Surface of Ozone Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (7), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12070738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Surface-Area Synthesis of Iron-Doped CaTiO 3 at Low Temperatures: New Insights into Oxygen Activation, Iron States, and the Impact on Methane Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cavailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Martin Romo y Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Nodari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (39), pp.15432-15443. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the praseodymium effect on the NH3-SCR reaction pathways over W or Nb supported ceria-zirconia based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.120563. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2021.120563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten-Based Catalysts for Environmental Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.703. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11060703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective catalytic reduction of NO at low temperature using a (ethanol+ammonia) mixture over a Ag/Al2O3 + WO3/Cex-ZryO2 dual-bed catalytic system: Reactivity insight of WO3/Cex-ZryO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 355, pp.375-384. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2019.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Na, P and (Na + P) poisoning on a model copper-ferrierite NH3-SCR catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 250, pp.355-368. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean NOx Removal by a Bifunctional (EtOH + NH3) Mixture Dedicated to (Ag/Al2O3 + NH3-SCR) Dual-Bed Catalytic System: Comparison Between WO3/CeZrO2 and Cu–FER as NH3-SCR Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (1-4), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-018-1104-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable enhancement of the selective catalytic reduction of NO at low temperature by collaborative effect of ethanol and NH 3 over silver supported catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 220, pp.19 - 30. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium, Iridium, and Rhodium Supported Catalysts: Predictive H2 Chemisorption by Statistical Cuboctahedron Clusters Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Drault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nano-based Catalysts for Renewable Energy, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Sodium Impregnation Solvent on the Deactivation of Cu/FER-Exchanged Zeolites Dedicated to the SCR of NOx with NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal8010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-IR spectroscopy study of HNCO adsorption and hydrolysis over oxide-based samples dedicated to deNO x processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 552, pp.147 - 153. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuel Impact on Diesel Engine After-Treatment: Deactivation Mechanisms and Soot Reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission Control Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40825-017-0079-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium, Iridium, and Rhodium supported catalysts : Predictive H2 chemisorption by statistical cuboctahedron clusters model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Drault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Sodium and/or Phosphorus Addition on the Deactivation of Cu-FER Zeolites for SCR of NOx with NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (1-4), pp.72 - 78. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-018-1117-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the remarkable reactivity of HNCO/urea with NO 2 in the NO x SCR by urea process over an oxide-based catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (22), pp.5457 - 5465. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CY00995J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the metal promoter on the performances of H-ZSM5 in ethylene aromatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 289 (46), pp.62 - 69. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Oxygen Activation and Mobility in CaTi x Fe 1− x O 3− δ Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.2095 - 2098. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201700103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Methane Oxidation Reactions Over a Dual-Bed Catalyst System using 18 O Labelled DRIFTS coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.210 - 219. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201601165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of oxide supported LaMnO 3 perovskites to enhance yields in toluene combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Alves-Fortunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.29 - 37. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum Supported Catalysts: Predictive CO and H 2 Chemisorption by a Statistical Cuboctahedron Cluster Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (46), pp.26374-26385. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Comparison of Urea-SCR and NH3-SCR Activities Over Acidic Oxide and Exchanged Zeolite Prototype Powdered Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (10-12), pp.938 - 944. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-016-0572-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx SCR by urea by Urea: Evidence of the Reactivity of HNCO, Including a Specific Reaction Pathway for NOx Reduction Involving NO + NO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), pp.4064 - 4067. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.6b00785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Picture: Study of Lanthanum Manganate and Yttrium-Stabilized Zirconia-Supported Palladium Dual-Bed Catalyst System for the Total Oxidation of Methane: A Study by 18 O 2 / 16 O 2 Isotopic Exchange (ChemCatChem 11/2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.1858 - 1858. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Lanthanum Manganate and Yttrium-Stabilized Zirconia-Supported Palladium Dual-Bed Catalyst System for the Total Oxidation of Methane: A Study by O-18(2)/O-16(2) Isotopic Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.1921-1928. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201501398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Lanthanum Manganate and Yttrium-Stabilized Zirconia-Supported Palladium Dual-Bed Catalyst System for the Total Oxidation of Methane: A Study by 18 O 2 / 16 O 2 Isotopic Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.1860 - 1860. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of pre-treatment gas mixture upon the ammonia synthesis activity of Co-Re catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mcaulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.J. Hargreaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. A. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2015.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of preparation route upon the ambient pressure ammonia synthesis activity of Ni2Mo3N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.J. Hargreaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Hecto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 504, pp. 44-50 </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a µ-Scale Synthetic Gas Bench for Direct Comparison of Urea-SCR and NH3-SCR Reactions over an Oxide Based Powdered Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1535-1553. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal5031535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition dependent performance of alumina-based oxide supported WO3 catalysts for the NH3-SCR reaction and the NSR plus SCR coupled process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 257, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2015.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and Desorption of a Model Hydrocarbon Mixture Over HY Zeolite Under Dry and Wet Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Azambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Finqueneisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Comparot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (1), pp.315-331. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp509046n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the powder to the honeycomb. A comparative study of the NSRefficiency and selectivity over Pt–CeZr based active phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cartoixa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.125-132. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2014.03.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of reducing agent (C3H6, CO, H-2) on the NOx conversion and selectivity during representative lean/rich cycles over monometallic platinum-based NSR catalysts. Influence of the support formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (SI), pp.12-23. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of unburnt hydrocarbons under &amp;quot;cold-start&amp;quot; conditions from adsorption/desorption to conversion: On the screening of zeolitic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Westemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Azambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Finqueneisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 158, pp.48-59. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable Enhancement of O2 Activation on Yttrium-Stabilized Zirconia Surface in a Dual Catalyst Bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201403921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskites as Substitutes of Noble Metals for Heterogeneous Catalysis: Dream or Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Batiot-Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (20), pp.10292-10368. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr500032a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquid-Mediated α-Fe2O3 Shape-Controlled Nanocrystal-Supported Noble Metals: Highly Active Materials for CO Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (7), pp.1978-1988. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201200840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-Dependent Performance of CexZr1-xO2 Mixed-Oxide-Supported WO3 Catalysts for the NOx Storage Reduction-Selective Catalytic Reduction Coupled Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (6), pp.1120-1132. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs3008329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the NOx Selective Catalytic Reduction with Ethanol and Its By-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (1-8), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-013-9935-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared investigation on surface properties of alumina obtained using recent templating routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad El-Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 158, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of C3H6, CO and H-2 on efficiency and selectivity of NOx storage reduction (NSR) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189 (1), pp.70-76. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2012.03.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-surface-area zinc aluminate supported silver catalysts for low-temperature SCR of NO with ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 126, pp.275-289. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the production and use of ammonia in NSR + SCR coupled system for NOx reduction from lean exhaust gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197 (1), pp.144-154. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2012.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste-free scale up synthesis of nanocrystalline hexaaluminate: properties in oxygen transfer and oxidation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (22), pp.7733-7743. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce25737h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the alumina surface properties on the ammonia production during the NOx SCR with ethanol over Ag/Al2O3 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (1), pp.474-479. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2010.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx removal efficiency and ammonia selectivity during the NOx storage-reduction process over Pt/BaO(Fe, Mn, Ce)/Al2O3 model catalysts. Part I: Influence of Fe and Mn addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (3-4), pp.353 - 361. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.12.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the ammonia selectivity on Pt/BaO/Al2O3 model catalyst during the NOx storage and reduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (1), pp.424-428. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2010.10.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx removal efficiency and ammonia selectivity during the NOx storage-reduction process over Pt/BaO(Fe, Mn, Ce)/Al2O3 model catalysts. Part II: Influence of Ce and Mn-Ce addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (3-4), pp.362-371. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.12.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties and thermal stability of SiO2-crystalline TiO2 nano-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Batonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (41), pp.9205. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0jm01184c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of bimetallic Rh-Ni/Y2O3-Al2O3 for hydrogen production by raw bioethanol steam reforming: influence of the addition of nickel on the catalyst performances and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (1-2), pp.72-81. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of high surface area TiO2/SiO2 mesostructured nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (6), pp.1002-1012. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Production from raw bioethanol steam reforming: optimization of catalyst composition with improved stability against various impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (10), pp.5015-5020. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mn and Fe Addition on the NO x Storage–Reduction Properties and SO2 Poisoning of a Pt/Ba/Al2O3 Model Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (13-20), pp.1771 - 1775. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-009-9345-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx storage and reduction properties of Pt/CexZr1−xO2 mixed oxides: Sulfur resistance and regeneration, and ammonia formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93 (1-2), pp.12-21. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2009.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx storage properties of Pt/Ba/Al model catalysts prepared by different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. C Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 84 (3-4), pp.514-523. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2008.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Active and Selective Rh−REO x −Al 2 O 3 Catalysts for Ethanol Steam Reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (36), pp.14145-14153. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp801954s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCC gasoline sulfur reduction additives: Mechanism and active sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 249, pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanum oxides for the selective synthesis of phytosterol esters: Correlation between catalytic and acid-base properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beauchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Gabelica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 251, pp.113-122. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTIR study of unsupported molybdenum sulfide -- in situ synthesis and surface properties characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Tsyganenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Maugé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 268 (1-2), pp.189-197. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2004.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR Study of the Adsorption and Isotopic Scrambling of Thiophene on CaO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Tsyganenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maugé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (33), pp.8578 - 8587. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp034344y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2-SCR over 0.3%Pt/5%SiO2-Al2O3 catalyst: investigations in the reaction pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Isola delle Femmine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations in the H2-SCR pathways over a Pt/SiO2-Al2O3 catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des NOX par H2 pour la dépollution des gaz d'échappement de moteurs à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What potential does (Ru-)Mo2CTx MXene have for the thermal synthesis of ammonia? From Haber-Bosch (HB) to chemical looping processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Célérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMXene congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru/RScSi intermetallics for NH3 synthesis in mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French International Symposium on Cross Fertilization between Academia and Industry: Towards Safer and Efficient Catalytic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indo-French Centre for the Promotion of Advanced Research (IFCPAR/CEFIPRA); Department of Chemistry, BITS Pilani, Hyderabad Campus, Oct 2024, Pilani, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electride intermetallics RScSi (R= rare-earth): Insertion of light elements and ammonia catalytic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Core-to-Core Conference on Mixed Anion Research for Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto University, Mar 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeScSi-type intermetallics: Modulation of magnetic properties through light elements insertion and catalysis of ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Solid State Chemistry - ECSSC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pardubice; University of Chemistry and Technology Prague, Jul 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru/RScSi electride catalyst for ammoniac synthesis at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd symposium on ammonia energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of high surface CaTi1-xFexO3-δ (0&amp;lt;x&amp;lt;0.4) perovskites for methane abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ruthenium supported electride catalyst (Ru/RScSi) for ammonia synthesis at low pressures. Mechanistic insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9h Tokyo conference on advanced catalytic science and technology (TOCAT9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermetallic electrides with exotic electronic properties as catalysts for the synthesis of ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCTE2022 - 23rd International Conference on Solid Compounds of Transition Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru/RScSi intermetallic materials for eco-efficient synthesis of ammonia at low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2022 (FCCat 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GECAT (Groupe d'Etude en Catalyse); DivCat (Divisions Catalyse), May 2022, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse éco-efficiente de l’ammoniac sur matériaux intermétalliques de type Ru/RScSi pour le stockage de l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières de la Fédération de recherche Hydrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération FRH2, May 2021, Poitiers ( visio ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de catalyseurs pérovskites pour l'oxydation totale du méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux catalyseurs pour la synthèse de l'ammoniac: du procédé Haber-Bosch à très large échelle vers de plus petites unités localisées de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ammoniac : vecteur énergétique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Énergie du CNRS; Mission pour les Initiatives Transverses et Interdisciplinaires, Mar 2021, Poitiers (visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la terre rare R dans des matériaux intermétalliques de type RScSi dopés au Ru pour la synthèse éco-efficiente de l’ammoniac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Division Catalyse de la Société Chimique de France, May 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la présence du praséodyme dans une matrice cérine-zircone sur la réaction de standard SCR : étude de l'interaction Pr/Nb et Pr/W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de catalyse (SFC), Jun 2021, Visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of isotopic exchange to the elucidation of reaction mechanisms in heterogeneously catalyzed ammonia synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Alsobhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zienalipour-Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R.A Catlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOTOPCAT2019 International Symposium on Isotopic Studies in Catalysis and Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-functional synergy of (EtOH+NH3) reducing agents for NOx removal in lean media: Effect of catalytic dual-bed configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis FCCAT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea vs NH3 in NOx selective catalytic reduction at laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(EtOH+NH3) synergism in lean-NOx reduction over Ag/Al2O3 catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8h Tokyo conference on advanced catalytic science and technology (TOCAT8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'empoisonnement par le sodium de catalyseurs Cu/FER pour la réduction catalytique sélective des NOx par NH3 (SCR-NH3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Pierre-d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'activité deNOx à basse température : Réduction Catalytique Sélective de NO par l'éthanol (EtOH-SCR), assistée par NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Pierre-d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable enhancement of the deNOx efficiency at low temperature: collaborative effect of ethanol and NH3 for the NO Selective Catalytic Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx Selective Catalytic Reduction by NH3 or urea: comparison over an acidic oxide powdered catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Bilateral Indo-French Symposium "Catalysis for Sustainable and Environmental Chemistry"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition dependant performance of alumina-based oxide supported WO3 catalysts for the NH3-SCR reaction and the NSR+SCR coupled process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International symposium on air &amp; water pollution abatement catalysis (AWPAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One pot synthesis of supported perovskytes to induce energy effects in catalytic VOCs combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Asheville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition dependant performance of alumina-based oxide supported WO3 catalyst for the NH3-SCR reaction and NSR+SCR coupled process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Air &amp; Warer Pollution Abatement Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea-SCR activity of powdered catalyst at laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Environmental Catalysis (ICEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Asheville (NC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the selective catalytic reduction of NOx by NH 3 over an oxide-based catalyst for a Diesel application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis for polluting emissions after-treatment and production of renewable energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Wierza, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hydrotalcite materials for NOx storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Chmielarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Norsic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis for polluting emissions after-treatment and production of renewable energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Wierza, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the powder to the honeycomb. A comparative study of the NSR efficiency and selectivity over Pt-Ce/Zr based active phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoixa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europacat 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et sélectivité en Stockage-Réduction des NOx (NSR) : comparaison poudre-monolithe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d’Étude en CATalyse 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France, May 2013, Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O production during the NSR process under realistic condition: role of catalytic formulation and reducers (C3H6, CO, H2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis for polluting emissions after-treatment and production of renewable energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kazimierz Dolny, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O Production during the NSR process under realistic condition: role of catalytic formulation and reducers (C3H6, CO, H2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Annual Meeting “Catalysis for Polluting Emissions After-treatment and Production of Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kazimierz Dolny, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH3 -SCR reaction over WO3 supported ceria-zirconia mixed catalysts. Coupling with a Pt-Ba/Al model catalyst in the NSR process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Environmental Catalysis (ICEC 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New materials for NOx reduction by ammonia and coupling with a NOx-storage regenerative (NSR) catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Bilateral Indo-French Symposium ‘Catalysis for Sustainable and Environmental Chemistry’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emission and reactivity over mixed NSR-SCR catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis for polluting emissions after-treatment and production of renewable energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification des propriétés acides d'une alumine de synthèse par ajout de zinc : application en réduction des NOx par l'éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the alumina surface properties on the ammonia production during the NOx SCR with ethanol over Ag/Al2O3 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Tokyo conference on advanced catalytic science and technology (TOCAT6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the ammonia selectivity on Pt/BaO/Al2O3 model catalyst during the NOx storage and reduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International symposium on air pollution abatement catalysis (APAC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx removal from lean-burn engines: combination of NOx Storage Reduction (NSR) and Selective Catalytic Reduction (SCR) catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Catalysis for Sustaining Clean Air and Water (ECSAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du fer et du manganèse sur les propriétés de stockage/réduction d'un catalyseur modèle Pt/Ba/Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cerium-based compounds in depollution catalysis. Oxygen storage, NO reduction and NO storage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Catalysis for Sustaining Clean Air and Water (ECSAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx-trap properties of Pt/Ba/support catalysts; Impact of SCR catalysts addition for the NSR efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Cristina Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Catalysis for Sustaining Clean Air and Water (ECSAW).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni-Based Cermets and High Entropy Alloys for Efficient Ammonia Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Milas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt based catalyst for NOx treatment from hydrogen internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CatPrep 2024 : 4th Summer School on Catalysts Preparation : Fundamental Concepts and Industrial Requirements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vogüé, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic NOx treatment from hydrogen internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual catalytic bed system for O2 activation in CH4 abatement for emission control of Natural Gas Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the partial substitution of zirconium for praseodymium in WO3 or Nb2O5/ ceria-zirconia supported catalysts for deNOX chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sodium addition protocol on the deactivation of Cu/FER exchanged zeolites for SCR of NOx with NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de l'empoisonnement par le sodium et le phosphore de catalyseurs Cu/FER pour la réduction catalytique sélective des NO x par NH3 (SCR-NH3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tregunc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean NOx removal by a bifunctional (EtOH+NH3) mixture dedicated to (Ag/Al2O3+NH3-SCR) dual-bed catalytic system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuel impact on Diesel engine after-treatment: deactivation mechanisms and soot reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Matynia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH conference « Combustion Generated Nanoparticles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sodium loading on the deactivation of Cu/FER exchanged zeolites for SCR of NOx with NH3. Effect of copper loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct comparison of Urea-SCR and NH3-SCR activities over acidic oxide and exchanged zeolite prototype powdered catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Filtre SiC fonctionnalisé pour l’élimination simultanée des particules & NOx respectant les futures normes Euro 6 (2014).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PREDIT-GO1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the N2O emission during the NOx Storage-Reduction process: influence of reducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Catalysis (ICC 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the NOx selective catalytic reduction with ethanol and its by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of reducer on efficiency and selectivity of NOx Storage Reduction (NSR) process: Activity during the lean period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference Paul Sabatier on Catalysis, Catalytic Materials for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSR(Pt-Ba/Al )-SCR(WO3/Ce-Zr) combination for NOx reduction in excess oxygen. Influence of the Ce-Zr composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la nature du réducteur sur la sélectivité de la réduction des NOx dans le procédé de NSR (stockage-réduction des NOx)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT-GFZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Areches Beaufort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination des NOx. Système catalytique couplant le stockage des NOx et la réduction par l’ammoniac produit et stocké in-situ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mn and Fe addition on the NOx storage-reduction properties and SO2 poisoning of a Pt/Ba/Al2O3 model catalyst.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Mn, Fe and Ce additives on the NOx trap properties and sulfur sensitivity of Pt/Ba/Al model catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Catalysis (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage liquide : ammoniac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Kribeche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Firmin Cuevas; Patricia Derango. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stockage de l'hydrogène : un large éventail de solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.171-214, 2025, Encyclopédie Sciences Énergie. Production, conversion et stockage de l'hydrogène, 978-1-78948-223-2. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9223.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Storage: Ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Kribéche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia de Rango; Fermin Cuevas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogen Storage: A Wide Range of Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-202, 2025, Science. Energy - Production, Conversion and Storage of Hydrogen, 978-1-78945-223-5. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394401635.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSR Catalytic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Lietti and Lidia Castoldi Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOx trap catalysts and technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67 - 103, 2018, RSC, Catalytic series, 978-1-78262-931-3. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788013239-00067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal oxides for combustion and depollution processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques C. Védrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxides in Heterogeneous Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.287-353, 2018, Metal oxides series, 978-0-12-811631-9. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811631-9.00006-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSR–SCR Combined Systems: Production and Use of Ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Nova and E. Tronconi Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urea‐SCR technology for DeNOx after treatment of Diesel exhausts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.587-622, 2014, Fundamental and Applied Catalysis series, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4899-8071-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId402"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Can </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8497-7796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087240785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203970159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358186672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-1782-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of WO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Additives on H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;‐SCR Over Pt/SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ─Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Catalysts: An Operando DRIFTS Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (6), pp.e00019. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202600019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green thermocatalytic ammonia synthesis assisted by catalytic hydrogen transfer reactions from alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mijoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC03333K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-SCR over Low Loaded Platinum-Based Catalysts: Investigations in the Reaction Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (9), pp.838. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal15090838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MnOx catalysts supported on SBA-15 and MCM-41 silicas for a competitive VOCs mixture oxidation:&amp;lt;i&amp;gt; In&amp;lt;/i&amp;gt;&amp;lt;i&amp;gt;-situ&amp;lt;/i&amp;gt; DRIFTS investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreno-Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guilhaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 344, pp.123613. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’ammoniac en conditions modérées - Développement de nouveaux systèmes catalytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur. Bioprocédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Techniques de l'ingénieur, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-j6137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru/CeTX (T = Ti, Sc; X = Ge, Si) intermetallic catalysts for NH3 synthesis at low temperature (300 °C): insight into formulation and related mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (18), pp.e202400403. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202400403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic methane combustion at low temperatures over YSZ-supported metal oxides: Evidence for lattice oxygen participation via the use of C18O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 180, pp.106704. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2023.106704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164468v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hydride ion within Ru/LaScSi and Ru/CeTiGe catalysts for NH3 synthesis: A combination of DFT and experimental nitrogen isotopic exchange studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 179, pp.106689. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2023.106689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-Doped CaTiO3 and Pd/YSZ Dual Bed Catalytic System for CH4 Emission Control from Natural Gas Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-022-01777-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the rare earth (R) element in Ru-supported RScSi electride-like intermetallic catalysts for ammonia synthesis at low pressure: insight into NH3 formation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), e202201172 (12 p.). </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202201172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Surface-Area Synthesis of Iron-Doped CaTiO 3 at Low Temperatures: New Insights into Oxygen Activation, Iron States, and the Impact on Methane Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cavailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Martin Romo y Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Nodari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (39), pp.15432-15443. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Adsorption of NOx and Ozone on the Catalyst Surface of Ozone Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (7), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12070738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the praseodymium effect on the NH3-SCR reaction pathways over W or Nb supported ceria-zirconia based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.120563. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2021.120563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten-Based Catalysts for Environmental Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.703. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11060703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective catalytic reduction of NO at low temperature using a (ethanol+ammonia) mixture over a Ag/Al2O3 + WO3/Cex-ZryO2 dual-bed catalytic system: Reactivity insight of WO3/Cex-ZryO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 355, pp.375-384. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2019.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Na, P and (Na + P) poisoning on a model copper-ferrierite NH3-SCR catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 250, pp.355-368. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean NOx Removal by a Bifunctional (EtOH + NH3) Mixture Dedicated to (Ag/Al2O3 + NH3-SCR) Dual-Bed Catalytic System: Comparison Between WO3/CeZrO2 and Cu–FER as NH3-SCR Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (1-4), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-018-1104-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable enhancement of the selective catalytic reduction of NO at low temperature by collaborative effect of ethanol and NH 3 over silver supported catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 220, pp.19 - 30. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Sodium Impregnation Solvent on the Deactivation of Cu/FER-Exchanged Zeolites Dedicated to the SCR of NOx with NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal8010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium, Iridium, and Rhodium Supported Catalysts: Predictive H2 Chemisorption by Statistical Cuboctahedron Clusters Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Drault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nano-based Catalysts for Renewable Energy, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-IR spectroscopy study of HNCO adsorption and hydrolysis over oxide-based samples dedicated to deNO x processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 552, pp.147 - 153. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuel Impact on Diesel Engine After-Treatment: Deactivation Mechanisms and Soot Reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission Control Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40825-017-0079-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium, Iridium, and Rhodium supported catalysts : Predictive H2 chemisorption by statistical cuboctahedron clusters model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Drault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Sodium and/or Phosphorus Addition on the Deactivation of Cu-FER Zeolites for SCR of NOx with NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (1-4), pp.72 - 78. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-018-1117-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the metal promoter on the performances of H-ZSM5 in ethylene aromatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 289 (46), pp.62 - 69. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the remarkable reactivity of HNCO/urea with NO 2 in the NO x SCR by urea process over an oxide-based catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (22), pp.5457 - 5465. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CY00995J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Oxygen Activation and Mobility in CaTi x Fe 1− x O 3− δ Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.2095 - 2098. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201700103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Methane Oxidation Reactions Over a Dual-Bed Catalyst System using 18 O Labelled DRIFTS coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.210 - 219. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201601165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum Supported Catalysts: Predictive CO and H 2 Chemisorption by a Statistical Cuboctahedron Cluster Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (46), pp.26374-26385. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of oxide supported LaMnO 3 perovskites to enhance yields in toluene combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Alves-Fortunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.29 - 37. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Comparison of Urea-SCR and NH3-SCR Activities Over Acidic Oxide and Exchanged Zeolite Prototype Powdered Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (10-12), pp.938 - 944. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-016-0572-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx SCR by urea by Urea: Evidence of the Reactivity of HNCO, Including a Specific Reaction Pathway for NOx Reduction Involving NO + NO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), pp.4064 - 4067. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.6b00785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Picture: Study of Lanthanum Manganate and Yttrium-Stabilized Zirconia-Supported Palladium Dual-Bed Catalyst System for the Total Oxidation of Methane: A Study by 18 O 2 / 16 O 2 Isotopic Exchange (ChemCatChem 11/2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.1858 - 1858. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Lanthanum Manganate and Yttrium-Stabilized Zirconia-Supported Palladium Dual-Bed Catalyst System for the Total Oxidation of Methane: A Study by O-18(2)/O-16(2) Isotopic Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.1921-1928. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201501398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Lanthanum Manganate and Yttrium-Stabilized Zirconia-Supported Palladium Dual-Bed Catalyst System for the Total Oxidation of Methane: A Study by 18 O 2 / 16 O 2 Isotopic Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.1860 - 1860. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of pre-treatment gas mixture upon the ammonia synthesis activity of Co-Re catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mcaulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.J. Hargreaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. A. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2015.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition dependent performance of alumina-based oxide supported WO3 catalysts for the NH3-SCR reaction and the NSR plus SCR coupled process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 257, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2015.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of preparation route upon the ambient pressure ammonia synthesis activity of Ni2Mo3N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.J. Hargreaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Hecto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 504, pp. 44-50 </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a µ-Scale Synthetic Gas Bench for Direct Comparison of Urea-SCR and NH3-SCR Reactions over an Oxide Based Powdered Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1535-1553. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal5031535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and Desorption of a Model Hydrocarbon Mixture Over HY Zeolite Under Dry and Wet Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Azambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Finqueneisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Comparot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (1), pp.315-331. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp509046n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the powder to the honeycomb. A comparative study of the NSRefficiency and selectivity over Pt–CeZr based active phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cartoixa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.125-132. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2014.03.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of unburnt hydrocarbons under &amp;quot;cold-start&amp;quot; conditions from adsorption/desorption to conversion: On the screening of zeolitic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Westemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Azambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Finqueneisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 158, pp.48-59. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of reducing agent (C3H6, CO, H-2) on the NOx conversion and selectivity during representative lean/rich cycles over monometallic platinum-based NSR catalysts. Influence of the support formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (SI), pp.12-23. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable Enhancement of O2 Activation on Yttrium-Stabilized Zirconia Surface in a Dual Catalyst Bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201403921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskites as Substitutes of Noble Metals for Heterogeneous Catalysis: Dream or Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Batiot-Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (20), pp.10292-10368. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr500032a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquid-Mediated α-Fe2O3 Shape-Controlled Nanocrystal-Supported Noble Metals: Highly Active Materials for CO Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (7), pp.1978-1988. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201200840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the NOx Selective Catalytic Reduction with Ethanol and Its By-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (1-8), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-013-9935-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-Dependent Performance of CexZr1-xO2 Mixed-Oxide-Supported WO3 Catalysts for the NOx Storage Reduction-Selective Catalytic Reduction Coupled Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (6), pp.1120-1132. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs3008329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared investigation on surface properties of alumina obtained using recent templating routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad El-Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 158, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of C3H6, CO and H-2 on efficiency and selectivity of NOx storage reduction (NSR) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189 (1), pp.70-76. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2012.03.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-surface-area zinc aluminate supported silver catalysts for low-temperature SCR of NO with ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 126, pp.275-289. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste-free scale up synthesis of nanocrystalline hexaaluminate: properties in oxygen transfer and oxidation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (22), pp.7733-7743. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce25737h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the production and use of ammonia in NSR + SCR coupled system for NOx reduction from lean exhaust gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197 (1), pp.144-154. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2012.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx removal efficiency and ammonia selectivity during the NOx storage-reduction process over Pt/BaO(Fe, Mn, Ce)/Al2O3 model catalysts. Part I: Influence of Fe and Mn addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (3-4), pp.353 - 361. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.12.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the alumina surface properties on the ammonia production during the NOx SCR with ethanol over Ag/Al2O3 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (1), pp.474-479. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2010.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the ammonia selectivity on Pt/BaO/Al2O3 model catalyst during the NOx storage and reduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (1), pp.424-428. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2010.10.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx removal efficiency and ammonia selectivity during the NOx storage-reduction process over Pt/BaO(Fe, Mn, Ce)/Al2O3 model catalysts. Part II: Influence of Ce and Mn-Ce addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (3-4), pp.362-371. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.12.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of high surface area TiO2/SiO2 mesostructured nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (6), pp.1002-1012. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface properties and thermal stability of SiO2-crystalline TiO2 nano-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Batonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (41), pp.9205. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0jm01184c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of bimetallic Rh-Ni/Y2O3-Al2O3 for hydrogen production by raw bioethanol steam reforming: influence of the addition of nickel on the catalyst performances and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (1-2), pp.72-81. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Production from raw bioethanol steam reforming: optimization of catalyst composition with improved stability against various impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (10), pp.5015-5020. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mn and Fe Addition on the NO x Storage–Reduction Properties and SO2 Poisoning of a Pt/Ba/Al2O3 Model Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (13-20), pp.1771 - 1775. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-009-9345-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx storage and reduction properties of Pt/CexZr1−xO2 mixed oxides: Sulfur resistance and regeneration, and ammonia formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93 (1-2), pp.12-21. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2009.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx storage properties of Pt/Ba/Al model catalysts prepared by different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. C Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 84 (3-4), pp.514-523. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2008.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Active and Selective Rh−REO x −Al 2 O 3 Catalysts for Ethanol Steam Reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Le Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (36), pp.14145-14153. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp801954s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCC gasoline sulfur reduction additives: Mechanism and active sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 249, pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanum oxides for the selective synthesis of phytosterol esters: Correlation between catalytic and acid-base properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beauchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Gabelica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 251, pp.113-122. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTIR study of unsupported molybdenum sulfide -- in situ synthesis and surface properties characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Tsyganenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Maugé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 268 (1-2), pp.189-197. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2004.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR Study of the Adsorption and Isotopic Scrambling of Thiophene on CaO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Tsyganenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maugé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (33), pp.8578 - 8587. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp034344y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo-based MXene for electrocatalysis (Hydrogen Evolution Reaction) and thermal catalysis (ammonia synthesis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fogiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 15th International Conference “Nanomaterials: Applications &amp; Properties” (IEEE NAP-2025), at the Special Symposium “The MXene Frontier: Transformative Nanomaterials Shaping the Future.”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2-SCR over 0.3%Pt/5%SiO2-Al2O3 catalyst: investigations in the reaction pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Isola delle Femmine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations in the H2-SCR pathways over a Pt/SiO2-Al2O3 catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des NOX par H2 pour la dépollution des gaz d'échappement de moteurs à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What potential does (Ru-)Mo2CTx MXene have for the thermal synthesis of ammonia? From Haber-Bosch (HB) to chemical looping processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Célérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMXene congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru/RScSi intermetallics for NH3 synthesis in mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French International Symposium on Cross Fertilization between Academia and Industry: Towards Safer and Efficient Catalytic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indo-French Centre for the Promotion of Advanced Research (IFCPAR/CEFIPRA); Department of Chemistry, BITS Pilani, Hyderabad Campus, Oct 2024, Pilani, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electride intermetallics RScSi (R= rare-earth): Insertion of light elements and ammonia catalytic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Core-to-Core Conference on Mixed Anion Research for Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto University, Mar 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeScSi-type intermetallics: Modulation of magnetic properties through light elements insertion and catalysis of ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Solid State Chemistry - ECSSC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pardubice; University of Chemistry and Technology Prague, Jul 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru/RScSi electride catalyst for ammoniac synthesis at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd symposium on ammonia energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of high surface CaTi1-xFexO3-δ (0&amp;lt;x&amp;lt;0.4) perovskites for methane abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ruthenium supported electride catalyst (Ru/RScSi) for ammonia synthesis at low pressures. Mechanistic insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9h Tokyo conference on advanced catalytic science and technology (TOCAT9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru/RScSi intermetallic materials for eco-efficient synthesis of ammonia at low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2022 (FCCat 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GECAT (Groupe d'Etude en Catalyse); DivCat (Divisions Catalyse), May 2022, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermetallic electrides with exotic electronic properties as catalysts for the synthesis of ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villesuzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCTE2022 - 23rd International Conference on Solid Compounds of Transition Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse éco-efficiente de l’ammoniac sur matériaux intermétalliques de type Ru/RScSi pour le stockage de l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières de la Fédération de recherche Hydrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération FRH2, May 2021, Poitiers ( visio ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de catalyseurs pérovskites pour l'oxydation totale du méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux catalyseurs pour la synthèse de l'ammoniac: du procédé Haber-Bosch à très large échelle vers de plus petites unités localisées de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ammoniac : vecteur énergétique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Énergie du CNRS; Mission pour les Initiatives Transverses et Interdisciplinaires, Mar 2021, Poitiers (visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la terre rare R dans des matériaux intermétalliques de type RScSi dopés au Ru pour la synthèse éco-efficiente de l’ammoniac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alabd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tencé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Division Catalyse de la Société Chimique de France, May 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la présence du praséodyme dans une matrice cérine-zircone sur la réaction de standard SCR : étude de l'interaction Pr/Nb et Pr/W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de catalyse (SFC), Jun 2021, Visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of isotopic exchange to the elucidation of reaction mechanisms in heterogeneously catalyzed ammonia synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Alsobhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zienalipour-Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R.A Catlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOTOPCAT2019 International Symposium on Isotopic Studies in Catalysis and Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-functional synergy of (EtOH+NH3) reducing agents for NOx removal in lean media: Effect of catalytic dual-bed configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis FCCAT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea vs NH3 in NOx selective catalytic reduction at laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(EtOH+NH3) synergism in lean-NOx reduction over Ag/Al2O3 catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8h Tokyo conference on advanced catalytic science and technology (TOCAT8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'empoisonnement par le sodium de catalyseurs Cu/FER pour la réduction catalytique sélective des NOx par NH3 (SCR-NH3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Pierre-d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'activité deNOx à basse température : Réduction Catalytique Sélective de NO par l'éthanol (EtOH-SCR), assistée par NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Pierre-d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable enhancement of the deNOx efficiency at low temperature: collaborative effect of ethanol and NH3 for the NO Selective Catalytic Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx Selective Catalytic Reduction by NH3 or urea: comparison over an acidic oxide powdered catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Bilateral Indo-French Symposium "Catalysis for Sustainable and Environmental Chemistry"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition dependant performance of alumina-based oxide supported WO3 catalysts for the NH3-SCR reaction and the NSR+SCR coupled process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International symposium on air &amp; water pollution abatement catalysis (AWPAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One pot synthesis of supported perovskytes to induce energy effects in catalytic VOCs combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Asheville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition dependant performance of alumina-based oxide supported WO3 catalyst for the NH3-SCR reaction and NSR+SCR coupled process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Air &amp; Warer Pollution Abatement Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea-SCR activity of powdered catalyst at laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Environmental Catalysis (ICEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Asheville (NC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the selective catalytic reduction of NOx by NH 3 over an oxide-based catalyst for a Diesel application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis for polluting emissions after-treatment and production of renewable energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Wierza, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hydrotalcite materials for NOx storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Chmielarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Norsic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis for polluting emissions after-treatment and production of renewable energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Wierza, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the powder to the honeycomb. A comparative study of the NSR efficiency and selectivity over Pt-Ce/Zr based active phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoixa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europacat 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et sélectivité en Stockage-Réduction des NOx (NSR) : comparaison poudre-monolithe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d’Étude en CATalyse 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France, May 2013, Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O production during the NSR process under realistic condition: role of catalytic formulation and reducers (C3H6, CO, H2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis for polluting emissions after-treatment and production of renewable energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kazimierz Dolny, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH3 -SCR reaction over WO3 supported ceria-zirconia mixed catalysts. Coupling with a Pt-Ba/Al model catalyst in the NSR process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Environmental Catalysis (ICEC 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O Production during the NSR process under realistic condition: role of catalytic formulation and reducers (C3H6, CO, H2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Annual Meeting “Catalysis for Polluting Emissions After-treatment and Production of Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kazimierz Dolny, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New materials for NOx reduction by ammonia and coupling with a NOx-storage regenerative (NSR) catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Bilateral Indo-French Symposium ‘Catalysis for Sustainable and Environmental Chemistry’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emission and reactivity over mixed NSR-SCR catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis for polluting emissions after-treatment and production of renewable energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the alumina surface properties on the ammonia production during the NOx SCR with ethanol over Ag/Al2O3 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Tokyo conference on advanced catalytic science and technology (TOCAT6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification des propriétés acides d'une alumine de synthèse par ajout de zinc : application en réduction des NOx par l'éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the ammonia selectivity on Pt/BaO/Al2O3 model catalyst during the NOx storage and reduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International symposium on air pollution abatement catalysis (APAC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx removal from lean-burn engines: combination of NOx Storage Reduction (NSR) and Selective Catalytic Reduction (SCR) catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Catalysis for Sustaining Clean Air and Water (ECSAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du fer et du manganèse sur les propriétés de stockage/réduction d'un catalyseur modèle Pt/Ba/Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cerium-based compounds in depollution catalysis. Oxygen storage, NO reduction and NO storage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Catalysis for Sustaining Clean Air and Water (ECSAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx-trap properties of Pt/Ba/support catalysts; Impact of SCR catalysts addition for the NSR efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Cristina Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Catalysis for Sustaining Clean Air and Water (ECSAW).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni-Based Cermets and High Entropy Alloys for Efficient Ammonia Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Milas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Comminges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt based catalyst for NOx treatment from hydrogen internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CatPrep 2024 : 4th Summer School on Catalysts Preparation : Fundamental Concepts and Industrial Requirements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vogüé, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic NOx treatment from hydrogen internal combustion engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual catalytic bed system for O2 activation in CH4 abatement for emission control of Natural Gas Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Kaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the partial substitution of zirconium for praseodymium in WO3 or Nb2O5/ ceria-zirconia supported catalysts for deNOX chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean NOx removal by a bifunctional (EtOH+NH3) mixture dedicated to (Ag/Al2O3+NH3-SCR) dual-bed catalytic system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sodium addition protocol on the deactivation of Cu/FER exchanged zeolites for SCR of NOx with NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de l'empoisonnement par le sodium et le phosphore de catalyseurs Cu/FER pour la réduction catalytique sélective des NO x par NH3 (SCR-NH3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tregunc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuel impact on Diesel engine after-treatment: deactivation mechanisms and soot reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Matynia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH conference « Combustion Generated Nanoparticles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sodium loading on the deactivation of Cu/FER exchanged zeolites for SCR of NOx with NH3. Effect of copper loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Emil Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct comparison of Urea-SCR and NH3-SCR activities over acidic oxide and exchanged zeolite prototype powdered catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Seneque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Filtre SiC fonctionnalisé pour l’élimination simultanée des particules & NOx respectant les futures normes Euro 6 (2014).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PREDIT-GO1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the N2O emission during the NOx Storage-Reduction process: influence of reducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Catalysis (ICC 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the NOx selective catalytic reduction with ethanol and its by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Flura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of reducer on efficiency and selectivity of NOx Storage Reduction (NSR) process: Activity during the lean period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference Paul Sabatier on Catalysis, Catalytic Materials for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la nature du réducteur sur la sélectivité de la réduction des NOx dans le procédé de NSR (stockage-réduction des NOx)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Masdrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT-GFZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Areches Beaufort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSR(Pt-Ba/Al )-SCR(WO3/Ce-Zr) combination for NOx reduction in excess oxygen. Influence of the Ce-Zr composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination des NOx. Système catalytique couplant le stockage des NOx et la réduction par l’ammoniac produit et stocké in-situ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mn and Fe addition on the NOx storage-reduction properties and SO2 poisoning of a Pt/Ba/Al2O3 model catalyst.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis and Automotive Pollution Control (CAPOC 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Mn, Fe and Ce additives on the NOx trap properties and sulfur sensitivity of Pt/Ba/Al model catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Corbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Catalysis (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage liquide : ammoniac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Kribeche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Firmin Cuevas; Patricia Derango. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stockage de l'hydrogène : un large éventail de solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.171-214, 2025, Encyclopédie Sciences Énergie. Production, conversion et stockage de l'hydrogène, 978-1-78948-223-2. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9223.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Storage: Ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Kribéche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia de Rango; Fermin Cuevas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogen Storage: A Wide Range of Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-202, 2025, Science. Energy - Production, Conversion and Storage of Hydrogen, 978-1-78945-223-5. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394401635.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSR Catalytic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Lietti and Lidia Castoldi Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOx trap catalysts and technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67 - 103, 2018, RSC, Catalytic series, 978-1-78262-931-3. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788013239-00067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal oxides for combustion and depollution processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques C. Védrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxides in Heterogeneous Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.287-353, 2018, Metal oxides series, 978-0-12-811631-9. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811631-9.00006-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSR–SCR Combined Systems: Production and Use of Ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Nova and E. Tronconi Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urea‐SCR technology for DeNOx after treatment of Diesel exhausts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.587-622, 2014, Fundamental and Applied Catalysis series, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4899-8071-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId406"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C83272CD"/>
+    <w:nsid w:val="3505560A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-can" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8497-7796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087240785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203970159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358186672" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1782-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Attia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202600019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mijoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC03333K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090838" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno-Roman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Cobos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123613" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j6137" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Crois&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alabd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villesuzanne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400403" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164468v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pointecouteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106704" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106689" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delporte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Kaper" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-022-01777-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201172" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Clacens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veyre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12070738" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavailles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Martin Romo y Morales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nodari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01966" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120563" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11060703" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.08.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tarot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Emil Iojoiu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lauga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.03.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delporte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iojoiu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1104-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tarot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.08.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Iojoiu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8010003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110665v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.12.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108563v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abboud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnety" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40825-017-0079-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Tarot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E Iojoiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1117-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seneque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY00995J" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissandre Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700103" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201601165" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giroir-Fendler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Alves-Fortunato" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio D&#237;az" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.06.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQL9KPF6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685566v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seneque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-016-0572-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00785" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702230v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600609" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3Z7829B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giroir-Fendler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201501398" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KJ208DB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880050v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600598" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mcaulay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.J. Hargreaves" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mcfarlane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Price" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Spencer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2015.04.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cooke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Hecto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Seneque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5031535" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Berland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.03.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327364v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azambre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Westermann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finqueneisel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509046n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100349v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Masdrag" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Courtois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Can" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cartoixa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.03.077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963598v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masdrag" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.06.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199466v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westemann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Azambre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Finqueneisel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.04.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ8FT2JM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060344v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403921" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCBH4X1Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195767v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500032a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840869v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerome" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200840" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0P6QB0D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840597v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs3008329" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840145v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flura" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-9935-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A255B579EC1E6D62EAD64767B0CF305C69981C0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad El-Nadjar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trela" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rouleau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Mino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SCZLRS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727388v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Masdrag" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Royer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rohart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.053" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738965v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Flura" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.07.006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749913v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.07.032" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764142v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laassiri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce25737h" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739548v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Blanchard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.036" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108483v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Phuc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.12.040" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W7S81ZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739000v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739511v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.12.043" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164453v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01184c" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZCB4F2FJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109858v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.03.025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB5K9F4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164450v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.10.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DWQP52J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109875v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.09.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108367v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C Corbos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-009-9345-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HVJ6T9M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108338v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Corbos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2009.09.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107088v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. C Corbos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.05.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109909v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801954s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-71PRBJD8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295817v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauge" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300246v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauchaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gabelica" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.07.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRNWFN2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164437v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Tsyganenko" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2004.03.038" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164425v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034344y" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538844v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538831v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538856v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538797v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538819v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592953v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593082v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593197v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594498v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593168v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563142v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593254v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593231v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545501v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593239v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593215v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545506v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521862v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alsobhi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Hector" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zienalipour-Yazdi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R.A Catlow" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Mcfarlane" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594581v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594548v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594606v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545486v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545492v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594629v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594650v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594700v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058195v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Diaz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544946v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berland" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594721v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594824v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gillot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594799v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Chmielarz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norsic" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594874v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoixa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545445v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594907v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544916v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594923v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594891v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594935v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893521v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Flura" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594979v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594948v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Le Phuc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595011v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545412v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595023v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595027v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Cristina Corbos" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538932v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538887v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595647v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Petit" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595662v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595680v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595709v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545744v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595701v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595928v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Abboud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legros" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matynia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595905v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595934v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545723v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596030v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596007v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596056v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596068v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545709v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545691v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599274v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599285v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544897v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Croise" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kribeche" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9223.ch4" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456142v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Krib&#233;che" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394401635" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394401635.ch4" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110610v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013239-00067" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110594v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811631-9.00006-5" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109298v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-8071-7_19" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-can" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8497-7796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087240785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203970159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358186672" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1782-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Attia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202600019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mijoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC03333K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090838" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno-Roman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Cobos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123613" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j6137" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Crois&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alabd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villesuzanne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400403" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164468v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pointecouteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106704" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106689" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delporte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Kaper" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-022-01777-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201172" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavailles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Martin Romo y Morales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nodari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01966" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763307v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Clacens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veyre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12070738" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120563" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11060703" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.08.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tarot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Emil Iojoiu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lauga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.03.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delporte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iojoiu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1104-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tarot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.08.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Iojoiu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8010003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110665v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.12.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108563v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abboud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnety" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40825-017-0079-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Tarot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E Iojoiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1117-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885016v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seneque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY00995J" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissandre Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700103" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201601165" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giroir-Fendler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Alves-Fortunato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio D&#237;az" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.06.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQL9KPF6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685566v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seneque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-016-0572-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00785" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702230v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600609" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3Z7829B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giroir-Fendler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201501398" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KJ208DB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880050v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600598" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mcaulay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.J. Hargreaves" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mcfarlane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Price" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Spencer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2015.04.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330404v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Berland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Seneque" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.03.024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cooke" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Hecto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5031535" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327364v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azambre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Westermann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finqueneisel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509046n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100349v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Masdrag" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Courtois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Can" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cartoixa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.03.077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199466v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westemann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Azambre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Finqueneisel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.04.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ8FT2JM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963598v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masdrag" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.06.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060344v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403921" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCBH4X1Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195767v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500032a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840869v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerome" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200840" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0P6QB0D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840145v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flura" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-9935-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A255B579EC1E6D62EAD64767B0CF305C69981C0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840597v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs3008329" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad El-Nadjar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trela" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rouleau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Mino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SCZLRS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727388v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Masdrag" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Royer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rohart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.053" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738965v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Flura" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.07.006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764142v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laassiri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce25737h" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.07.032" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108483v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Phuc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.12.040" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W7S81ZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739548v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Blanchard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.036" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739000v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739511v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.12.043" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164450v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.10.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DWQP52J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164453v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01184c" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZCB4F2FJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.03.025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB5K9F4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109875v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.09.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108367v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C Corbos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-009-9345-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HVJ6T9M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108338v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Corbos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2009.09.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107088v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. C Corbos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.05.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109909v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801954s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-71PRBJD8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295817v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauge" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300246v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauchaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gabelica" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.07.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRNWFN2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164437v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Tsyganenko" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2004.03.038" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164425v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034344y" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597543v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fogiel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisset" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538844v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538831v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538856v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538797v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538819v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592953v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593082v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593197v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594498v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593168v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593254v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563142v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593231v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545501v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593239v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593215v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545506v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521862v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alsobhi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Hector" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zienalipour-Yazdi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R.A Catlow" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Mcfarlane" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594581v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594548v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594606v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545486v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545492v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594629v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594650v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594700v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058195v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Diaz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544946v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berland" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594721v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594824v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gillot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594799v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Chmielarz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norsic" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594874v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoixa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545445v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594907v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594923v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544916v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594891v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594935v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594979v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Flura" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893521v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594948v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Le Phuc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595011v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545412v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595023v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595027v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Cristina Corbos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538932v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538887v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595647v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Petit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595662v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595680v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595701v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595709v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545744v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595928v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Abboud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legros" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matynia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595905v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595934v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545723v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596030v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596007v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596056v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545709v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596068v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545691v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599274v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599285v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544897v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Croise" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kribeche" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9223.ch4" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456142v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Krib&#233;che" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394401635" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394401635.ch4" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110610v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013239-00067" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110594v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811631-9.00006-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109298v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-8071-7_19" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>