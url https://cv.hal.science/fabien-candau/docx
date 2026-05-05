--- v0 (2026-03-19)
+++ v1 (2026-05-05)
@@ -976,273 +976,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of the Euro on Aeronautic Trade: A French Regional Analysis</w:t>
+                <w:t xml:space="preserve">International Trade in Outermost Europe : a Comparative Analysis of Mayotte Island and of the French Overseas Departments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41, pp.345-355</w:t>
+              <w:t xml:space="preserve">The European Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.123-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844378v1</w:t>
+                <w:t xml:space="preserve">hal-01844380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractivité durable, une note issue d'enquêtes pour la construction d’un tableau de bord régional</w:t>
+                <w:t xml:space="preserve">The Effect of the Euro on Aeronautic Trade: A French Regional Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Musson</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (1/3), pp.41-46</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.345-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844379v1</w:t>
+                <w:t xml:space="preserve">hal-01844378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Trade in Outermost Europe : a Comparative Analysis of Mayotte Island and of the French Overseas Departments</w:t>
+                <w:t xml:space="preserve">Attractivité durable, une note issue d'enquêtes pour la construction d’un tableau de bord régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Rey</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Journal of Comparative Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (1), pp.123-146</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (1/3), pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844380v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade, FDI and Migration</w:t>
               </w:r>
@@ -1888,174 +1888,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban costs, Trade Costs and Tax Competition</w:t>
+                <w:t xml:space="preserve">Good Governance, Trade and Agglomeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Papers in Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (4), pp.483-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1435-5957.2008.00169.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844386v1</w:t>
+                <w:t xml:space="preserve">hal-01844388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good Governance, Trade and Agglomeration</w:t>
+                <w:t xml:space="preserve">Urban costs, Trade Costs and Tax Competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Regional Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 118, pp.625-661</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1435-5957.2008.00169.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01844388v1</w:t>
+                <w:t xml:space="preserve">hal-01844386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3396,51 +3396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04117984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchapo Gbandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-023-00776-4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03671521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Regnacq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schlick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2022.105963" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137419000328" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139357v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guepie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1566691" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Cacheux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.284.0575" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dienesch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2017.05.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deisting" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12446" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0046" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-015-0662-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Musson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02463456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168737.2012.676058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejdr.2012.17" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41615480" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleurbaey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02514085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6419.2008.00553.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5957.2008.00169.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04704396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Belloy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257448v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guepie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kouakou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265017v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gbandi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02625930v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Kouakou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03550799v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04117984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchapo Gbandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-023-00776-4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03671521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Regnacq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schlick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2022.105963" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02416125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137419000328" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139357v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guepie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1566691" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Cacheux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.284.0575" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dienesch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2017.05.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deisting" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12446" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0046" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-015-0662-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Musson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02463456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168737.2012.676058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejdr.2012.17" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41615480" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleurbaey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02514085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6419.2008.00553.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5957.2008.00169.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01844386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04704396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Belloy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257448v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guepie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kouakou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265017v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gbandi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02625930v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Kouakou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03550799v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>