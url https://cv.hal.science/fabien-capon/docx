--- v0 (2026-03-09)
+++ v1 (2026-05-13)
@@ -147,287 +147,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared optical properties of LaCoO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films for thermal regulation in solar collectors</w:t>
+                <w:t xml:space="preserve">Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; barrier layer for the synthesis of high-quality thermochromic SmNiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films annealed in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Azise Bande</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Portha</w:t>
+                <w:t xml:space="preserve">Jérémie Drévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292, pp.113815. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1043, pp.184146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.184146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148480v1</w:t>
+                <w:t xml:space="preserve">hal-05430757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; barrier layer for the synthesis of high-quality thermochromic SmNiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films annealed in air</w:t>
+                <w:t xml:space="preserve">Infrared optical properties of LaCoO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films for thermal regulation in solar collectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Tostivint</w:t>
+                <w:t xml:space="preserve">Abdoul Azise Bande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Drévillon</w:t>
+                <w:t xml:space="preserve">Nicolas Portha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1043, pp.184146. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292, pp.113815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.184146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430757v1</w:t>
+                <w:t xml:space="preserve">hal-05148480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the perovskite nickelate SmNiO3 nucleation from amorphous thin films: a Volmer's thermodynamical approach</w:t>
               </w:r>
@@ -452,64 +452,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Calvo-Mola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 282, pp.120509. </w:t>
@@ -573,51 +573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Easwarakhanthan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -694,51 +694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-kinetic approach to the crystallization mechanism of thermochromic SmNiO3 thin films: An in situ study in air-annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -809,481 +809,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochromic SmNiO3-δ thin films deposited by magnetron sputtering and crystallized by soft-annealing in air</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative study of the thermochromic performances of VO2 films obtained by air oxidation of V and VN precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Didelot</w:t>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Kharkhan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.C. García-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114795⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 248, pp.111947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936201v1</w:t>
+                <w:t xml:space="preserve">hal-03938218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochromic LaCoO3 selective layer for self-regulated thermal solar collectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Thermochromic SmNiO3-δ thin films deposited by magnetron sputtering and crystallized by soft-annealing in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Kharkhan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218 (11), pp.114795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111690⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03936215v1</w:t>
+                <w:t xml:space="preserve">hal-03936201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the thermochromic performances of VO2 films obtained by air oxidation of V and VN precursors</w:t>
+                <w:t xml:space="preserve">Thermochromic LaCoO3 selective layer for self-regulated thermal solar collectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pilloud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Capon</w:t>
+                <w:t xml:space="preserve">Daria Kharkhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Pierson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 248, pp.111947. </w:t>
+              <w:t xml:space="preserve">, 2022, 240, pp.111690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938218v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Kharkhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2023,315 +2023,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological study of iron and lanthanum magnetron co-sputtering using two reactive gases</w:t>
+                <w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 657, pp.631-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.04.039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936106v1</w:t>
+                <w:t xml:space="preserve">hal-01505601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t>
+                <w:t xml:space="preserve">Phenomenological study of iron and lanthanum magnetron co-sputtering using two reactive gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 657, pp.631-638. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 298 (39), pp.39-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505601v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Oxidation of NdNiO3-delta Thermochromic Thin Films Synthesized by a Two-Step Method in Soft Conditions</w:t>
               </w:r>
@@ -2477,51 +2477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lucio-Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouhtiyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2900,51 +2900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3455,51 +3455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3563,51 +3563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3921,51 +3921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148480v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Azise Bande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tausch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113815" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430757v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184146" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04121622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170799" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111947" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tranvouez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10070613" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Munnik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Haye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01433" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.04.039" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GPMDW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio-Porto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhtiyya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.07.056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJNHJ1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920865v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821884" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569420v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Andersson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/13/132003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Bardeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Simon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/7/007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O I Lebedev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banerjee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003087" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bardeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1493645" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03624133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430757v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tausch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184146" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Azise Bande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113815" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04121622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170799" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111947" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tranvouez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10070613" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Munnik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Haye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Pierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01433" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.04.039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GPMDW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio-Porto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhtiyya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.07.056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJNHJ1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920865v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821884" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569420v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Andersson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/13/132003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Bardeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Simon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/7/007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O I Lebedev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banerjee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003087" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bardeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1493645" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03624133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>