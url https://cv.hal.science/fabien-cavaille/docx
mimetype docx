--- v0 (2026-04-10)
+++ v1 (2026-05-03)
@@ -210,178 +210,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baroque par temps de crise. Entretien avec Patrick Foll et Sébastien Daucé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+                <w:t xml:space="preserve">Un baroque intranquille. Entretien avec Nina Laisné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Baroque au présent, 250, pp.28-31</w:t>
+              <w:t xml:space="preserve">, 2024, Baroque au présent, 250, pp.99-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716748v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04716765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baroque par temps de crise. Entretien avec Patrick Foll et Sébastien Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Baroque au présent, 250, pp.99-101</w:t>
+              <w:t xml:space="preserve">, 2024, Baroque au présent, 250, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716765v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romances incertains. Un parcours dans l'oeuvre de Nina Laisné</w:t>
               </w:r>
@@ -659,247 +659,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peut-on rejouer le théâtre des guerres de religion ? Retour sur une expérience de recherche par la pratique théâtrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Théâtre, guerres et religion. Europe, XVIe s., 286, pp.135-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Laurence Marie, &amp;lt;i&amp;gt;Inventer l'acteur. Émotions et spectacles dans l'Europe des Lumières&amp;lt;/i&amp;gt;, Paris, PUPS, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, L’œuvre et les institutions : approches internationales, 17, pp.157-164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/doublejeu.2783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/doublejeu.2783⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05524457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : L’Épreuve de la distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Myriam Juan</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Écrits de spectateurs : théâtre et cinéma, 16, pp.7-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1037,51 +1037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Écrits de spectateurs : théâtre et cinéma, 16, pp.7-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1115,51 +1115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La femme puissante. Entretien avec Emmanuelle Haïm, propos recueillis par Fabien Cavaillé et Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Haïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3760,51 +3760,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baroque au présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3989,51 +3989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4555,529 +4555,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Récits de spectateurs. Raconter le spectacle, modéliser l'expérience, XVIIe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 248 p., 2018, (Le Spectaculaire. Arts de la scène), 978-2-7535-5909-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le beau pasteur ou l'eumorphopémie pastorelle : première pastorale homosexuelle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lampsaque, 149 p., 2018, 2-911825-22-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Biet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Lampsaque, 149 p., 2018, 2-911825-22-5</w:t>
+                <w:t xml:space="preserve">hal-02141377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan (1607?) / Alexandre Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre d'études supérieures de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, [174 p.], 2018, (Traductions introuvables)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hardy et le théâtre de ville français au début du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 489 p., 2016, (Lire le XVIIe siècle, n° 41 ; Série : Théâtre, n° 6), 978-2-406-05836-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05838-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsacome ou L'Amitié des Scythes Tragi-comédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classique Garnier, 29, pp.417-529, 2015, (Bibliothèque du théâtre français), 978-2-8124-3458-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3458-7.p.0417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre complet. Tome II [Alexandre Hardy]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Civardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtès Noémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 29, 839 p., 2015, (Bibliothèque du théâtre français), 978-2-8124-3456-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3458-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...213 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Civardi</w:t>
-[...59 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02141369v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02293920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcée ou l'Infidélité Pastorale</w:t>
               </w:r>
@@ -5364,207 +5364,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction [La Mort d’Alexandre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Alexandre Hardy] Théâtre complet. Tome IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.167-194, 2019, 978-2-406-08682-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pièces liminaires. Établissement du texte et principes d’édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre complet. Tome IV / Alexandre Hardy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39, 2019, (Bibliothèque du théâtre français), 978-2-406-08680-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02293926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Cavaillé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandre Hardy, Théâtre complet, tome IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, Classiques Garnier, pp.9-26, 2019, (Bibliothèque du théâtre français), 978-2-406-08680-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08682-6.p.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08682-6.p.0009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02293925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [La Mort de Daire]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5580,221 +5662,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Alexandre Hardy] Théâtre complet. Tome IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.51-93, 2019, 978-2-406-08682-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'avez-vous dit avec &amp;quot;baroque&amp;quot; ? Extension d'une notion, usages d'une étiquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Candiard; Julia Gros de Gasquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes baroques d'aujourd'hui. La mise en scène baroque dans le paysage culturel contemporain (théâtre, opéra, danse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.37-46, 2019, (Théâtre et société), 978-2-7297-0957-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.32782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pul.32782⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05524475v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04446947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;Théâtre de Béziers&amp;quot; et le théâtre de ville au début du XVIIe siècle</w:t>
               </w:r>
@@ -5939,51 +5939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Introduction] Récits de spectateur. Narrations et modèles d’existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de spectateurs. Raconter le spectacle, modéliser l’expérience (XVIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6125,51 +6125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gros de Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de spectacteurs Raconter le spectacle, modéliser l'expérience (XVIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6207,51 +6207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Conclusion] Pour une histoire des spectateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de spectateurs : raconter le spectacle, modéliser l’expérience (XVIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.219-224, 2017, (Le Spectaculaire. Série Arts de la scène), 978-2-7535-5909-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6408,236 +6408,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alphée ou la Justice d’Amour. Pastorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre complet. Tome 1 [Alexandre Hardy]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Classiques Garnier, pp.779-898, 2013, (Bibliothèque du théâtre français), 978-2-8124-0988-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3935-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction [Alphée ou la Justice d'amour]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandre Hardy, Théâtre complet. Tome I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Classiques Garnier, pp.779-804, 2013, (Bibliothèque du théâtre français), 978-2-8124-3935-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3935-3.p.0779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Alphée ou la Justice d’Amour. Pastorale</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane ravie, tragi-comédie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre complet. Tome 1 [Alexandre Hardy]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11, Classiques Garnier, pp.779-898, 2013, (Bibliothèque du théâtre français), 978-2-8124-0988-2. </w:t>
-[...76 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 11, Classiques Garnier, pp.683-775, 2013, (Bibliothèque du théâtre français), (Bibliothèque du théâtre français). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3935-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776586v1</w:t>
@@ -6962,51 +6962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15DB02D7"/>
+    <w:nsid w:val="1DF5F3DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7193,51 +7193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716765v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12207-4.p.0291" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446799v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524457v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2783" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Juan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.100.0039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ha&#239;m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat-Molozay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.087.0317" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3270-5.p.0073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arzan.2012.983" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knq124" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-72H8QTBZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.073.0391" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surgers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776592v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mounier-Vehier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouteille-Meister" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candiard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08682-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399053v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hillman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04937153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sceneeuropeenne.univ-tours.fr/traductions/coriolan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05838-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blondet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Civardi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Court&#232;s No&#233;mie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3458-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3458-7.p.0417" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3458-7.p.0655" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776591v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.loche.2022.01.0007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/theatre-complet-tome-iv-etablissement-du-texte-et-principes-d-edition-1.html?displaymode=full" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293925v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08682-6.p.0009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.32782" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1514987668_doc.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08139-5.p.0091" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091132v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141382v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546454v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3935-3.p.0779" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776583v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3935-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3935-3.p.0817" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776577v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716748v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12207-4.p.0291" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446799v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524457v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2783" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Juan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.100.0039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ha&#239;m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat-Molozay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.087.0317" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3270-5.p.0073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arzan.2012.983" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knq124" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-72H8QTBZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.073.0391" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surgers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776592v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mounier-Vehier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouteille-Meister" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candiard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08682-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399053v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hillman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04937153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141377v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sceneeuropeenne.univ-tours.fr/traductions/coriolan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05838-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3458-7.p.0417" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blondet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Civardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Court&#232;s No&#233;mie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3458-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3458-7.p.0655" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776591v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.loche.2022.01.0007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293926v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/theatre-complet-tome-iv-etablissement-du-texte-et-principes-d-edition-1.html?displaymode=full" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08682-6.p.0009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.32782" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1514987668_doc.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08139-5.p.0091" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091132v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141382v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3935-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3935-3.p.0779" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3935-3.p.0817" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776577v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>