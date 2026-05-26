--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -659,50 +659,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Laurence Marie, &amp;lt;i&amp;gt;Inventer l'acteur. Émotions et spectacles dans l'Europe des Lumières&amp;lt;/i&amp;gt;, Paris, PUPS, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’œuvre et les institutions : approches internationales, 17, pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/doublejeu.2783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peut-on rejouer le théâtre des guerres de religion ? Retour sur une expérience de recherche par la pratique théâtrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -711,1518 +793,1436 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Théâtre, guerres et religion. Europe, XVIe s., 286, pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : L’Épreuve de la distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L’œuvre et les institutions : approches internationales, 17, pp.157-164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/doublejeu.2783⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Écrits de spectateurs : théâtre et cinéma, 16, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/doublejeu.2481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aventure d'une observation. Routes et déroutes d'une enquête ethnographique dans les Voyages de Jean Chardin (1686-1711)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L’aventure au XVIIe siècle : itinéraires d’une notion, 100, pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.100.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : l'épreuve de la distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Juan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Écrits de spectateurs : théâtre et cinéma, 16, pp.7-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/doublejeu.2481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme puissante. Entretien avec Emmanuelle Haïm, propos recueillis par Fabien Cavaillé et Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Haïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skén&amp;graphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Automne 2016 : Médée à l’opéra, 4, pp.65-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Grand siècle et pop art, trois mises en scène de la Médée de Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skén&amp;graphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Automne 2016 : Médée à l’opéra, 4, pp.57-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/skenegraphie.1286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire un cycle à l'aube du néo-aristolelisme. Les chastes et loyales amours de Théagène et Chariclée (Alexandre Hardy, 1623)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le cycle du théâtre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repaistre nos yeux de ces vains spectacles” : the pleasures of the spectator as the pleasures of eating in Pierre Nicole’s Traité de la comédie (1667)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yale French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Guilty Pleasures: Theater, Piety, and Immorality in Seventeenth-Century France, 130, pp.139-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences linguistiques des comédiens professionnels au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Louvat-Molozay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L’aventure au XVIIe siècle : itinéraires d’une notion, 100, pp.39-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.100.0039⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Français et langues de France dans le théâtre du XVIIe siècle, 2 (87), pp.317-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.087.0317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle parisien et influence florentine. L'illustration des livres de fête français du Ballet des Polonais (1573) à Mirame (1641)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le document iconographique dans son contexte : le hors-champ des images du spectacle, 3, pp.73-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3270-5.p.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruse, reconnaissance et merveille tragi-comiques. Cornélie (A. Hardy), Conte d'hiver (W. Shakespeare)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruse, reconnaissance, merveille tragicomique. Cornélie (A. Hardy), Conte d'hiver (W. Shakespeare)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La ruse en scène. Poétiques et politiques de la tromperie au théâtre (XVIe- XVIIIe siècles), 3, [11 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singularité de Pyrame ? Théophile face aux tragédies d'amour françaises (1600-1620)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pyrame &amp; Thisbé : la mort des amants, 1, pp.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois réflexions sur les ambiguïtés du personnage tragique. Aristote-Racine-Strehler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arzanà. Cahiers de littérature médiévale italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le Personnage tragique. Littérature, théâtre et opéra italiens, 14, pp.19-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arzan.2012.983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie architecturale et espace (du) public. Éléments pour une mythologie de l'amphithéâtre (XVI-XXIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Utopies de la scène, scènes de l’utopie, 3, [18 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.1337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chariclée pleurant le corps de Théagène. Image, mémoire et phantasma au début du XVIIe siècle (roman, peinture, théâtre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Écrits de spectateurs : théâtre et cinéma, 16, pp.7-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/doublejeu.2481⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Les images aussi ont une histoire, 8, pp.23-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/doublejeu.1010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...365 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Louvat-Molozay</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence et mélancolie dans le théâtre français du règne d'Henri IV : le suicide final comme discours sur les malheurs du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Français et langues de France dans le théâtre du XVIIe siècle, 2 (87), pp.317-332. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.087.0317⟩</w:t>
+              <w:t xml:space="preserve">, 2010, Le théâtre, la violence et les arts en Europe (XVIe-XVIIe s.), 73, pp.391-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.073.0391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...539 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Musique et gestes en France de Lully à la Révolution. Études sur la musique, le théâtre et la danse, Jacqueline Waeber (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64 (4), pp.487-488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/fs/knq124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05524459v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-00776573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3101,165 +3101,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Énigmes et lecture à clef dans Le Beau Pasteur de Jacques de Fonteny (1587)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Allégorie et vérité cachée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francine Wild, Mar 2011, Caen, France. pp.153-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pièces patriotiques sur la scène des théâtres de ville. Manières régionales, modes de production et fonctions culturelles du théâtre au début du XVIIe siècle (Paris, Rouen, Béziers)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journées d’études - Un théâtre au carrefour des langues et des cultures : le Théâtre de Béziers (1628-1657)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bénédicte Louvat-Molozay, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524447v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00776552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au théâtre, on n'immole pas.&amp;quot; Violence et théâtralité dans le &amp;quot;Titus Andronicus&amp;quot; de Daniel Mesguich (1989-1992)</w:t>
               </w:r>
@@ -3584,165 +3584,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spectacle public, munificence royale et politique de la joie : le cas du ballet de cour à la ville dans la première moitié du XVIIe siècle. (&amp;quot;Le Grand bal de la douairière de Billebahaut,1626&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectacles et pouvoirs dans l'Europe de l'Ancien Régime, XVIe - XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France. pp.29-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rhétorique des cadavres : pitié, piété et ironie dans trois tragédies d'Alexandre Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps sanglants, souffrants et macabres : XVIe - XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Oslo, Norvège. pp.303-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776592v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00776578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4202,239 +4202,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aristoclée ou le mariage infortuné. Tragédie par Alexandre Hardy, parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 56, pp.261-369, 2019, (Bibliothèque du théâtre français), 978-2-406-08680-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan, Alexandre Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hillman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires François-Rabelais, 177 p., 2019, (Scène Européenne, Traductions Introuvables), 978-2-86906-723-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02399053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théâtre complet. Tome IV [Alexandre Hardy]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 56, 881 p., 2019, (Bibliothèque du théâtre français), 978-2-406-08680-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08682-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293923v1</w:t>
-              </w:r>
-[...139 lines deleted...]
-                <w:t xml:space="preserve">halshs-02399053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phraarte ou le triomphe des vrais amants</w:t>
               </w:r>
@@ -5364,50 +5364,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du théâtre comme parlement. La voix unanime du public écoutée par les théoriciens du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julia Gros de Gasquet; Sarah Nancy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Voix du public en France aux XVIIe et XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.233-243, 2019, (Le Spectaculaire), 978-2-7535-7790-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction [La Mort d’Alexandre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5416,237 +5489,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Alexandre Hardy] Théâtre complet. Tome IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.167-194, 2019, 978-2-406-08682-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pièces liminaires. Établissement du texte et principes d’édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre complet. Tome IV / Alexandre Hardy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39, 2019, (Bibliothèque du théâtre français), 978-2-406-08680-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02293926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Cavaillé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandre Hardy, Théâtre complet, tome IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, Classiques Garnier, pp.9-26, 2019, (Bibliothèque du théâtre français), 978-2-406-08680-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08682-6.p.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08682-6.p.0009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02293925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [La Mort de Daire]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5662,285 +5735,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Alexandre Hardy] Théâtre complet. Tome IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.51-93, 2019, 978-2-406-08682-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'avez-vous dit avec &amp;quot;baroque&amp;quot; ? Extension d'une notion, usages d'une étiquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Candiard; Julia Gros de Gasquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes baroques d'aujourd'hui. La mise en scène baroque dans le paysage culturel contemporain (théâtre, opéra, danse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.37-46, 2019, (Théâtre et société), 978-2-7297-0957-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.32782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pul.32782⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05524475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;Théâtre de Béziers&amp;quot; et le théâtre de ville au début du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Louvat-Molozay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre de Béziers. Pièces historiées représentées au jour de l'Ascension (1628-1657). Tome 1 - 1628</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Classiques Garnier, pp.67-69, 2019, (Bibliothèque du XVIIe siècle), 978-2-406-08249-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524481v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04716655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Introduction] Récits de spectateur. Narrations et modèles d’existence</w:t>
               </w:r>
@@ -6408,261 +6408,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphée ou la Justice d’Amour. Pastorale</w:t>
+                <w:t xml:space="preserve">Ariane ravie, tragi-comédie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre complet. Tome 1 [Alexandre Hardy]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 11, Classiques Garnier, pp.683-775, 2013, (Bibliothèque du théâtre français), (Bibliothèque du théâtre français). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3935-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphée ou la Justice d’Amour. Pastorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre complet. Tome 1 [Alexandre Hardy]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 11, Classiques Garnier, pp.779-898, 2013, (Bibliothèque du théâtre français), 978-2-8124-0988-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3935-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [Alphée ou la Justice d'amour]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandre Hardy, Théâtre complet. Tome I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Classiques Garnier, pp.779-804, 2013, (Bibliothèque du théâtre français), 978-2-8124-3935-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3935-3.p.0779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3935-3.p.0779⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05546454v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-00776586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphée ou la Justice d'Amour [Édition critique]</w:t>
               </w:r>
@@ -6962,51 +6962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DF5F3DF"/>
+    <w:nsid w:val="0BE69110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7193,51 +7193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716748v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12207-4.p.0291" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446799v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524457v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2783" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Juan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.100.0039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ha&#239;m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat-Molozay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.087.0317" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3270-5.p.0073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arzan.2012.983" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knq124" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-72H8QTBZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.073.0391" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surgers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776592v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mounier-Vehier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouteille-Meister" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candiard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08682-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399053v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hillman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04937153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141377v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sceneeuropeenne.univ-tours.fr/traductions/coriolan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05838-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3458-7.p.0417" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blondet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Civardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Court&#232;s No&#233;mie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3458-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3458-7.p.0655" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776591v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.loche.2022.01.0007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293926v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/theatre-complet-tome-iv-etablissement-du-texte-et-principes-d-edition-1.html?displaymode=full" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08682-6.p.0009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.32782" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1514987668_doc.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08139-5.p.0091" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091132v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141382v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3935-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3935-3.p.0779" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3935-3.p.0817" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776577v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716748v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12207-4.p.0291" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446799v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524457v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2783" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Juan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.100.0039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ha&#239;m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat-Molozay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.087.0317" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3270-5.p.0073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arzan.2012.983" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.073.0391" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knq124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-72H8QTBZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surgers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mounier-Vehier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouteille-Meister" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candiard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hillman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08682-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04937153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141377v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sceneeuropeenne.univ-tours.fr/traductions/coriolan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05838-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3458-7.p.0417" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blondet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Civardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Court&#232;s No&#233;mie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3458-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3458-7.p.0655" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776591v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.loche.2022.01.0007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446947v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/theatre-complet-tome-iv-etablissement-du-texte-et-principes-d-edition-1.html?displaymode=full" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08682-6.p.0009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.32782" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524481v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1514987668_doc.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08139-5.p.0091" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091132v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141382v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3935-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776583v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546454v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3935-3.p.0779" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3935-3.p.0817" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776577v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>