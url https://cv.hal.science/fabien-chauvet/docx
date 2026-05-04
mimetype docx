--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -2290,261 +2290,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of gas in capillary filling of nanoslits</w:t>
+                <w:t xml:space="preserve">Threshold of Bénard-Marangoni instability in drying liquid films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+                <w:t xml:space="preserve">Sam Dehaeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Hamouni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joseph</w:t>
+                <w:t xml:space="preserve">Pierre Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sm25982f⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99 (3), pp.34001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/99/34001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920951v1</w:t>
+                <w:t xml:space="preserve">hal-01360014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold of Bénard-Marangoni instability in drying liquid films</w:t>
+                <w:t xml:space="preserve">Roles of gas in capillary filling of nanoslits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Hamouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Dehaeck</w:t>
+                <w:t xml:space="preserve">Marc Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Colinet</w:t>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 99 (3), pp.34001. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 8, pp. 10738-10749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/99/34001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2sm25982f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360014v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depinning of evaporating liquid films in square capillary tubes: Influence of corners’ roundedness</w:t>
               </w:r>
@@ -2556,51 +2556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (11), pp.112113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2673,51 +2673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 53 (9-10), pp.1808-1818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2777,64 +2777,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, vol. 103 (n° 12), pp. 124502-1-124502-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3265,51 +3265,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Imaging of Gradients in Microchannels by SERS using Electrodeposition-based Integration of a Nanostructured Ag Substrate</w:t>
+                <w:t xml:space="preserve">Sers in microchannels from the integration of a nanostructured silver layer by electrodeposition and study of the photothermal effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hallez</w:t>
@@ -3327,97 +3327,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR CNRS MicroNanoFluidique (GDRMNF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">25th International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Palm Springs, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936356v1</w:t>
+                <w:t xml:space="preserve">hal-03467837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sers in microchannels from the integration of a nanostructured silver layer by electrodeposition and study of the photothermal effect</w:t>
+                <w:t xml:space="preserve">Chemical Imaging of Gradients in Microchannels by SERS using Electrodeposition-based Integration of a Nanostructured Ag Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hallez</w:t>
@@ -3435,73 +3435,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Palm Springs, United States. pp.1-2</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR CNRS MicroNanoFluidique (GDRMNF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467837v1</w:t>
+                <w:t xml:space="preserve">hal-03936356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic model representing solid-liquid equilibria in the VOSO4-H2SO4-H2O system based on water activity and solubility measurements</w:t>
               </w:r>
@@ -4260,51 +4260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imbibition and evaporation in model nanofluidic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4381,77 +4381,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobubbles and gas dynamics during capillary filling of nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Hamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Gué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4870,140 +4870,234 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04400671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches locales et multiéchelles pour l'étude et l'optimisation de procédés électrochimiques : application à l'électrosynthèse (nanostructures et molécules d'intérêt) et au stockage de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Milieux fluides et réactifs. Université de Toulouse, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05569180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fractal_growth_DBM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:d5524a04acbdf3cb3a9c90cfa93328cde8f0c7a4;origin=https://hal.archives-ouvertes.fr/hal-05298238;visit=swh:1:snp:6d81c2db39a69b65ef9aa58b05d80ad4d27b95b4;anchor=swh:1:rel:64e4ce5b449250f8f95e3f04ee9141c1d19305d0;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5150,51 +5244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04523092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hopsort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tzedakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2024.107706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Ntambwe Kambuyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dustou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tzedakis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.149197" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02740-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanatou Toe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kerdja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2754-2734/ad119d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tzedakis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-023-01900-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemir Moura Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quaranta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El Hage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2021.01.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoube Charles Sano Moyeme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137909" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Kharbachi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac15bb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurice" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Iranzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-019-2211-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tzedakis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.08.023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134843v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varravaddheay Ong-Meang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Poinsot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martins-Froment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201600561" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.09.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khadim Mback&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Oury Diallo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Mar Diop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.09.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.10.052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.096" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey B. Hatzell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuro Iwama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ferris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Urita" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2014.03.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hamouni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25982f" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360014v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dehaeck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/99/34001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3503925" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360010v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.01.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.124502" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936356v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Torti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467837v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752738v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2019-01/18/1061" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776766v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903479v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917247v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810344v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022846v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Da Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roblin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Viel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Quingongo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04400671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPT062H" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d5524a04acbdf3cb3a9c90cfa93328cde8f0c7a4;origin=https://hal.archives-ouvertes.fr/hal-05298238;visit=swh:1:snp:6d81c2db39a69b65ef9aa58b05d80ad4d27b95b4;anchor=swh:1:rel:64e4ce5b449250f8f95e3f04ee9141c1d19305d0;path=/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04523092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hopsort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tzedakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2024.107706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Ntambwe Kambuyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dustou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tzedakis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.149197" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02740-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanatou Toe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kerdja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2754-2734/ad119d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tzedakis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-023-01900-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemir Moura Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quaranta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El Hage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2021.01.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoube Charles Sano Moyeme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137909" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Kharbachi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac15bb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurice" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Iranzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-019-2211-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tzedakis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.08.023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134843v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varravaddheay Ong-Meang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Poinsot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martins-Froment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201600561" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.09.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khadim Mback&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Oury Diallo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Mar Diop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.09.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.10.052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.096" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey B. Hatzell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuro Iwama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ferris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Urita" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2014.03.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360014v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dehaeck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colinet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/99/34001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hamouni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25982f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3503925" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360010v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.01.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.124502" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Torti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936356v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752738v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2019-01/18/1061" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776766v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903479v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917247v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810344v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022846v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Da Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roblin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Viel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Quingongo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04400671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPT062H" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05569180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d5524a04acbdf3cb3a9c90cfa93328cde8f0c7a4;origin=https://hal.archives-ouvertes.fr/hal-05298238;visit=swh:1:snp:6d81c2db39a69b65ef9aa58b05d80ad4d27b95b4;anchor=swh:1:rel:64e4ce5b449250f8f95e3f04ee9141c1d19305d0;path=/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>