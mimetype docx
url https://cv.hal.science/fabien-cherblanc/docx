--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -857,295 +857,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Homogenisation of advective-diffusive transport in poroelastic media&amp;quot; [Mech. Res. Commun. 37 (2010) 133-136]</w:t>
+                <w:t xml:space="preserve">The spalling decay of building bioclastic limestones of Provence (South East of France): From clay minerals swelling to hydric dilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.02.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2015.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512650v1</w:t>
+                <w:t xml:space="preserve">hal-01235442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spalling decay of building bioclastic limestones of Provence (South East of France): From clay minerals swelling to hydric dilation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Homogenisation of advective-diffusive transport in poroelastic media&amp;quot; [Mech. Res. Commun. 37 (2010) 133-136]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17, pp.53-60. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73, pp.145-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2015.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235442v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Water Content on the Mechanical Behaviour of Limestone: Role of the Clay Minerals Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1759,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (sup1), pp.38-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2006,51 +2006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (3), pp.643-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2195,529 +2195,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transfer in soil at low water content. Is the local equilibrium assumption still appropriate?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Ouedraogo</w:t>
+                <w:t xml:space="preserve">Evaporation of a volatile organic compound in a hygroscopic soil - influence of the airflow and its VOC vapour saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bétaboalé Naon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chammari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.04.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (1), pp.46-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.720401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809260v1</w:t>
+                <w:t xml:space="preserve">hal-00761739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transport in parchment and endosperm of coffee bean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.A. Garcia-Alvarado</w:t>
+                <w:t xml:space="preserve">Water transfer in soil at low water content. Is the local equilibrium assumption still appropriate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bétaboalé Naon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.08.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 492, pp.117-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754699v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-Water Characteristic Curve Modeling at Low Water Content: Empirical and Semi-Empirical Approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Ouedraogo</w:t>
+                <w:t xml:space="preserve">Water transport in parchment and endosperm of coffee bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ramirez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Salgado-Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.C. Rodriguez-Jimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naon Betaboalé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Zougmoré</w:t>
+                <w:t xml:space="preserve">M.A. Garcia-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.375-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.08.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948643v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of a volatile organic compound in a hygroscopic soil - influence of the airflow and its VOC vapour saturation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cousin</w:t>
+                <w:t xml:space="preserve">Soil-Water Characteristic Curve Modeling at Low Water Content: Empirical and Semi-Empirical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bawindsom Kébré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naon Betaboalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zougmoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Chammari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (7), pp.432-437</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761739v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the chemical potential of a liquid in porous media</w:t>
               </w:r>
@@ -3054,51 +3054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenisation of advective-diffusive transport in poroelastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3481,51 +3481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting the Drying Kinetics of a Soil Using a Macroscopic Thermodynamic Nonequilibrium of Water Between the Liquid and Vapor Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Naon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,51 +4361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betaboale Naon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4585,51 +4585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert d'eau en sol aride avec changement de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betaboale Naon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5581,51 +5581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of hydro-mechanical coupling in the damage process of limestones used in historical buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5689,51 +5689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5892,51 +5892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONUMENTUM: Digital 3D modeling and data management for the conservation of decorated stones buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6056,51 +6056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOMOS International Symposium "Heritage and Landscape as Human Values"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Florence, Italy</w:t>
@@ -6168,51 +6168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Valenciennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6285,51 +6285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6367,51 +6367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-mechanical coupling as a deterioration factor for limestone used in historical buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6622,51 +6622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6851,51 +6851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 International Symposium, Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6914,351 +6914,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-hydro-mechanical coupling in annulus fibrosus tissue</w:t>
+                <w:t xml:space="preserve">Couplage hydro-chemo-mécanique de l'annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">Journées d'Étude sur les Milieux Poreux (JEMP2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726741v1</w:t>
+                <w:t xml:space="preserve">hal-00754926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage hydro-chimio-mécanique de l’annulus fibrosus</w:t>
+                <w:t xml:space="preserve">Chemo-hydro-mechanical coupling in annulus fibrosus tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Journées d’Étude sur les Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668169v1</w:t>
+                <w:t xml:space="preserve">hal-00726741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage hydro-chemo-mécanique de l'annulus fibrosus</w:t>
+                <w:t xml:space="preserve">Couplage hydro-chimio-mécanique de l’annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Étude sur les Milieux Poreux (JEMP2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, France</w:t>
+              <w:t xml:space="preserve">Proceedings of Journées d’Étude sur les Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00754926v1</w:t>
+                <w:t xml:space="preserve">hal-04668169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance asymétrique des côtes : Étude expérimentale chez le cochon</w:t>
               </w:r>
@@ -7408,51 +7408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of GDR Mecanotransduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7516,51 +7516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2011: European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7732,51 +7732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Garcia-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rodriguez-Jimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7916,355 +7916,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des transferts d'un pesticide dans un sol aride; cas d'un composé modèle : TCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Ouoba</w:t>
+                <w:t xml:space="preserve">Is annulus fibrosus a non-linear poro-elastic biological tissue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées d'Etude sur les Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, France. pp.39-40</w:t>
+              <w:t xml:space="preserve">4th Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, United States. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683881v1</w:t>
+                <w:t xml:space="preserve">hal-00683975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des transferts d'eau dans un sol à faible teneur en eau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Zougmoré</w:t>
+                <w:t xml:space="preserve">Etude des transferts d'un pesticide dans un sol aride; cas d'un composé modèle : TCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence of Africa Soil Science Society Office</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Yaoundé, Cameroun. pp.1-1</w:t>
+              <w:t xml:space="preserve">9èmes Journées d'Etude sur les Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, France. pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544756v1</w:t>
+                <w:t xml:space="preserve">hal-00683881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is annulus fibrosus a non-linear poro-elastic biological tissue?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ambard</w:t>
+                <w:t xml:space="preserve">Etude des transferts d'eau dans un sol à faible teneur en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Naon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zougmoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Biot Conference on Poromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, United States. pp.83-88</w:t>
+              <w:t xml:space="preserve">5ème Conférence of Africa Soil Science Society Office</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Yaoundé, Cameroun. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683975v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanically-induced solute transport in a saturated elastic porous medium : analysis by homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8918,325 +8918,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de phase liquide dans du gel d'Agar-Agar sous chargement hydraulique et électrique</w:t>
+                <w:t xml:space="preserve">Liquid phase transport in an elastic porous medium under electric and mechanical actions - Application to agar gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">3rd Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Oklahoma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583007v1</w:t>
+                <w:t xml:space="preserve">hal-00583005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la cohésion par capillarité sur la résistance à la compression d'un matériau granulaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+                <w:t xml:space="preserve">Transfert de phase liquide dans du gel d'Agar-Agar sous chargement hydraulique et électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Saix</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Lagrange "Modélisation des intéractions multi-corps"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562571v1</w:t>
+                <w:t xml:space="preserve">hal-00583007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid phase transport in an elastic porous medium under electric and mechanical actions - Application to agar gel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boscus</w:t>
+                <w:t xml:space="preserve">Influence de la cohésion par capillarité sur la résistance à la compression d'un matériau granulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Biot Conference on Poromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Oklahoma, United States</w:t>
+              <w:t xml:space="preserve">Colloque Lagrange "Modélisation des intéractions multi-corps"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583005v1</w:t>
+                <w:t xml:space="preserve">hal-00562571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of water content on the mechanical behavior of granular assemblies</w:t>
               </w:r>
@@ -9712,51 +9712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONUMENTUM: Digital 3D modeling and data management for the conservation of decorated stone buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10414,51 +10414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10913,51 +10913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gallou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilia Poussin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deceuninck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Riffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagneris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.18" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ouoba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2020.110233" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03248200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bawindsom K&#233;br&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;taboal&#233; Naon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zougmor&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajessp.2021.1.13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard G&#252;gi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouedraogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboal&#233; Naon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.02.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235442v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2015.05.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0911-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koulidiati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/479327" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Salmwend&#233; Tiendrebeogo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfa Oumar Dissa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issakha Youm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.615148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y. Toguyeni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou. K. Ouiminga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.996672" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizane Daho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0404-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.07.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0265-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Salgado-Cervantes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Rodriguez-Jimenes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Garcia-Alvarado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.08.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948643v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naon Betaboal&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chammari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.720401" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v15.i11.30" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.02.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683869v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es101377v" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.11.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lozano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9351-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1764F31E6AF4F68EF9B7303747D36BEB76FA073B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-009-9761-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Lozano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNETDY.2009.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-1QSZF09X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449714v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930802135998" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boscus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449677v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01050.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0AE915AF583A187E64D3719905D943A1B7D6500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Zinn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wood" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.05.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z0H29QP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.10.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10076-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NC3QDC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.476" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMBRNTDT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboale Naon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;net" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.401" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXXQZFKB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.07.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Wood" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitaker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001723" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001559" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293822v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293812v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bockel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debraux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364003v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291632v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690743v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunetaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995057v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lacroix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820590v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed L'Kaissi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berthet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sagintaah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623367v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lafosse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez-Jimenes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683932v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683881v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544756v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zougmor&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683975v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lafosse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582920v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582911v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361085v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361087v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583007v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562571v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583005v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415383486" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583014v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365854v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583032v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562574v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8_17" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106971v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gallou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilia Poussin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deceuninck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Riffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagneris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.18" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ouoba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2020.110233" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03248200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bawindsom K&#233;br&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;taboal&#233; Naon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zougmor&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajessp.2021.1.13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard G&#252;gi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouedraogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboal&#233; Naon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2015.05.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.02.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0911-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koulidiati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/479327" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Salmwend&#233; Tiendrebeogo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfa Oumar Dissa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issakha Youm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.615148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y. Toguyeni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou. K. Ouiminga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.996672" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizane Daho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0404-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.07.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0265-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chammari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.720401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754699v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Salgado-Cervantes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Rodriguez-Jimenes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Garcia-Alvarado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.08.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948643v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naon Betaboal&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v15.i11.30" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.02.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683869v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es101377v" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.11.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lozano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9351-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1764F31E6AF4F68EF9B7303747D36BEB76FA073B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-009-9761-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Lozano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNETDY.2009.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-1QSZF09X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449714v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930802135998" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boscus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449677v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01050.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0AE915AF583A187E64D3719905D943A1B7D6500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Zinn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wood" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.05.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z0H29QP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.10.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10076-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NC3QDC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.476" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMBRNTDT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboale Naon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;net" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.401" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXXQZFKB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.07.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Wood" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitaker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001723" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001559" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293822v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293812v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bockel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debraux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364003v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291632v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690743v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunetaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995057v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lacroix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820590v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed L'Kaissi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berthet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sagintaah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623367v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lafosse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez-Jimenes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683932v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683881v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zougmor&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lafosse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582920v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582911v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361085v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361087v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562571v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415383486" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583014v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365854v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583032v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562574v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8_17" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106971v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>