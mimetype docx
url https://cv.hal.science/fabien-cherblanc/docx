--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -857,369 +857,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spalling decay of building bioclastic limestones of Provence (South East of France): From clay minerals swelling to hydric dilation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Water Content on the Mechanical Behaviour of Limestone: Role of the Clay Minerals Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Huon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2015.05.004⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (6), pp.2033-2042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-015-0911-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235442v1</w:t>
+                <w:t xml:space="preserve">hal-01256315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Homogenisation of advective-diffusive transport in poroelastic media&amp;quot; [Mech. Res. Commun. 37 (2010) 133-136]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The spalling decay of building bioclastic limestones of Provence (South East of France): From clay minerals swelling to hydric dilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Royer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73, pp.145-147. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.53-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2015.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512650v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Water Content on the Mechanical Behaviour of Limestone: Role of the Clay Minerals Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Homogenisation of advective-diffusive transport in poroelastic media&amp;quot; [Mech. Res. Commun. 37 (2010) 133-136]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (6), pp.2033-2042. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73, pp.145-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-015-0911-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256315v1</w:t>
+                <w:t xml:space="preserve">hal-01512650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Experimental Method to Determine the Henry’s Law Constant of a Volatile Organic Compound Adsorbed in Soil</w:t>
               </w:r>
@@ -1714,391 +1714,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ambard</w:t>
+                <w:t xml:space="preserve">Une méthode mécanique pour déterminer la porosité totale d'un sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Koulidiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 342, pp.732-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611346v1</w:t>
+                <w:t xml:space="preserve">hal-01121704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode mécanique pour déterminer la porosité totale d'un sol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cousin</w:t>
+                <w:t xml:space="preserve">Experimental analysis of the transverse mechanical behaviour of annulus fibrosus tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 342, pp.732-738. </w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.643-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10237-013-0524-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121704v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the transverse mechanical behaviour of annulus fibrosus tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (3), pp.643-652. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.38-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10237-013-0524-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862690v1</w:t>
+                <w:t xml:space="preserve">hal-04611346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of chemical potential to describe water transfer in complex media with strong solid-liquid bonding</w:t>
               </w:r>
@@ -2195,529 +2195,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of a volatile organic compound in a hygroscopic soil - influence of the airflow and its VOC vapour saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water transfer in soil at low water content. Is the local equilibrium assumption still appropriate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bétaboalé Naon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Chammari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.720401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 492, pp.117-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761739v1</w:t>
+                <w:t xml:space="preserve">hal-00809260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transfer in soil at low water content. Is the local equilibrium assumption still appropriate?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Ouedraogo</w:t>
+                <w:t xml:space="preserve">Water transport in parchment and endosperm of coffee bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ramirez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Salgado-Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.C. Rodriguez-Jimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Garcia-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.375-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809260v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transport in parchment and endosperm of coffee bean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G.C. Rodriguez-Jimenes</w:t>
+                <w:t xml:space="preserve">Soil-Water Characteristic Curve Modeling at Low Water Content: Empirical and Semi-Empirical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bawindsom Kébré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Garcia-Alvarado</w:t>
+                <w:t xml:space="preserve">Naon Betaboalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zougmoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (7), pp.432-437</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754699v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-Water Characteristic Curve Modeling at Low Water Content: Empirical and Semi-Empirical Approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Zougmoré</w:t>
+                <w:t xml:space="preserve">Evaporation of a volatile organic compound in a hygroscopic soil - influence of the airflow and its VOC vapour saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bétaboalé Naon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chammari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (1), pp.46-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.720401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948643v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the chemical potential of a liquid in porous media</w:t>
               </w:r>
@@ -2814,144 +2814,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode mécanique pour mesurer la pression de vapeur d'équilibre de l'eau dans un milieu complexe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cousin</w:t>
+                <w:t xml:space="preserve">Homogenisation of advective-diffusive transport in poroelastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 338, pp.113-119. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (2), pp.133 - 136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532806v1</w:t>
+                <w:t xml:space="preserve">hal-01512642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Experimental Method to Determine the Sorption Isotherm of a Liquid in a Porous Medium</w:t>
               </w:r>
@@ -3048,118 +3022,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenisation of advective-diffusive transport in poroelastic media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Une méthode mécanique pour mesurer la pression de vapeur d'équilibre de l'eau dans un milieu complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (2), pp.133 - 136. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338, pp.113-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2009.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512642v1</w:t>
+                <w:t xml:space="preserve">hal-00532806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water evaporation versus condensation in hygroscopic soils</w:t>
               </w:r>
@@ -3261,51 +3261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of annulus fibrosus: a microstructural model of fibers reorientation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3475,144 +3475,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting the Drying Kinetics of a Soil Using a Macroscopic Thermodynamic Nonequilibrium of Water Between the Liquid and Vapor Phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Naon</w:t>
+                <w:t xml:space="preserve">Experimental study and modelling of the water phase change kinetics in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (5), pp.939-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01050.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373930802135998⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449714v1</w:t>
+                <w:t xml:space="preserve">hal-00449677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-osmsis in gel - Application to Agar-Agar</w:t>
               </w:r>
@@ -3696,660 +3708,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and modelling of the water phase change kinetics in soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Lozano</w:t>
+                <w:t xml:space="preserve">Interpreting the Drying Kinetics of a Soil Using a Macroscopic Thermodynamic Nonequilibrium of Water Between the Liquid and Vapor Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Naon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01050.x⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (7), pp.836-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373930802135998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449677v1</w:t>
+                <w:t xml:space="preserve">hal-00449714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of theory and experiment for solute transport in highly heterogeneous porous medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-domain description of solute transport in heterogeneous porous media: Comparison between theoretical predictions and numerical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+                <w:t xml:space="preserve">Azita Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brian Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 30 (11), pp.2235-2261. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2007.05.004⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 30 (5), pp.1127-1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2006.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449721v1</w:t>
+                <w:t xml:space="preserve">hal-01174041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-domain description of solute transport in heterogeneous porous media: Comparison between theoretical predictions and numerical experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of theory and experiment for solute transport in highly heterogeneous porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Quintard</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Zinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 30 (5), pp.1127-1143. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 30 (11), pp.2235-2261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2007.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2006.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01174041v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary cohesion and mechanical strength of polydisperse granular materials</w:t>
+                <w:t xml:space="preserve">Influence of liquid bridges on the mechanical behaviour of polydisperse granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Soulié</w:t>
+                <w:t xml:space="preserve">Fabien Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Saix</w:t>
+                <w:t xml:space="preserve">C. Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 21 (4), pp.349-357. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (3), pp.213-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2006-10076-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563130v1</w:t>
+                <w:t xml:space="preserve">hal-00563133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of liquid bridges on the mechanical behaviour of polydisperse granular materials</w:t>
+                <w:t xml:space="preserve">Capillary cohesion and mechanical strength of polydisperse granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Soulie</w:t>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Saix</w:t>
+                <w:t xml:space="preserve">Christian Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 30 (3), pp.213-228. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (4), pp.349-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2006-10076-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563133v1</w:t>
+                <w:t xml:space="preserve">hal-00563130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et théorique des transferts dans les sols aux faibles teneurs en eau</w:t>
               </w:r>
@@ -4361,51 +4361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betaboale Naon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4579,365 +4579,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert d'eau en sol aride avec changement de phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Betaboale Naon</w:t>
+                <w:t xml:space="preserve">Volume averaging for determining the effective dispersion tensor: closure using periodic unit cells and comparisons with ensemble averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian D. Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2003.07.005⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39 (8), pp.1210-1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002WR001723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449726v1</w:t>
+                <w:t xml:space="preserve">hal-00449729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume averaging for determining the effective dispersion tensor: closure using periodic unit cells and comparisons with ensemble averaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-medium description of dispersion in heterogeneous porous media: calculation of macroscopic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 39 (8), pp.1210-1231. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2002WR001723⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 39 (6), pp.1154-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002WR001559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449729v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-medium description of dispersion in heterogeneous porous media: calculation of macroscopic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfert d'eau en sol aride avec changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betaboale Naon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Quintard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 39 (6), pp.1154-1173. </w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 331 (11), pp.759-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2002WR001559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2003.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449737v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5562,493 +5562,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of hydro-mechanical coupling in the damage process of limestones used in historical buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage poro-mécanique dans les tissus biologiques : expérimentation sur l'annulus fibrosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 13th International Congress on the Deterioration and Conservation of Stone </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Mecamat 2016 : Mécanique pour le vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364003v1</w:t>
+                <w:t xml:space="preserve">hal-01869817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage poro-mécanique dans les tissus biologiques : expérimentation sur l'annulus fibrosus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ambard</w:t>
+                <w:t xml:space="preserve">Structures précontraintes en pierre massive : cas d'étude d'un escalier monumental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bagnéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mecamat 2016 : Mécanique pour le vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve"> Journées Nationales des Maçonneries </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869817v1</w:t>
+                <w:t xml:space="preserve">hal-01291632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures précontraintes en pierre massive : cas d'étude d'un escalier monumental</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MONUMENTUM: Digital 3D modeling and data management for the conservation of decorated stones buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brunetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journées Nationales des Maçonneries </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paisley, Unknown Region. pp.1301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291632v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONUMENTUM: Digital 3D modeling and data management for the conservation of decorated stones buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
+                <w:t xml:space="preserve">Role of hydro-mechanical coupling in the damage process of limestones used in historical buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paisley, Unknown Region. pp.1301</w:t>
+              <w:t xml:space="preserve"> 13th International Congress on the Deterioration and Conservation of Stone </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690743v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONUMENTUM: Digital modelling and data management for the conservation of masonry structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bagnéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6056,51 +6056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOMOS International Symposium "Heritage and Landscape as Human Values"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Florence, Italy</w:t>
@@ -6123,416 +6123,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydro-mechanical coupling as a deterioration factor for limestone used in historical buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bagnéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd French-Italian Meeting on Masonry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219449v1</w:t>
+                <w:t xml:space="preserve">hal-01112062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annulus Fibrosus model identification enriched by transverse strain measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897878v1</w:t>
+                <w:t xml:space="preserve">hal-01219449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical coupling as a deterioration factor for limestone used in historical buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annulus Fibrosus model identification enriched by transverse strain measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd French-Italian Meeting on Masonry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Milan, Italy</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112062v1</w:t>
+                <w:t xml:space="preserve">hal-01897878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-Chemo-Mechanical Coupling in Biological Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6577,688 +6577,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital image correlation on Annulus Fibrosus soft tissue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ambard</w:t>
+                <w:t xml:space="preserve">Flow at Low Water Contents: A Simple Approach for Inverse Estimation of van Genuchten-Mualem Soil Hydraulic Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bawindsom Kébré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zougmoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. 4 p</w:t>
+              <w:t xml:space="preserve">4th International Conference HYDRUS Software Applications to Subsurface Flow and Contaminant Transport Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Prague, Czech Republic. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823510v1</w:t>
+                <w:t xml:space="preserve">hal-00820595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow at Low Water Contents: A Simple Approach for Inverse Estimation of van Genuchten-Mualem Soil Hydraulic Parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Bawindsom Kébré</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of annulus fibrosus tissue: identification of a poro-hyper-elastic model from experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Zougmoré</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference HYDRUS Software Applications to Subsurface Flow and Contaminant Transport Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Prague, Czech Republic. 12 p</w:t>
+              <w:t xml:space="preserve">11 International Symposium, Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820595v1</w:t>
+                <w:t xml:space="preserve">hal-00816357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of annulus fibrosus tissue: identification of a poro-hyper-elastic model from experimental measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Digital image correlation on Annulus Fibrosus soft tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 International Symposium, Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.80-81</w:t>
+              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816357v1</w:t>
+                <w:t xml:space="preserve">hal-00823510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage hydro-chemo-mécanique de l'annulus fibrosus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Chemo-hydro-mechanical coupling in annulus fibrosus tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Étude sur les Milieux Poreux (JEMP2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00754926v1</w:t>
+                <w:t xml:space="preserve">hal-00726741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-hydro-mechanical coupling in annulus fibrosus tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Couplage hydro-chimio-mécanique de l’annulus fibrosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">Proceedings of Journées d’Étude sur les Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726741v1</w:t>
+                <w:t xml:space="preserve">hal-04668169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage hydro-chimio-mécanique de l’annulus fibrosus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Couplage hydro-chemo-mécanique de l'annulus fibrosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Journées d’Étude sur les Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées d'Étude sur les Milieux Poreux (JEMP2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668169v1</w:t>
+                <w:t xml:space="preserve">hal-00754926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance asymétrique des côtes : Étude expérimentale chez le cochon</w:t>
               </w:r>
@@ -7283,51 +7283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Sagintaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7363,662 +7363,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique de l’annulus fibrosus : anisotropie, non linéarité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Mechanical behaviour of annulus fibrosus: the role of the fluid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of GDR Mecanotransduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668150v1</w:t>
+                <w:t xml:space="preserve">hal-00623367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of biological tissue - Anisotropy, non-linearity and fluid flow in annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2011: European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of annulus fibrosus: the role of the fluid phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement mécanique de l’annulus fibrosus : anisotropie, non linéarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.M. Lafosse</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">Proceedings of GDR Mecanotransduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623367v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure and water transport in the coffee bean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Ramirez-Martinez</w:t>
+                <w:t xml:space="preserve">Etude des transferts de pesticides dans les couches superficielles des sols arides ; cas d'un composé modèle : le trichloréthylène (TCE). Simulation des phénomènes de transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Rodriguez-Jimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Drying Symposium (IDS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Magdeburg, Germany. pp.1-8</w:t>
+              <w:t xml:space="preserve">28èmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683877v1</w:t>
+                <w:t xml:space="preserve">hal-00683932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des transferts de pesticides dans les couches superficielles des sols arides ; cas d'un composé modèle : le trichloréthylène (TCE). Simulation des phénomènes de transfert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Ouoba</w:t>
+                <w:t xml:space="preserve">Internal structure and water transport in the coffee bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ramirez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Garcia-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rodriguez-Jimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">17th International Drying Symposium (IDS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Magdeburg, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683932v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is annulus fibrosus a non-linear poro-elastic biological tissue?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ambard</w:t>
+                <w:t xml:space="preserve">Mechanically-induced solute transport in a saturated elastic porous medium : analysis by homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, United States. pp.83-88</w:t>
+              <w:t xml:space="preserve">, Jun 2009, United States. pp.473-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683975v1</w:t>
+                <w:t xml:space="preserve">hal-00683977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transferts d'un pesticide dans un sol aride; cas d'un composé modèle : TCE</w:t>
               </w:r>
@@ -8112,51 +8112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transferts d'eau dans un sol à faible teneur en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Naon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zougmoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8214,139 +8214,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically-induced solute transport in a saturated elastic porous medium : analysis by homogenization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Is annulus fibrosus a non-linear poro-elastic biological tissue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, United States. pp.473-478</w:t>
+              <w:t xml:space="preserve">, Jun 2009, United States. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683977v1</w:t>
+                <w:t xml:space="preserve">hal-00683975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement poro-mécanique de l'annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8391,649 +8391,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement de phase en milieux poreux : évaporation, condensation, dissolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-equilibrium liquid-gaz phase change in hygroscopic porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cousin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journées d'Etude sur les Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Drying Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582914v1</w:t>
+                <w:t xml:space="preserve">hal-00582911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'annulus fibrossus est-il un matériau poro-élastique anisotrope non linéaire ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ambard</w:t>
+                <w:t xml:space="preserve">Etude expérimentale du changement de phase liquide-gaz dans un sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bénet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journées d'Etude sur les Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France. pp.47-48 résumé</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582920v1</w:t>
+                <w:t xml:space="preserve">hal-03361085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium liquid-gaz phase change in hygroscopic porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des potentiels chimiques en mécanique des milieux complexes. Cas du transport de matière sous contraintes en milieu biphasique, élastique, hygroscopique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Drying Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582911v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du changement de phase liquide-gaz dans un sol</w:t>
+                <w:t xml:space="preserve">Changement de phase en milieux poreux : évaporation, condensation, dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bénet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8ème Journées d'Etude sur les Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361085v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des potentiels chimiques en mécanique des milieux complexes. Cas du transport de matière sous contraintes en milieu biphasique, élastique, hygroscopique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Lozano</w:t>
+                <w:t xml:space="preserve">L'annulus fibrossus est-il un matériau poro-élastique anisotrope non linéaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8ème Journées d'Etude sur les Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.47-48 résumé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361087v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid phase transport in an elastic porous medium under electric and mechanical actions - Application to agar gel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consolidation mécanique et électrique d'un milieu poreux : application au gel d'Agar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boscus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Biot Conference on Poromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Oklahoma, United States</w:t>
+              <w:t xml:space="preserve">7èmes Journées d'étude sur les milieux poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583005v1</w:t>
+                <w:t xml:space="preserve">hal-00583010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de phase liquide dans du gel d'Agar-Agar sous chargement hydraulique et électrique</w:t>
               </w:r>
@@ -9114,90 +9114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la cohésion par capillarité sur la résistance à la compression d'un matériau granulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Lagrange "Modélisation des intéractions multi-corps"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9222,90 +9222,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of water content on the mechanical behavior of granular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Stuttgart, Germany. pp.599-603, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9333,122 +9333,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation mécanique et électrique d'un milieu poreux : application au gel d'Agar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid phase transport in an elastic porous medium under electric and mechanical actions - Application to agar gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boscus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées d'étude sur les milieux poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3rd Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Oklahoma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583010v1</w:t>
+                <w:t xml:space="preserve">hal-00583005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de phase dans un sol, application à l'atténuation naturelle d'un polluant</w:t>
               </w:r>
@@ -9699,103 +9699,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONUMENTUM: Digital 3D modeling and data management for the conservation of decorated stone buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brunetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. Proceedings of the 13th International Congress on the Deterioration and Conservation of Stone</w:t>
@@ -9837,64 +9837,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual Stress in Pig Intervertebral Discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kouyoumdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10089,90 +10089,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary cohesive local force - Modelling and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Modelling and Computational Issues in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, Springer, pp.271-278, 2005, Lecture Notes in Applied and Computational Mechanics, 978-3-642-24637-1. </w:t>
@@ -10375,90 +10375,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of biological tissue : anisotropy, non-linearity and fluid flow in annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10913,51 +10913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gallou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilia Poussin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deceuninck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Riffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagneris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.18" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ouoba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2020.110233" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03248200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bawindsom K&#233;br&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;taboal&#233; Naon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zougmor&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajessp.2021.1.13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard G&#252;gi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouedraogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboal&#233; Naon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2015.05.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.02.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0911-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koulidiati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/479327" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Salmwend&#233; Tiendrebeogo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfa Oumar Dissa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issakha Youm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.615148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y. Toguyeni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou. K. Ouiminga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.996672" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizane Daho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0404-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.07.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0265-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chammari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.720401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754699v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Salgado-Cervantes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Rodriguez-Jimenes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Garcia-Alvarado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.08.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948643v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naon Betaboal&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v15.i11.30" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.02.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683869v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es101377v" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.11.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lozano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9351-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1764F31E6AF4F68EF9B7303747D36BEB76FA073B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-009-9761-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Lozano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNETDY.2009.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-1QSZF09X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449714v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930802135998" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boscus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449677v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01050.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0AE915AF583A187E64D3719905D943A1B7D6500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Zinn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wood" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.05.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z0H29QP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.10.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10076-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NC3QDC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.476" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMBRNTDT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboale Naon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;net" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.401" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXXQZFKB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.07.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Wood" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitaker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001723" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001559" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293822v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293812v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bockel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debraux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364003v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291632v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690743v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunetaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995057v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lacroix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820590v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed L'Kaissi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berthet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sagintaah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623367v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lafosse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez-Jimenes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683932v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683881v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zougmor&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lafosse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582920v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582911v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361085v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361087v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562571v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415383486" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583014v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365854v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583032v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562574v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8_17" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106971v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gallou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilia Poussin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deceuninck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Riffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagneris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.18" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ouoba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2020.110233" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03248200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bawindsom K&#233;br&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;taboal&#233; Naon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zougmor&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajessp.2021.1.13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard G&#252;gi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouedraogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboal&#233; Naon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0911-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2015.05.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.02.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koulidiati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/479327" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Salmwend&#233; Tiendrebeogo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfa Oumar Dissa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issakha Youm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.615148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y. Toguyeni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou. K. Ouiminga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.996672" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizane Daho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0404-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.07.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0265-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Salgado-Cervantes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Rodriguez-Jimenes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Garcia-Alvarado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.08.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948643v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naon Betaboal&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chammari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.720401" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v15.i11.30" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.11.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683869v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es101377v" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.02.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lozano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9351-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1764F31E6AF4F68EF9B7303747D36BEB76FA073B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-009-9761-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Lozano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNETDY.2009.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-1QSZF09X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449677v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01050.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0AE915AF583A187E64D3719905D943A1B7D6500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boscus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449714v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930802135998" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.10.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Zinn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wood" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.05.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z0H29QP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.476" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMBRNTDT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10076-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NC3QDC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboale Naon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;net" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.401" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXXQZFKB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Wood" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitaker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001723" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001559" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.07.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293822v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293812v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bockel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debraux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690743v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunetaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364003v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995057v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112062v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lacroix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820590v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed L'Kaissi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berthet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sagintaah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lafosse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez-Jimenes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683977v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683881v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zougmor&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683975v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lafosse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582911v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361085v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582914v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582920v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583010v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562571v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415383486" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583005v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583014v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365854v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583032v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562574v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8_17" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106971v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>