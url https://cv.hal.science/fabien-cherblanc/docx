--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -857,369 +857,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Water Content on the Mechanical Behaviour of Limestone: Role of the Clay Minerals Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The spalling decay of building bioclastic limestones of Provence (South East of France): From clay minerals swelling to hydric dilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Huon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-015-0911-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2015.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256315v1</w:t>
+                <w:t xml:space="preserve">hal-01235442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spalling decay of building bioclastic limestones of Provence (South East of France): From clay minerals swelling to hydric dilation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Homogenisation of advective-diffusive transport in poroelastic media&amp;quot; [Mech. Res. Commun. 37 (2010) 133-136]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17, pp.53-60. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73, pp.145-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2015.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235442v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Homogenisation of advective-diffusive transport in poroelastic media&amp;quot; [Mech. Res. Commun. 37 (2010) 133-136]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Water Content on the Mechanical Behaviour of Limestone: Role of the Clay Minerals Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Royer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+                <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73, pp.145-147. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (6), pp.2033-2042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-015-0911-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512650v1</w:t>
+                <w:t xml:space="preserve">hal-01256315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Experimental Method to Determine the Henry’s Law Constant of a Volatile Organic Compound Adsorbed in Soil</w:t>
               </w:r>
@@ -1714,391 +1714,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode mécanique pour déterminer la porosité totale d'un sol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cousin</w:t>
+                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.07.003⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.38-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121704v1</w:t>
+                <w:t xml:space="preserve">hal-04611346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the transverse mechanical behaviour of annulus fibrosus tissue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ambard</w:t>
+                <w:t xml:space="preserve">Une méthode mécanique pour déterminer la porosité totale d'un sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Koulidiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (3), pp.643-652. </w:t>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 342, pp.732-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10237-013-0524-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862690v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of the transverse mechanical behaviour of annulus fibrosus tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.38-39. </w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.643-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10237-013-0524-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611346v1</w:t>
+                <w:t xml:space="preserve">hal-00862690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of chemical potential to describe water transfer in complex media with strong solid-liquid bonding</w:t>
               </w:r>
@@ -2195,529 +2195,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transfer in soil at low water content. Is the local equilibrium assumption still appropriate?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Ouedraogo</w:t>
+                <w:t xml:space="preserve">Evaporation of a volatile organic compound in a hygroscopic soil - influence of the airflow and its VOC vapour saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bétaboalé Naon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chammari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.04.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (1), pp.46-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.720401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809260v1</w:t>
+                <w:t xml:space="preserve">hal-00761739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transport in parchment and endosperm of coffee bean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.A. Garcia-Alvarado</w:t>
+                <w:t xml:space="preserve">Water transfer in soil at low water content. Is the local equilibrium assumption still appropriate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bétaboalé Naon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.08.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 492, pp.117-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754699v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-Water Characteristic Curve Modeling at Low Water Content: Empirical and Semi-Empirical Approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Ouedraogo</w:t>
+                <w:t xml:space="preserve">Water transport in parchment and endosperm of coffee bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ramirez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Salgado-Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.C. Rodriguez-Jimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naon Betaboalé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Zougmoré</w:t>
+                <w:t xml:space="preserve">M.A. Garcia-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.375-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.08.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948643v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of a volatile organic compound in a hygroscopic soil - influence of the airflow and its VOC vapour saturation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cousin</w:t>
+                <w:t xml:space="preserve">Soil-Water Characteristic Curve Modeling at Low Water Content: Empirical and Semi-Empirical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bawindsom Kébré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naon Betaboalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zougmoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Chammari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (7), pp.432-437</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761739v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the chemical potential of a liquid in porous media</w:t>
               </w:r>
@@ -2814,235 +2814,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenisation of advective-diffusive transport in poroelastic media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">A New Experimental Method to Determine the Sorption Isotherm of a Liquid in a Porous Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (2), pp.133 - 136. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (15), pp.5914-5919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2009.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es101377v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512642v1</w:t>
+                <w:t xml:space="preserve">hal-00683869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Experimental Method to Determine the Sorption Isotherm of a Liquid in a Porous Medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Ouoba</w:t>
+                <w:t xml:space="preserve">Homogenisation of advective-diffusive transport in poroelastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (15), pp.5914-5919. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (2), pp.133 - 136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es101377v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683869v1</w:t>
+                <w:t xml:space="preserve">hal-01512642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode mécanique pour mesurer la pression de vapeur d'équilibre de l'eau dans un milieu complexe</w:t>
               </w:r>
@@ -3261,51 +3261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of annulus fibrosus: a microstructural model of fibers reorientation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3475,290 +3475,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and modelling of the water phase change kinetics in soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-osmsis in gel - Application to Agar-Agar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cousin</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01050.x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 336 (10), pp.782-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449677v1</w:t>
+                <w:t xml:space="preserve">hal-00449679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-osmsis in gel - Application to Agar-Agar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study and modelling of the water phase change kinetics in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boscus</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (5), pp.939-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01050.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.09.004⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449679v1</w:t>
+                <w:t xml:space="preserve">hal-00449677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting the Drying Kinetics of a Soil Using a Macroscopic Thermodynamic Nonequilibrium of Water Between the Liquid and Vapor Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Naon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,51 +4361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betaboale Naon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4806,51 +4806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert d'eau en sol aride avec changement de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betaboale Naon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5342,316 +5342,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poutre de grande portée en pierre précontrainte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic analysis of masonry structures based on NSCD method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bagnéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chastel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales maçonnerie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSTTAR, Mar 2018, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">5th French-Italian Meeting on masonry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079510v1</w:t>
+                <w:t xml:space="preserve">hal-02079534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic analysis of masonry structures based on NSCD method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poutre de grande portée en pierre précontrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bagnéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Bagnéris</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Debraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th French-Italian Meeting on masonry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées nationales maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSTTAR, Mar 2018, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079534v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage poro-mécanique dans les tissus biologiques : expérimentation sur l'annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Mecamat 2016 : Mécanique pour le vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5702,51 +5702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bagnéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5797,90 +5797,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONUMENTUM: Digital 3D modeling and data management for the conservation of decorated stones buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brunetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paisley, Unknown Region. pp.1301</w:t>
@@ -6056,51 +6056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOMOS International Symposium "Heritage and Landscape as Human Values"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Florence, Italy</w:t>
@@ -6123,416 +6123,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical coupling as a deterioration factor for limestone used in historical buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd French-Italian Meeting on Masonry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112062v1</w:t>
+                <w:t xml:space="preserve">hal-01219449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Annulus Fibrosus model identification enriched by transverse strain measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219449v1</w:t>
+                <w:t xml:space="preserve">hal-01897878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annulus Fibrosus model identification enriched by transverse strain measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydro-mechanical coupling as a deterioration factor for limestone used in historical buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bagnéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">2nd French-Italian Meeting on Masonry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897878v1</w:t>
+                <w:t xml:space="preserve">hal-01112062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-Chemo-Mechanical Coupling in Biological Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6704,90 +6704,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of annulus fibrosus tissue: identification of a poro-hyper-elastic model from experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 International Symposium, Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6812,90 +6812,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital image correlation on Annulus Fibrosus soft tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6914,351 +6914,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-hydro-mechanical coupling in annulus fibrosus tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Couplage hydro-chemo-mécanique de l'annulus fibrosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">Journées d'Étude sur les Milieux Poreux (JEMP2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726741v1</w:t>
+                <w:t xml:space="preserve">hal-00754926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage hydro-chimio-mécanique de l’annulus fibrosus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Chemo-hydro-mechanical coupling in annulus fibrosus tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Journées d’Étude sur les Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668169v1</w:t>
+                <w:t xml:space="preserve">hal-00726741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage hydro-chemo-mécanique de l'annulus fibrosus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Couplage hydro-chimio-mécanique de l’annulus fibrosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Étude sur les Milieux Poreux (JEMP2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, France</w:t>
+              <w:t xml:space="preserve">Proceedings of Journées d’Étude sur les Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00754926v1</w:t>
+                <w:t xml:space="preserve">hal-04668169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance asymétrique des côtes : Étude expérimentale chez le cochon</w:t>
               </w:r>
@@ -7283,51 +7283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Sagintaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7363,312 +7363,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of annulus fibrosus: the role of the fluid phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical behaviour of biological tissue - Anisotropy, non-linearity and fluid flow in annulus fibrosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.M. Lafosse</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">EUROMAT 2011: European Congress and Exhibition on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623367v1</w:t>
+                <w:t xml:space="preserve">hal-00623375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of biological tissue - Anisotropy, non-linearity and fluid flow in annulus fibrosus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Mechanical behaviour of annulus fibrosus: the role of the fluid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2011: European Congress and Exhibition on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623375v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique de l’annulus fibrosus : anisotropie, non linéarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of GDR Mecanotransduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7840,51 +7840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Garcia-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rodriguez-Jimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7916,109 +7916,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically-induced solute transport in a saturated elastic porous medium : analysis by homogenization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Is annulus fibrosus a non-linear poro-elastic biological tissue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, United States. pp.473-478</w:t>
+              <w:t xml:space="preserve">, Jun 2009, United States. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683977v1</w:t>
+                <w:t xml:space="preserve">hal-00683975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transferts d'un pesticide dans un sol aride; cas d'un composé modèle : TCE</w:t>
               </w:r>
@@ -8214,139 +8214,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is annulus fibrosus a non-linear poro-elastic biological tissue?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ambard</w:t>
+                <w:t xml:space="preserve">Mechanically-induced solute transport in a saturated elastic porous medium : analysis by homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, United States. pp.83-88</w:t>
+              <w:t xml:space="preserve">, Jun 2009, United States. pp.473-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683975v1</w:t>
+                <w:t xml:space="preserve">hal-00683977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement poro-mécanique de l'annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8391,243 +8391,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium liquid-gaz phase change in hygroscopic porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale du changement de phase liquide-gaz dans un sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bénet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Drying Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582911v1</w:t>
+                <w:t xml:space="preserve">hal-03361085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du changement de phase liquide-gaz dans un sol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-equilibrium liquid-gaz phase change in hygroscopic porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bénet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Drying Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361085v1</w:t>
+                <w:t xml:space="preserve">hal-00582911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des potentiels chimiques en mécanique des milieux complexes. Cas du transport de matière sous contraintes en milieu biphasique, élastique, hygroscopique.</w:t>
               </w:r>
@@ -8842,51 +8842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'annulus fibrossus est-il un matériau poro-élastique anisotrope non linéaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8918,537 +8918,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation mécanique et électrique d'un milieu poreux : application au gel d'Agar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid phase transport in an elastic porous medium under electric and mechanical actions - Application to agar gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boscus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées d'étude sur les milieux poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3rd Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Oklahoma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583010v1</w:t>
+                <w:t xml:space="preserve">hal-00583005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de phase liquide dans du gel d'Agar-Agar sous chargement hydraulique et électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boscus</w:t>
+                <w:t xml:space="preserve">Influence of water content on the mechanical behavior of granular assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders and Grains 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stuttgart, Germany. pp.599-603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/NOE0415383486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583007v1</w:t>
+                <w:t xml:space="preserve">hal-00563132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la cohésion par capillarité sur la résistance à la compression d'un matériau granulaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+                <w:t xml:space="preserve">Transfert de phase liquide dans du gel d'Agar-Agar sous chargement hydraulique et électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Saix</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Lagrange "Modélisation des intéractions multi-corps"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562571v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water content on the mechanical behavior of granular assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Soulié</w:t>
+                <w:t xml:space="preserve">Influence de la cohésion par capillarité sur la résistance à la compression d'un matériau granulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Saix</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Lagrange "Modélisation des intéractions multi-corps"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/NOE0415383486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00563132v1</w:t>
+                <w:t xml:space="preserve">hal-00562571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid phase transport in an elastic porous medium under electric and mechanical actions - Application to agar gel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Consolidation mécanique et électrique d'un milieu poreux : application au gel d'Agar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boscus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Biot Conference on Poromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Oklahoma, United States</w:t>
+              <w:t xml:space="preserve">7èmes Journées d'étude sur les milieux poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583005v1</w:t>
+                <w:t xml:space="preserve">hal-00583010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de phase dans un sol, application à l'atténuation naturelle d'un polluant</w:t>
               </w:r>
@@ -9712,51 +9712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONUMENTUM: Digital 3D modeling and data management for the conservation of decorated stone buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9837,64 +9837,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual Stress in Pig Intervertebral Discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kouyoumdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9981,51 +9981,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical, electrical and osmotic consolidation of Agar gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10375,90 +10375,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of biological tissue : anisotropy, non-linearity and fluid flow in annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10913,51 +10913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gallou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilia Poussin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deceuninck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Riffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagneris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.18" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ouoba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2020.110233" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03248200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bawindsom K&#233;br&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;taboal&#233; Naon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zougmor&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajessp.2021.1.13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard G&#252;gi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouedraogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboal&#233; Naon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0911-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2015.05.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.02.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koulidiati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/479327" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Salmwend&#233; Tiendrebeogo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfa Oumar Dissa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issakha Youm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.615148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y. Toguyeni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou. K. Ouiminga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.996672" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizane Daho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0404-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.07.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0265-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Salgado-Cervantes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Rodriguez-Jimenes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Garcia-Alvarado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.08.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948643v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naon Betaboal&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chammari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.720401" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v15.i11.30" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.11.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683869v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es101377v" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.02.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lozano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9351-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1764F31E6AF4F68EF9B7303747D36BEB76FA073B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-009-9761-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Lozano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNETDY.2009.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-1QSZF09X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449677v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01050.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0AE915AF583A187E64D3719905D943A1B7D6500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boscus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449714v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930802135998" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.10.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Zinn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wood" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.05.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z0H29QP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.476" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMBRNTDT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10076-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NC3QDC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboale Naon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;net" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.401" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXXQZFKB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Wood" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitaker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001723" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001559" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.07.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293822v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293812v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bockel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debraux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690743v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunetaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364003v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995057v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112062v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lacroix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820590v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed L'Kaissi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berthet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sagintaah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lafosse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez-Jimenes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683977v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683881v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zougmor&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683975v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lafosse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582911v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361085v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582914v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582920v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583010v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562571v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415383486" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583005v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583014v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365854v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583032v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562574v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8_17" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106971v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gallou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilia Poussin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deceuninck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Riffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagneris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.18" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ouoba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2020.110233" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03248200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bawindsom K&#233;br&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;taboal&#233; Naon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zougmor&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajessp.2021.1.13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard G&#252;gi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouedraogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboal&#233; Naon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2015.05.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.02.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0911-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koulidiati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/479327" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Salmwend&#233; Tiendrebeogo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfa Oumar Dissa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issakha Youm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.615148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y. Toguyeni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou. K. Ouiminga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.996672" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizane Daho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0404-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.07.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0265-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chammari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.720401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754699v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Salgado-Cervantes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Rodriguez-Jimenes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Garcia-Alvarado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.08.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948643v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naon Betaboal&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v15.i11.30" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683869v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es101377v" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.11.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.02.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lozano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9351-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1764F31E6AF4F68EF9B7303747D36BEB76FA073B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-009-9761-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Lozano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNETDY.2009.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-1QSZF09X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boscus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449677v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01050.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0AE915AF583A187E64D3719905D943A1B7D6500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449714v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930802135998" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.10.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Zinn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wood" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.05.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z0H29QP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.476" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMBRNTDT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10076-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NC3QDC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboale Naon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;net" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.401" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXXQZFKB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Wood" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitaker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001723" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001559" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.07.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293822v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293812v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bockel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079534v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debraux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690743v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunetaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364003v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995057v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lacroix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820590v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed L'Kaissi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berthet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sagintaah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623367v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lafosse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez-Jimenes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683881v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zougmor&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lafosse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361085v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582911v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582914v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582920v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563132v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415383486" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583007v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562571v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583014v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365854v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583032v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562574v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8_17" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106971v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>