--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -351,295 +351,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation en réalité virtuelle du risque de chutes chez les personnes âgées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual reality as assessment tool of the risk of falls in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Clanché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Personeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Muhla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Bastogne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Muhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEGEL - HEpato-GastroEntérologie Libérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.45-53. </w:t>
+              <w:t xml:space="preserve">International Journal of Sensors and Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.11-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/heg.131.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11648/j.ijssn.20231101.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044095v1</w:t>
+                <w:t xml:space="preserve">hal-04151621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality as assessment tool of the risk of falls in the elderly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation en réalité virtuelle du risque de chutes chez les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Clanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabin Personeni</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bastogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Muhla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sensors and Sensor Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.11-17. </w:t>
+              <w:t xml:space="preserve">HEGEL - HEpato-GastroEntérologie Libérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11648/j.ijssn.20231101.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/heg.131.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151621v1</w:t>
+                <w:t xml:space="preserve">hal-04044095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the introduction of a cobot change the productivity and posture of the operators in a collaborative task?</w:t>
               </w:r>
@@ -742,51 +742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Management of Visual and Audible Motion Information during an Immersive Virtual Reality Timed Up and Go Test Impact Locomotor Performance in the Elderly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Muhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,64 +876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of using immersive virtual reality on time and steps during a locomotor task in young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Muhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Clanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1010,51 +1010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of using immersive virtual reality over time and steps in the Timed Up and Go test in elderly people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Muhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Clanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1278,515 +1278,515 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking social isolation for older people living alone with technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which repercussions of the introduction of a cobot on productivity and biomechanical constraints on operators in a collaborative task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Clanché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Dinet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérome Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome C Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2023: European Conference on Cognitive Ergonomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Human Factors and Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215631v1</w:t>
+                <w:t xml:space="preserve">hal-04123506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which repercussions of the introduction of a cobot on productivity and biomechanical constraints on operators in a collaborative task?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Breaking social isolation for older people living alone with technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Nouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Sakaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Clanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Human Factors and Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE 2023: European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Swansea United Kingdom, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3605655.3605660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123506v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multimodale de la performance motrice et du comportement oculomoteur lors d'une tâche collaborative Homme-cobot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
+                <w:t xml:space="preserve">Évaluation en réalité virtuelle du risque de chutes chez les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Clanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérôme Gauchard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fréderic Muhla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bastogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème conférence internationale francophone sur l'interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Metz, France</w:t>
+              <w:t xml:space="preserve">8ème Colloque en Télésanté et dispositifs biomédicaux, JETSAN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247725v1</w:t>
+                <w:t xml:space="preserve">hal-03501199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation en réalité virtuelle du risque de chutes chez les personnes âgées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+                <w:t xml:space="preserve">Etude multimodale de la performance motrice et du comportement oculomoteur lors d'une tâche collaborative Homme-cobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Muhla</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérôme Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Clanché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque en Télésanté et dispositifs biomédicaux, JETSAN 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">32ème conférence internationale francophone sur l'interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501199v1</w:t>
+                <w:t xml:space="preserve">hal-03247725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data-driven classification solution for the timed-up and go test in risk falling assessment</w:t>
               </w:r>
@@ -1798,51 +1798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levy Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Clanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2035,77 +2035,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scénarios de réalité virtuelle à l'épreuve de la chute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Clanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Muhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Gauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 12 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2746,51 +2746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Clanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Gauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3330,51 +3330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">titre de l'ouvrage : Ergonomie : 150 notions clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Clanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Gauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.dunod.com/sciences-humaines-et-sociales/ergonomie-150-notions-cles; Edition DUNOD, 2021, 9782100831050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3666,51 +3666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04890246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome C Gauchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2024.2440265" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mor&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Nouchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sakaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2023.2298706" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04044095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Personeni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muhla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heg.131.0045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04151621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijssn.20231101.12" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04106474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duclos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ma&#239;aux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000517286" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04106457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275876" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04106491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229594" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salzemann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04215631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605655.3605660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Gauchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Muhla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batista" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milhem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascual" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burgat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cosson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132148" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghassane Kabadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Dobre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Julien Yam&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Diaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Granjon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.831628" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123571v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247692v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248371v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04890246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome C Gauchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2024.2440265" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mor&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Nouchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sakaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2023.2298706" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04151621v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Personeni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muhla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijssn.20231101.12" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04044095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/heg.131.0045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04106474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duclos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ma&#239;aux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000517286" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04106457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275876" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04106491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229594" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salzemann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04215631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605655.3605660" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Muhla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Gauchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levy Batista" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milhem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascual" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burgat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cosson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132148" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghassane Kabadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Dobre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Julien Yam&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Diaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Granjon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.831628" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123571v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247692v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248371v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>