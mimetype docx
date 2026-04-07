--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -299,307 +299,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Quality of Relational Database Schemas in Open-source Software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compilation et optimisation statique des communications hôte-accélérateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Aillos</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Pilot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shamil Valeev</w:t>
+                <w:t xml:space="preserve">Ronan Keryell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Advances in Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (8-10), pp.1205-1232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.31.1205-1232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742605v1</w:t>
+                <w:t xml:space="preserve">hal-00826545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation et optimisation statique des communications hôte-accélérateur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Quality of Relational Database Schemas in Open-source Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Keryell</w:t>
+                <w:t xml:space="preserve">Alexandre Aillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamil Valeev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal on Advances in Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol 4 (N°3 &amp; 4), 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00826545v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyèdres et compilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -951,51 +951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Keryell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Vol. 6, pp.3-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1792,90 +1792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Compilation Analysis for Host-Accelerator Communication Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Keryell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCPC'2011 : The 24th International Workshop on Languages and Compilers for Parallel Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Fort Collins, Colorado, United States. pp. 237-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2019,247 +2019,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling for a Heterogeneous Vector Image Processor</w:t>
+                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes journées Nationales du GDR Génie de la Programmation et du Logiciel (GDR GPL 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">First Workshop on Intermediate Representations (WIR-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744076v1</w:t>
+                <w:t xml:space="preserve">hal-00744291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
+                <w:t xml:space="preserve">Remote Comparison of Database Tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Rencontres de la Communauté Française de Compilation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Dinard, France</w:t>
+              <w:t xml:space="preserve">The Third International Conference on Advances in Databases, Knowledge, and Data Applications (DBKDA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, St Marteen, Netherlands Antilles. pp. 23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744294v1</w:t>
+                <w:t xml:space="preserve">hal-00916669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIPS Is not (just) Polyhedral Software Adding GPU Code Generation in PIPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2334,204 +2321,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Comparison of Database Tables</w:t>
+                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Advances in Databases, Knowledge, and Data Applications (DBKDA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, St Marteen, Netherlands Antilles. pp. 23-28</w:t>
+              <w:t xml:space="preserve">Troisièmes Rencontres de la Communauté Française de Compilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916669v1</w:t>
+                <w:t xml:space="preserve">hal-00744294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
+                <w:t xml:space="preserve">Compiling for a Heterogeneous Vector Image Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Intermediate Representations (WIR-1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Troisièmes journées Nationales du GDR Génie de la Programmation et du Logiciel (GDR GPL 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744291v1</w:t>
+                <w:t xml:space="preserve">hal-00744076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compiling for an Heterogeneous Vector Image Processor</w:t>
               </w:r>
@@ -2599,90 +2599,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compilation et optimisation statique des communications hôte-accélérateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Keryell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones du Parallélisme (RenPar'20) Symposium en Architectures nouvelles de machines (SympA'14) et la Conférence Française en Systèmes d'Exploitation (CFSE 8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2720,51 +2720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyèdres et Compilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,77 +3044,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Field Analysis of Relational Database Schemas in Open-source Software (Extended)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamil Valeev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third International Conference on Advances in Databases, Knowledge, and Data Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, St Marteen, Netherlands Antilles. p. 9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4543,51 +4543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delmond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Keravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2400682.2400708" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aillos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pilot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Valeev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1205-1232" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BDFS2HFJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.987-1019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5STRG605-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouchebaba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girodias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nicolescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostapha Aboulhamid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-006-0001-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNGZV9PW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Yannou-Medrala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70626-4_1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04415517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03210222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massoni Sguerra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Memmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01352808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17473-0_15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Vogeleer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Memmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55224-3_74" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clienti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00554061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45706-2_34" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/263767.263786" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369141v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Delmond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01665055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01985391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hhllne Delmond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04702045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04415527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01653168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larroche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delmond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Keravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2400682.2400708" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826545v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1205-1232" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BDFS2HFJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aillos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pilot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Valeev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.987-1019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5STRG605-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouchebaba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girodias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nicolescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostapha Aboulhamid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-006-0001-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNGZV9PW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Yannou-Medrala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70626-4_1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04415517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03210222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massoni Sguerra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Memmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01352808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17473-0_15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Vogeleer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Memmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55224-3_74" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clienti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00554061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45706-2_34" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/263767.263786" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369141v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Delmond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01665055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01985391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hhllne Delmond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04702045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04415527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01653168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larroche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>