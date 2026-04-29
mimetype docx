--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -299,307 +299,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation et optimisation statique des communications hôte-accélérateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Quality of Relational Database Schemas in Open-source Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Amini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Irigoin</w:t>
+                <w:t xml:space="preserve">Alexandre Aillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Keryell</w:t>
+                <w:t xml:space="preserve">Samuel Pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamil Valeev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal on Advances in Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol 4 (N°3 &amp; 4), 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826545v1</w:t>
+                <w:t xml:space="preserve">hal-00742605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Quality of Relational Database Schemas in Open-source Software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compilation et optimisation statique des communications hôte-accélérateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Aillos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shamil Valeev</w:t>
+                <w:t xml:space="preserve">Ronan Keryell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Advances in Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (8-10), pp.1205-1232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.31.1205-1232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742605v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyèdres et compilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -951,51 +951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Keryell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Vol. 6, pp.3-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1792,90 +1792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Compilation Analysis for Host-Accelerator Communication Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Keryell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCPC'2011 : The 24th International Workshop on Languages and Compilers for Parallel Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Fort Collins, Colorado, United States. pp. 237-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2019,329 +2019,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
+                <w:t xml:space="preserve">Remote Comparison of Database Tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Intermediate Representations (WIR-1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
+              <w:t xml:space="preserve">The Third International Conference on Advances in Databases, Knowledge, and Data Applications (DBKDA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, St Marteen, Netherlands Antilles. pp. 23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744291v1</w:t>
+                <w:t xml:space="preserve">hal-00916669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Comparison of Database Tables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIPS Is not (just) Polyhedral Software Adding GPU Code Generation in PIPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Advances in Databases, Knowledge, and Data Applications (DBKDA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, St Marteen, Netherlands Antilles. pp. 23-28</w:t>
+              <w:t xml:space="preserve">First International Workshop on Polyhedral Compilation Techniques (IMPACT 2011) in conjonction with CGO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916669v1</w:t>
+                <w:t xml:space="preserve">hal-00744312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIPS Is not (just) Polyhedral Software Adding GPU Code Generation in PIPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Amini</w:t>
+                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Polyhedral Compilation Techniques (IMPACT 2011) in conjonction with CGO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Troisièmes Rencontres de la Communauté Française de Compilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744312v1</w:t>
+                <w:t xml:space="preserve">hal-00744294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
               </w:r>
@@ -2383,73 +2383,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Rencontres de la Communauté Française de Compilation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Dinard, France</w:t>
+              <w:t xml:space="preserve">First Workshop on Intermediate Representations (WIR-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744294v1</w:t>
+                <w:t xml:space="preserve">hal-00744291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compiling for a Heterogeneous Vector Image Processor</w:t>
               </w:r>
@@ -2599,90 +2599,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compilation et optimisation statique des communications hôte-accélérateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Keryell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones du Parallélisme (RenPar'20) Symposium en Architectures nouvelles de machines (SympA'14) et la Conférence Française en Systèmes d'Exploitation (CFSE 8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2720,51 +2720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyèdres et Compilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,77 +3044,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Field Analysis of Relational Database Schemas in Open-source Software (Extended)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamil Valeev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third International Conference on Advances in Databases, Knowledge, and Data Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, St Marteen, Netherlands Antilles. p. 9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4543,51 +4543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delmond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Keravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2400682.2400708" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826545v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1205-1232" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BDFS2HFJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aillos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pilot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Valeev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.987-1019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5STRG605-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouchebaba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girodias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nicolescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostapha Aboulhamid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-006-0001-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNGZV9PW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Yannou-Medrala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70626-4_1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04415517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03210222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massoni Sguerra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Memmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01352808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17473-0_15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Vogeleer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Memmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55224-3_74" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clienti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00554061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45706-2_34" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/263767.263786" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369141v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Delmond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01665055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01985391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hhllne Delmond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04702045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04415527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01653168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larroche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delmond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Keravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2400682.2400708" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aillos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pilot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Valeev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1205-1232" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BDFS2HFJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.987-1019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5STRG605-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouchebaba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girodias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nicolescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostapha Aboulhamid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-006-0001-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNGZV9PW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Yannou-Medrala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70626-4_1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04415517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03210222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massoni Sguerra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Memmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01352808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17473-0_15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Vogeleer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Memmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55224-3_74" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clienti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00554061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45706-2_34" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/263767.263786" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369141v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Delmond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01665055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01985391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hhllne Delmond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04702045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04415527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01653168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larroche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>