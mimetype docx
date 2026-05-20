--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -2019,329 +2019,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Comparison of Database Tables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIPS Is not (just) Polyhedral Software Adding GPU Code Generation in PIPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Advances in Databases, Knowledge, and Data Applications (DBKDA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, St Marteen, Netherlands Antilles. pp. 23-28</w:t>
+              <w:t xml:space="preserve">First International Workshop on Polyhedral Compilation Techniques (IMPACT 2011) in conjonction with CGO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916669v1</w:t>
+                <w:t xml:space="preserve">hal-00744312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIPS Is not (just) Polyhedral Software Adding GPU Code Generation in PIPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Amini</w:t>
+                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Polyhedral Compilation Techniques (IMPACT 2011) in conjonction with CGO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Troisièmes Rencontres de la Communauté Française de Compilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744312v1</w:t>
+                <w:t xml:space="preserve">hal-00744294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
+                <w:t xml:space="preserve">Remote Comparison of Database Tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Rencontres de la Communauté Française de Compilation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Dinard, France</w:t>
+              <w:t xml:space="preserve">The Third International Conference on Advances in Databases, Knowledge, and Data Applications (DBKDA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, St Marteen, Netherlands Antilles. pp. 23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744294v1</w:t>
+                <w:t xml:space="preserve">hal-00916669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
               </w:r>
@@ -4543,51 +4543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delmond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Keravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2400682.2400708" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aillos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pilot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Valeev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1205-1232" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BDFS2HFJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.987-1019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5STRG605-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouchebaba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girodias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nicolescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostapha Aboulhamid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-006-0001-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNGZV9PW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Yannou-Medrala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70626-4_1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04415517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03210222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massoni Sguerra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Memmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01352808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17473-0_15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Vogeleer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Memmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55224-3_74" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clienti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00554061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45706-2_34" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/263767.263786" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369141v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Delmond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01665055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01985391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hhllne Delmond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04702045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04415527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01653168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larroche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delmond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Keravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2400682.2400708" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aillos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pilot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Valeev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1205-1232" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BDFS2HFJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.987-1019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5STRG605-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouchebaba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girodias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nicolescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostapha Aboulhamid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-006-0001-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNGZV9PW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Yannou-Medrala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70626-4_1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04415517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03210222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massoni Sguerra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Memmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01352808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17473-0_15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Vogeleer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Memmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55224-3_74" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clienti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00554061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45706-2_34" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/263767.263786" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369141v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Delmond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01665055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01985391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hhllne Delmond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04702045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04415527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01653168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larroche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>