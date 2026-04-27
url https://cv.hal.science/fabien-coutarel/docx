--- v0 (2026-03-21)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Coutarel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Ergonomie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel est Professeur des Universités, ergonome et détenteur du Titre d'Ergonome Européen, à l'Université Clermont Auvergne (UCA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots-clés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception, Expérience, Nouvelles technologies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Santé au travail, troubles musculo-squelletiques, Risques Psychosociaux et organisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des interventions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses activités de recherche sont les suivantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">contribution à la structuration et gouvernance d'activités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur Adjoint du laboratoire ACTé (2021-...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme de recherche Technologie Activité Conception (TAC) du laboratoire ACTé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elu au Conseil du Laboratoire Acté et Co-responsable du thème de recherche &amp;quot;professionalisation et métier&amp;quot; de ce laboratoire (2012-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission recherche de l'UFR STAPS et élu au Conseil de l'UFR STAPS de l'UBP/UCA (2011-...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre extérieur invité du Conseil scientifique de l'UFR de Psychologie de l'UBP (2014-...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Directeur du Labex IMOBS3, laboratoire d'excellence de l'Université Clermont Auvergne (2011-...), et du groupe de travail &amp;quot;Usine du futur&amp;quot; du projet CAP2025 I SITE Clermontois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission scientifique du pôle de Compétitivité CIMES, et expert IUS (Ingénierie des Usages) pour celle-ci (2015 - ...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de recherche francophone sur les troubles msuculo-squelettiques liés au travail (2005-...) et du groupe francophone de recherche Enjeux psychosociaux, Travail et Organisation (EPTO) (2011-...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil Scientifique de l'Université Blaise Pascal (2011-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">contributions à des projets de recherche scientifiques financés (récentes et/ou en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet &amp;quot;Evaluation des interventions visant la prévention des RPS&amp;quot;- Contrat de recherche avec le CSHCT du Ministère de l'Agriculture pour mieux comprendre les effets des actions de prévention des troubles psychosociaux liés au travail, financées par le MA ces dernières années, en vue d'orienter la politique de prévention. Tania Rouquette (Master Recherche), Nathan Compan (ATER), Fabien Coutarel (porteur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet &amp;quot;Intégration des pratiques d'Activités Physiques sur les lieux de travail dans la prévention des Troubles Musculo-squelettiques d'origine professionnelle dans le secteur du BTP&amp;quot; (2021-24). Thèse cifre avec l'Office Public de Prévention du Bâtiment et des travaux publics (OPPBTP), co-encadrée avec le Prof. Roquelaure (Univ. Angers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet &amp;quot;Evaluation de la place du Facteur Humain dans les conduites de projet liées à l'introduction des nouvelles technologies&amp;quot; (2021-24), au sein du laboratoire partagé FACTOLAB, incluant une thèse Cifre avec l'entreprise Michelin (Porteur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet EvalIEExp (2021-24) : Evaluation des interventions ergonomiques par l'expérience. Projet soutenu par France Relance, partenariat avec l'entreprise Ergonova, incluant une thèse de doctorat (Porteur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet AssitRA (2021-22) : Etude des conditions d'assistance à distance et en temps via des lunettes de réalités augmentée. Financement par Michelin, au sein du laboratoire partagé FACTOLAB (Porteur), incluant une ingénieure d'étude.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet ANR Collaboration 4.0 (2018-2022) : Définition des conditions d'intégration du développement dans la conception des postes de travail de l'usine du futur 4.0. En partenariat avec G-SCOP Grenoble (Porteur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet TIPS Région AURA (2018-2023) : Amélioration des conditions de travail des cordistes (contributeur), en partenariat avec Université Lyon 1 (collaborateur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Superob, financement I SITE CAP 2025 (2019 - 2022) (porteur), en partenariat avec les laboratoires clermontois IRSTEA, LIMOS et LAPSCO : supervision capacitante de robots autonomes pour l'agriculture, incluant un ingénieur d'études.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet RobotAccept, financement I SITE CAP 2025 (2018 - 2020) (porteur), en partenariat avec les laboratoires clermontois IRSTEA, LIMOS et LAPSCO : acceptabilité des robots &amp;quot;mules&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Ergonav (Région Auvergne-FEDER) : accompagnement de la conception d'une navette autonome et du service associé. Partenariat LAPSCO (UBP) (Porteur) - lien avec FUI VIPAFLEET</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Conception et réhabilitation des chaines de découpe dans les abattoirs (Ministère de l'Agriculture, de l'agroalimentaire - 2017-19) : Prévention des troubles musculo-squeletiques pour les agents d'inspection des services de l'Etat en abattoir (Porteur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets AIRBUS : conception de dispositifs de formation à des fins d'optimisation des processus industriels sur chaines de montage d'avions (contributeur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorats encadrés soutenus :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Aude Cuny-Guerrier (Univ. Grenoble Alpes, Laboratoire PACTE, co-directrice Prof. Sandrine Caroly ; Chercheur titulaire Institut National pour la Recherche en Santé Sécurité au Travail soutenue en novembre 2016) : la marge de manoeuvre situationnelle des encadrants de proximité en situation de sous-traitance et pour la prévention des troubles musculo-squelettiques d'origine professionnelle ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Valérie Albert (Univ. du Québec à Montréal, Canada, co-directrice Prof. Nicole Vézina, Bourse IRSST) : Evaluation des interventions ergonomiques (Soutenue en janvier 2018) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ferdinand Monéger (Univ. Clermont Auvergne, Laboratoire ACTé, co-directeur prof. Patrick Chambre LAPSCO ; Ingénieur d'étude financement Région) : Conception de service acceptable de navettes autonomes (Soutenue en novembre 2018) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maxime Norval (Univ. d'Angers, ESTER-INSERM, co-directeur Prof. Yves Roquelaure, CIFRE John Deer) : outils d'Evaluation des risques TMS et Marge de manoeuvre situationnelle (Soutenue en mars 2019) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Rémy Hubaut (Univ. Grenoble Alpes, laboratoire PACTE, co-directrice Prof. Sandrine Caroly, CIFRE INOPROD) : Les outils d'évaluation du risque de TMS : caractéristiques, cas d'usage et perspectives de développement (Soutenue novembre 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Cédric Gouvenelle (UCA, ACTé, co-directrice prof. Géraldine Rix ; CIFRE AIPST 18) : collaborations et collectifs de travail dans la conception de projets en service de santé au travail (Soutenue en mars 2021) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Nathan Compan (UCA, ACTé, co-directeur Prof. Daniel Brissaud (UGA) ; ANR 2018 Collaboration 4.0) : Intérêt de la situations de collaboration capacitante pour une approche ergonomique des situations de travail industrielles intégrant des technologies émergentes (Soutenue en décembre 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Mirtha Mestanza (UCA, ACTé, co-directrice Prof. Géraldine Rix) : Evaluer la place du facteur humain dans les conditions de projet d'implentation de nouvelles technologies. Thèse Cifre Michelin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Camille Julienne (UCA, ACTé, Co-directrice Prof. Géraldine Rix) : Evaluation des intervention ergonomique par l'expérience. Thèse plan de relance avec l'entreprise Ergonova.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Caitlin Troussier-Thévenot (Univ. Angers, co-directeur Prof. Yves Roquelaure) : Place des pratiques d'activité physique sur le lieu de travail dans la prévention des TMS d'origine professionnelle. Thèse Cifre OPPBTP.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité d'Expertise Scientifique CES 10 &amp;quot;Usine du futur&amp;quot; dans le cadre de l'AAP ANR Usine du futur 2017, au titre des Sciences Humaines et sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluateur de projets pour l'ANR (2012, 2013, févr 2015, octobre 2015, 2020), IRSST (2006, 2010, 2012, 2014), ANRT (2016, 2017, 2019, 2020, 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction Revue @ctivité (2015 - aujourd'hui)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d'Orientation de l'ARACT Auvergne Rhome-Alpes (Agence Régionale pour l'Amélioration des Conditions de Travail) (2017-...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert pour les revues PISTES, Activités, Travail Humain, Archives des maladies Professionnelles, Bulletin d'Epidémiologique Hebdonmadaire, Psychologie du Travail et des Organisations, les Sciences de l'Education - Pour l'Ere Nouvelle, ... et différents congrès (IEA, SELF, Journées de Bordeaux, ACE, PREMUS...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilité pédagogiques en lien avec l'activité scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master mention IEAP de l'UCA (2017 - aujourd'hui), et de la 2è année de son parcours de formation au métier d'ergonome (2012 - aujourd'hui)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Diplôme Universitaire d'Ergonomie de l'UCA (2008 - 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur de l'échange bilatéral entre l'UCA et l'UQAM (Université du Québec à Montréal, Canada) pour la mobilité étudiante entre les programmes d'ergonomie (2012 - aujourd'hui)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable module Santé-Travail, master recherche Ergonomie CNAM Paris (2012-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animation des partenariats conventionnés avec la CARSAT Auvergne, l'ARACT Auvergne, Aubert & Duval & Michelin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation de conférences grand public, avec mise en ligne depuis 2009 (Chaîne YouTuble &amp;quot;Ergonomie Université Clermont Auvergne&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributions à la structuration de la communauté ergonomique aux niveaux national et international</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du Collège des Enseignants chercheurs en Ergonomie 2021-2023 (élu et trésorier sur la période 2005-2011 ; élu 2017-23 : Vice-Président 2019-2021, président 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elu au Conseil d'Administration de la Société d'Ergonomie de Langue Française (2018-2022)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics/human factors and the future of work: A global systems perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Thatcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Appah Acquah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131, pp.104665. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation du corps et simulation : comment susciter la transformation des pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des échauffements dans le secteur de la construction pour une prévention efficace des TMS : une situation de travail à part entière à concevoir d'un point de vue organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Troussier-Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Langard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les troubles musculo-squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 178, pp.85-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien durable au travail des personnes diagnostiquées d’un cancer dans un monde du travail en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111 (11), pp.1038-1045. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances à l’œuvre dans l’intervention complexe en ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.31536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement du pouvoir d’agir au développement des marges de manœuvre : un exemple d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04246947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des dispositifs intégrant une technologie autonome : du technique au politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Renonciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-1, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche globale pour mieux comprendre les situations de travail en agriculture : L’outil « Schéma des 5 carrés Transaé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive work on a walking desk does not lead to compensatory appetitive responses in healthy young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Guirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.114008. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.114008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Enabling Collaborative Situations in AR-assisted consignment tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fieng.2023.1258241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4ème Congrès francophone sur les troubles musculosquelettiques (TMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Clabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 174, pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Architecture for Online Scheduling of Autonomous Robots in Agriculture: Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Battistoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart Vehicles and Smart Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJSVST.313059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge de manœuvre et prévention des troubles musculo-squelettiques : quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (1), pp.3-31. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.851.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Situations de Collaboration Capacitante (ECS) : intérêt pour l’analyse des collaborations humain-technologie de l’industrie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (3), pp.211-240. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.853.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel de l’exposome professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), pp.288-293. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des interventions ergonomiques : pourquoi et comment questionner les interventions sous l’angle d’une ontologie relationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19-2, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire comme crise du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La santé au travail : une question d'éducation et de formation ?, 7 (2), pp.103-124. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of situational operational leeway for ergonomic assessment in the evaluation of work situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.139-160. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2020.1785039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis sanitaria y crisis del trabajo: ¿una oportunidad en el caos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología del Trabajo de la Universidad Complutense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La cuestión jornalera entre dos crisis, vol. 96, pp. 17-21. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/stra.70687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02953544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational leeway in work situations: do ergonomic risk assessment tools consider operational leeway for job analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2017.1387392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01687347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the individual activity of professional volleyball players: Situation assessment and sensemaking under time pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advantage of situational operational leeway in the identification of Musculoskeletal Disorders risk situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.4588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des processus : comprendre comment le contexte des entreprises influence le déroulement des premières étapes d’interventions ergonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité ergonomique dans l'évaluation des interventions en prévention des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Evaluer les interventions : un défi aux enjeux multiples, 369, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01783169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience vécue et les valeurs en acte des accompagnants pour la conception d’un service de transport par navettes destinées à être autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01783162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes de la marge de manœuvre situationnelle d’encadrants de proximité en situation de sous-traitance : un enjeu pour la prévention des troubles musculo-squelettiques (TMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (2), pp.85-114. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.812.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and Why : A Process Evaluation Proposal to Assess the Development Phase of Ergonomic Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (3), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.5492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedent variables of intentions to use an autonomous shuttle: Moving beyond TAM and TPB?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marmoiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (5), pp.269 - 278. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la pluridisciplinarité dans les SST : évolutions des métiers et enjeux de travail collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), pp.456-457. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus menant à des changements dans une entreprise du secteur aéronautique : vers un modèle d’évaluation des interventions ergonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les véhicules autonomes pourront-ils réellement se passer de l’humain dans un futur proche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01324813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge de manœuvre situationnelle et pouvoir d’agir : des concepts à l’intervention ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (1), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.781.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01123139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-production de la performance arbitrale de haut niveau : le cas du rugby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatia Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.496-515. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l’intervention ergonomique. D’une préoccupation de montée en cadence à la décision d’investir pour transformer le travail : embûches et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards d’ergonomes sur le travail, 17 (2), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prévention des TMS dans l’activité de l’encadrement de proximité en sous-traitance interne ? Un cas dans le secteur de la découpe de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards d'ergonomes sur le travail, 17 (2), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.4549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01252139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l’intervention ergonomique. D’une préoccupation de montée en cadence à la décision d’investir pour transformer le travail : embûches et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards d’ergonomes sur le travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance arbitrale : de son étude à son développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.86-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place tient l'expérience des autres dans la formation d'un professionnel ? Apport et limite du récit professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151, pp.25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de gestion et ergonomie : pour un dialogue dans le cadre d'une économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle envisageable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.45-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie et l' &amp;quot;adaptation du travail à l'homme&amp;quot;, une maxime désuète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.179-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical education and sport teachers' health : from expressed ill-being to hindrances of action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (Supplément), pp.5228-5230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention ergonomique pour la prévention des troubles musculo-squelettiques : quels statuts pour l'expérience et la subjectivité des travailleurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.62-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable MSD prevention: Management for continuous improvement between prevention and production. Ergonomic intervention in two assembly line companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Cheray Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.591-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des enseignants d'Education Physique et Sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps au Travail, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientations pour l'évaluation des interventions visant la prévention des Troubles Musculo-Squelettiques liés au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berthelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau social dans l'intervention ergonomique : enjeux pour la conception organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.135-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir sur l'organisation du travail : entre efficacité et prévention faut-il choisir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des troubles musculo-squellettiques : quelques enjeux épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (1), pp.3-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir le système pour prévenir les Troubles Musculo-Squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de Medecine du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 64 (2), pp.89-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger l'organisation du travail au regard des marges de manoeuvre en conception et après fonctionnement la rotation est-elle une solution aux TMS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (2), http://pettnt/pistes/v5n2/articles/v5n2a2.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Clermont-Ferrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la connaissance sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-36, 2025, A la croisée des SHS, 978-2-38377-359-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intérêts et limites des outils simples d'évaluation des facteurs de risque de troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.101-120, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des marges de manoeuvre avec le Lean Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manoeuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.277-296, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marge de manœuvre situationnelle : une opportunité pour répondre aux limites des outils d'évaluation du risque de trouble musculo-squelettiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.121-138, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de prévention des troubles musculo-squelettiques et marge·s de manoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Gerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.297-320, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le développement du pouvoir d'agir lors d'une intervention au sein d'une maison d'accueil pour personnes âgées. Quel statut pour les marges de manœuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Octarès, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04579766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du statut ontologique de la marge de manœuvre à la manœuvre des marges par l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.29-50, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie pour de la pratique. Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.17-26, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le développement du pouvoir d'agir lors d'une intervention au sein d'une maison d'accueil pour personnes âgées - quel statut pour les marges de manoeuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manoeuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.189-218, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpellations et perspectives autour de la marge de manœuvre situationnelle et des marges de manœuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.337-350, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre et collectif de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.71-84, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la marge de manœuvre situationnelle d'encadrants de proximité sous-traitants dans la régulation d'une situation à risque de troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Gerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.171-185, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et variabilité des situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.255-257, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03371426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et Marge de manœuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.121-123, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03371420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Crisis,Work Crisis: What Place for Ergonomics in Society Now?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 219, Springer, pp.104-107, 2021, Systems and Macroergonomics, 978-3-030-74601-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Cooperation: Link Between Acceptance and Modes of Cooperation Chosen by Operator with a Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Couvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland AG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Systems Engineering and Design II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland AG, pp.142-148, 2020, 978-3-030-27927-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02273708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des TMS, des modèles explicatifs aux modèles d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précis d'évaluation des interventions en santé au travail. Pour une approche interdisciplinaire appliquée aux RPS et TMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares Editions, pp.131-156, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Design from Ergonomic Perspective: From “Total Security” to “Acceptable Security” Design for a Better Real Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tareq Ahram, Waldemar Karwowski, Redha Taiar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Systems Engineering and design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 876, Springer, pp.1051-1057, 2019, Advances in Intelligent Systems and Computing, 978-3-030-02052-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 - Ergonomie. L'évaluation des interventions ergonomiques : points de repères et enjeux disciplinaires pour l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précis d'évaluation des interventions en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.257-282, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et animer une formation de formateurs : retour d’expérience sur la contribution possible de l'ergonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formateurs au travail. Conditions d'exercice, activités, interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des interventions visant à prévenir les TMS : revue critique de la littrature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précis d'évaluation des interventions en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.157-188, 2019, 978-2-36630-096-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation du genre social de métier ou naissance d'un genre professionnel ? Le rôle des dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et dynamiques des asymétries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.57-75, 2018, Interaction et dynamiques des asymétries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un dispositif de formation par la pratique pour des opérateurs : une approche ergonomique de la conduite de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Vidal-Gomel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses de l'activité - Perspectives pour la conception et la transformation des situations de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.99-111, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans la pratique de l'ergonome - Fil rouge des JdBx 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées de Bordeaux 2017 sur la Pratique de l'Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.1-25, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04680720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épanouissement dans le travail enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Lanéelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Ria; Sabine Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants au XXIe siècle. 2, Professionnalité des enseignants et de leurs formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.135-151, 2016, (Perspectives en éducation et formation), 978-2-8073-0179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Zawieja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz S.A., pp.217-221, 2016, ISBN 978-2-600-04713-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sécurité des grands systèmes à risques aux conditions d'introduction des nouvelles technologies : quelles contributions pour l'ergonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Performances Humaines et Techniques" d'hier à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.389-398, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalité des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Lanéelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Ria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants au XXIè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, de Boeck Supérieur, pp.135-148, 2016, Professionnalité des enseignants et de leurs formateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01402434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes répétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Thébaud-Mony, P. Davezies, L. Vogel, S. Volkoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.207-210, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01123192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort, Travail et ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Zawieja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Droz, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01123083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention of MSDs and the development of empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis Group, pp.171-186, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Zawieja et Franck Guarnieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques psychosociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, Paris, pp.413-416, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des professeurs d’EPS en Auvergne : interrogations sur le métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverin Parayre et Alexandre Klein AVEC LA COLLABORATION DE Cyril Crozet et Carine Simar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et Santé. Des pratiques aux Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions as dynamic processes for the joint development of agents and organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis Group, pp.127-142, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbitre, garant ou acteur de l'éthique sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethiques du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Age de l'Homme, pp.541-551, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zawieja, P. et Guarnieri, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques psychosociaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Editions du Seuil, pp.283-285, 2013, 978-2-02-110922-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance de l'arbitre en Rugby : le point de vue du superviseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Carnel &amp; J. Moniotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention, Recherche et Formation : Quels enjeux, Quelles transformations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amiens : Université Jules Vernes, pp.194-207, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des TMS et développement du pouvoir d'agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : PUF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie constructive.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : PUF, pp.175-190, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention comme dynamique de développement conjoint des acteurs et de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Falzon, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.133-146, 2013, 9782130607489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi ergonomique face aux TMS d'origine professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Drouin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : Travail, Conception, Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.255-267, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives autour de l'ergonomie de l'activité : l'activité professionnelle, une expérience avant tout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Schmidt &amp; P. Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en entrepreunariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01121824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et intervenir : enquêtes épidémiologiques et approches ergonomiques à propos des troubles musculosquelettiques des membres supérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Courtet, Michel Gollac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques du travail, la santé négociée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La découverte, pp.173-187, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;TMS&amp;quot; aux &amp;quot;RPS&amp;quot;, quand tout nous invite à parler &amp;quot;Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Hubault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques PsychoSociaux : quelle réalité, quels enjeux pour le travail?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.99-119, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle reconnaissance du travail réel, des tensions et déséquilibres dans la quête de performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Chaudat &amp; R. Muller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles organisations du travail : entre souffrance et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-96, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la pratique sportive par les conditions de travail de l'intervenant : apports et limites de l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-91, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux autour de l'investigation par le champ sportif de la santé au travail : le cas de Troubles Musculo- Squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.353-368, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des risques psychosociaux du point de vue de l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Lerouge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques psychosociaux au travail.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.51-72, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps à l'effort : un instrument du pouvoir d'agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">111. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et Couleurs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Boëtsch, D. Chevé &amp; P. Blanchard, pp.108, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CNRS, pp.283-385, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux : un outil pour le changement organisationnel. Vers une conduite de projet orientée &amp;quot; conception d'organisations capacitantes &amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et réseaux sociaux: ressource pour l'action ou outil de gestion ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Editions, pp.382-392, 2008, M. Lecoutre &amp; P. Lièvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (160)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques effectives d’évaluation de la performance arbitrale : entre référents institutionnels et référés situés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à (s)'évaluer : quels paradigmes et quels leviers pour soutenir la formation dans une perspective de professionnalisation des métiers ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement des Méthodologies d’Évaluation en Éducation (ADMEE-Europe), Jan 2026, Bienne / Biel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des démarches de Prévention des risques psychosociaux : quels résultats pour quels dispositifs ? Synthèse de la recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Renonciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Travail et Prévention 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture et de la Souveraineté Alimentaire, Nov 2025, Rambouillet, Bergerie nationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'humain dans la conception d'une situation de travail collaborative avec un cobot : l'exemple de la situation de collaboration capacitante (ECS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la performance arbitrale : quels outils ? quelles pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de l'intervention. C'est quoi &amp;quot;être ergonome&amp;quot;, aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31è Journées de Bordeaux sur la pratique de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux INP, Mar 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie longitudinale discontinue dans le monde de l’arbitrage, socle de l’étude et de l’accompagnement des pratiques d'évaluation de la performance arbitrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Tuaillon Demésy; Éric Boutroy, Apr 2025, Besançon (Université de Franche-Comté), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir efficacement les RPS : quelles méthodologies pour quels contextes ? Etude comparative de 16 accompagnements ergonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lépron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexine Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Véricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPTLF : Qualité de vie, du travail aux autres sphères de l'existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la digitalisation au sein de l’industrie 4.0 par l’analyse des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza Tuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Echeverria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une &amp;quot;ergonomie développementale&amp;quot; : quels enjeux, quelles approches, quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goutille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de Langue Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conditions pour une contribution des situations d'exercices physiques au travail à la prévention des TMS ? Principaux résultats d'une recherche action dans le BTP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Troussier-Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Prévention 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARSAT Auvergne, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation réaliste et l’expérience vécue : un cadre pour comprendre l’intervention ergonomique. Le cas d’une reconception de lignes en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte l’attractivité dès la conception des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lubrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placer l'activité au coeur de l'attractivité du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Activités, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ergonomique de la prévention des TMS. De l'actualité des questions au défi de l'approche pluri-professionnelle concertée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès National Santé au Travail - Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kiné France Prévention, Nov 2025, Paris sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centred Design for Industry 5.0: Introducing the ESD Model and Comparing Generations of Production Machines to Characterize their Evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lubrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Tallinn, Estonia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating to understand and transform the activity of practitioners: the study of reconfigurations and the lived experience of ergonomists in the evaluation of complex interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm-ups in the construction industry for effective MSD prevention: a work situation in its own right to be designed from an organisational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Troussier-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Langard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennian Congress of the International Ergonomic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Human Factor to the Actor in design: Questioning digitalization within Industry 4.0 through the analysis of uses and project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Echeverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing enabling work situations and the experience of ergonomic interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Work and the Challenges for HFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomic Association, Apr 2024, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referees’ Team Sensemaking in Soccer: A Matter of Confidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEPSAC 2024, PERFORMANCE UNDER PRESSURE IN SPORTS, MILITARY/POLICE, PERFORMING ARTS, MEDICINE, BUSINESS AND DAILY LIFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEPSAC, Jul 2024, InnsBruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'expérience pour comprendre les interventions complexes et compléter les données issues d'une approche réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l'analyse de l'activité et de l'expérience en Education Physique et en Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ergonomique de la sédentarité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è congrès du Groupe de Recherche Francophone sur les Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. pp.101768, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics interventions in a truck manufacturing plant: Adapting to the ever-changing company context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International &amp; 8th National Congress of Occupational medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Yazd, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge(s) de manœuvre des encadrants de proximité : un enjeu de prévention des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Gerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir les Troubles Musculo Squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM &amp; GRF TMS, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard de l’ergonomie sur les conditions d’intégration des exercices physiques au travail vis-à-vis de la prévention des TMS : Une étude de cas au sein du BTP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Troussier-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Langard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la Self, Développer l'écologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des outils d’évaluation du risque de troubles musculosquelettiques : cas pratique et perspective d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hubaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roybin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è congrès du Groupe de Recherche Francophone sur les Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisième d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie. pp.101744, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de travail sont d'abord une question de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Université d'été en santé et prévention des risques professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'agriculture et de la souverainté alimentaire, Sep 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment anticiper la qualité des collaborations Homme–machine en industrie 4.0 et du point de vue du facteur humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è congrès du Groupe de Recherche Francophone sur les Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir (Tunisie), Tunisie. pp.101743, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonome et les échauffements : un positionnement en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Troussier-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Langard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir les Troubles Musculo Squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM &amp; GRF TMS, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les Troubles MusculoSquelettiques ou concevoir le travail futur ? Et si on tenait les deux ? Introduction au séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir les troubles musculo squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam; GRF TMS, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitude décisionnelle et marge de manœuvre : intérêts et différences pour la prévention des TMS – le cas des encadrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è congrès du Groupe de Recherche Francophone sur les Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. pp.101758, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMS, activité physique et conception : est-ce &amp;quot;grave&amp;quot; de parler d'activité physique quand on est ergonome aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir les Troubles Musculo Squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM &amp; GRF TMS, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les projets d’investissements technologiques des entreprises comme des opportunités de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lépron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexine Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la SELF, Développer l'écologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ergonomic interventions: combining realist evaluation and approach to the experience of the protagonists of the intervention to better understand complex and organizational interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Organizational Design and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des TMS et participation des agents vétérinaires dans les projets de conception : une recherche–action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è congrès du Groupe de Recherche Francophone sur les Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. pp.101762, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des interventions visant la prévention des troubles musculo-squelettiques liés au travail : où en sommes-nous et où devons-nous aller ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è congrès du Groupe de Recherche Francophone sur les Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisième d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie. pp.101773, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitude décisionnelle et marge de manœuvre : intérêts et différences pour la prévention des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Francophone pour la prévention des TMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude ergonomique du binage pour anticiper les impacts de l'automatisation sur le travail agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et risques émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Jul 2022, Genève, Suisse. pp.405-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment anticiper la qualité des collaborations Homme-machines dans l'industrie du futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Francophone du GRF TMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des TMS et participation des agents vétérinaires dans les projets de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès francophone sur les Troubles musculo-squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des interventions complexes par l'expérience vécue des ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partir de l'exéprience vécue pour comprendre et transformer. Vers l'articulation de différents niveaux d'étude de l'activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Anthropologie des Connaissances, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sédentarité professionnelle du point de vue de l'ergonomie : une thématique sous-estimée en santé au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Francophone sur la Prévention des Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception/rénovation de lignes d’abattage : quelle place pour la prévention des TMS des agents d’inspection des services vétérinaires dans les conduites de projet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Francophone du GRF TMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'évaluation du risque de Troubles Musculo-Squelettiques : caractéristiques, cas d'usage et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hubaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roybin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Francophone sur la Prévention des Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des interventions ergonomiques pour la préventions des Troubles musculo-squelettiques : où en sommes-nous et où devons-nous aller ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Francophone pour le Prévention des Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention et développements durables dans la filière du commerce du bétail : récit d'un accompagnement ergonomique par une démarche d'innovation anthropocentrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et risques émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse. pp.694-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires en service de prévention et de santé au travail. Une approche anthropologique et ergonomique de projets de conception d’actions de prévention en santé au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de solutions autonomes pour l'industrie du futur : autonomie ou relation ? Implications pour le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autonomie au prisme de l'activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la valeur des interventions à partir des conceptions ontologiques qu'elles portent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)penser le travail dans une écologie humaine : 50 ans après, quelle actualité ? - Panthéon Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle d'ergonomie de l'université Paris 1 Panthéon-Sorbonne, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of Work in future Industry : from humans factors to increase of human actions possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La intervención ergonómica para la transformación del trabajo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de ATACAMA, Oct 2021, Copiapo, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03409390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Crisis, Work Crisis: What Place for Ergonomics in Society Now ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HFE (Human Factors and Ergonomics) in a connected world/L,ergonomie 4,0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA, Jun 2021, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Collaborative Situations in 4.0 Industry: Multiple Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA, Jun 2021, Vancouver, Canada. pp.614-620, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'ergonomie à la conception de nouvelles technologies dans l'industrie 4.0 : vers la conception de situations capacitantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la Société d'Ergonmie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03109103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industria 5.0 y Ergonomía en el Trabajo Futuro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congreso Internacional de Ergonomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Peruana de Ergonomia, Dec 2021, LIMA, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio ergonómico del azadonado tradicional para anticipar los impactos de la automatización en el trabajo agrícola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La intervención ergonómica para la transformación del trabajo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de ATACAMA, Oct 2021, Copiapo, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03409428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la contribución de la situación de colaboración capacitante para la actividad de diseño de los ingenieros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La intervención ergonómica para la transformación del trabajo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de ATACAMA, Oct 2021, Copiapo, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03409402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-robot cooperation: link between acceptance and modes of cooperation chosen by operator with a robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Couvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Engineering and Design: Future Trends and Applications (IHSED 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.142-148, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27928-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLABORATION 4.0 - Modélisation et Évaluation des collaborations capacitantes Homme-Machine pour l’industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Industrie du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir les nouvelles technologies pour développer le travail : utopie ou futur à construire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l'IRSST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02550475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination issues in multidisciplinary design projects in occupational health service: asymmetries, operational and cognitive synchronization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorin Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing wolrd : challenge &amp; opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEROCH, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Cooperation: Link between acceptance and modes of cooperation chosen by operator with the robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Couvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2dn International Conference on Human Systems Engineering and Design : Future Trends and Applications - IHSED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität des Bunderswehr München, Sep 2019, Munich, Germany. IHSED 2019 Application</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02273745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and intentions of uses during the design of a cobot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing world : challenges and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sédentarité du point de vue de l’ergonomie : réalités et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREVENTICA PARIS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security design from ergonomic perspective: From “total security” to “acceptable security” design for a better real security: the case of autonomous shuttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Moták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Human Systems Engineering and Design (IHSED2018): Future Trends and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France. pp.1051-1057, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Machine’s Robotisation on the Activity of an Operator in Picking Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Couvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Human Systems Engineering and Design: Future Trends and Applications (IHSED2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France. pp.387-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et évaluation des collaborations capacitantes Homme-Machine pour l’industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journéesystèmes et services innovants pour les transports et la production robotique coopérative pour la transitique : convyage, transfert, manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02011275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification EJC &amp;quot;Ergonome Junior Certifié/e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2019 : 10è Conférence de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Psychologie Ergonomique et Ergonomie, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02181327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics interventions in a truck manufacturing plant: Adapting to the ever-changing company context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohzen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Prevention of work-related Musculoskeletal Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bologne, Italy. pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des ergonomes face à l’Usine du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de service de navettes &amp;quot;autonomes&amp;quot; : de l'utilité de l'analyse des valeurs en acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2019 : 10è Conférence de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Psychologie Ergonomique et Ergonomie, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02181340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acceptability assessment during design process to acceptance in real world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Couvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Human Systems Engineering and Design: Future Trends and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementer le métier ou certifier la pratique des ergonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès Internaitonal de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France. pp.618-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute intervention ergonomique est-elle (doit-elle) être développementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de l'Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM Paris, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01696983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Situational Operational Leeway for Subcontract Supervisors so as to Progress in MSD Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Systems and Computing - International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Florence, Italy. pp.502-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de l’ergonomie : un objet connaissable et enseignable ? Un parti pris bordelais qui perdure et se renouvèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marçal Jackson Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ledoux Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Johann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès International de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Self, 2018, Bordeaux, France. pp.879-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un environnement de travail accueillant : points de vue d'ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration des nouveaux salariés, comment faire ? Agrotour 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lapalisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche(s) de prévention des troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADEREST 2018 -Association pour le Développement des Etudes et Recherches Epidémiologiques en Santé Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01783145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de navettes de transport autonomes acceptables et sécurisées : quelques paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatisation des véhicules, ergonomie et facteurs humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Psychologie Ergonomique et Ergonomie - ARPEGE, Dec 2018, Champs-sur-Marne, France. http://arpege-recherche.org/news/493/71/Seminaire-de-cloture-de-l-animation-de-reseau-USACT-Automatisation-des-vehicules-ergonomie-et-facteurs-humains-Jeudi-13-decembre-2018-Champs-sur-Marne/d,detail-annonce-arpege</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01976614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils simples d’évaluation du risque TMS et exploration des indicateurs de la marge de manoeuvre en situation réelle de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès International de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France. pp.836-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les interventions ergonomiques visant la prévention des TMS ne sont-elles pas efficaces au regard de la littérature internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès International de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bardeaux, France. pp.277-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Design from Ergonomic Perspective: From “Total Security” to “Acceptable Security” Design for a Better Real Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Human Systems Engineering and Design: Future Trends and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHU de Reims, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches de prévention des troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque de l’Aderest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ergonomique de la sédentarité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESAP 2018 - La sédentarité au travail : Quelles stratégies de prévention ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS Montpellier, Apr 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01783175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d’analyse des régulations des situations critiques des encadrants de proximité : perspectives pour la prévention des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, RESACT, ARACT Occitanie, CINOV Midi Pyrénnées, Sep 2017, Toulouse, France. pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialiser l'activité physique en entreprise par l'analyse du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et santé en entreprise - Une démarche managériale &amp; stratégique innovante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINOV PACA CORSE et GENERALI, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymétries et dynamiques des interactions asymétriques au sein de groupes projets en service de santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2017 : « l'Ergonomie des technologies pour le développement des compétences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des outils d’évaluation dans la prévention des troubles musculo-squelettiques : perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hubaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roybin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, RESACT, ARACT Occitanie, CINOV Midi-Pyrénées, Sep 2017, Toulouse, France. pp.467-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le travail pour favoriser l'acceptation des innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts de l'innovation sur les conditions de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Innovergne et ARACT Auvergne-Rhone-Alpes, Oct 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques dans la prévention des troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hubaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roybin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovorg2017 - Innovation technologique, changements organisationnels, quels enjeux pour la prévention ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRS, Mar 2017, Nancy, France. pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des questions et des outils d’évaluation du risque en prévention des TMS à la lumière d’un concept en devenir : la marge de manoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohzen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, ARACT Occitanie, CINOV midi-Pyrénées, RESACT, Sep 2017, Toulouse, France. pp.473-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation et la pratique de l'ergonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24è Journées de Bordeaux sur la Pratique de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux INP, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01497672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception d'une navette autonome : enjeux liés à la prise en compte du facteur humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24è Journées de Bordeaux sur la Pratique de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux INP, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01497678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et intervention : nouvelles convergences, nouvelles tensions, enjeux de formation en ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire l'avenir de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 La Sorbonne, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01539789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifications « infra-master » en ergonomie : enjeux et perspectives pour le métier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Duvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houlgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, ARACT Occitanie, RESACT, CNOV Midi Pyrénées, Sep 2017, Toulouse, France. pp.703-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception du produit au service : vers une &amp;quot;sécurité acceptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Mobilité Innovante : la sécurité par et pour les véhicules autonomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex IMobS3 et Pôle de Compétititvité VIAMECA, Jan 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du genre professionnel dans les groupes &amp;quot;projet&amp;quot; en service interprofessionnel de santé au travail : conséquences sur les pratiques et attentes &amp;quot;métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et frontières : le développement à l'épreuve des régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF 2016, Jul 2016, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention ergonomique : vers une ergonomie développementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intervention en ergonomie : un dispositif constructif pour accompagner les changements de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, NANTES, Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des ergonomes. Perspectives et déclinaison locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude ADECAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs hétérogènes temporaires en SIST et leurs effets sur la conception d’actions de prévention en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles évolutions à la croisée d'une discipline et d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.695-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le geste professionnel pour réorienter la prévention des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles évolutions à la croisée d'une discipline et d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.136-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le contexte des entreprises influence les changements réalisés dans une intervention ergonomique participative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Travail, performances et santé : comprendre pour mieux agir en prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84e Congrès de l’Acfas, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01318199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of subcontractor first-line supervisors and MSD prevention: collective regulations with employees of the user company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventing work-related musculoskeletal disorders in a global economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Work &amp; Health, Jun 2016, Toronto, Canada. pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes et critères de l‟évaluation des interventions ergonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles évolutions à la croisée d'une discipline et d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.682-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de conception d’un outil numérique d’évaluation du risque de TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hubaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchon Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roybin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles évolutions à la croisée d'une discipline et d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.354-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité des encadrants et prévention des TMS : quelles régulations collectives en situation de sous-traitance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulation performance et santé dans l'évolution des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge de manœuvre situationnelle et pouvoir d'agir : quelles cibles pour l'intervention ergonomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulation performance et santé dans l'évolution des systèmes de production - 50 ème Congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing work organization based on ''occupational'' collectives and ''inter-occupational'' relations: methodological implications of ergonomic interventions to prevent psychosocial disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le facteur humain dans la conception de véhicules autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Mobilité Innovante"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex IMOBS3, Jan 2015, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01128790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle pertinence des modèles de l'expérience utilisateur pour la conception d'une navette autonome ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulation performance et santé dans l'évolution des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.125-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de vie au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de consensus/disensus Chaire UNESCO ENS LYON " S'épanouir dans le travail enseignant Réalités, normes, stratégies "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intervenir sur l'organisation du travail pour prévenir les RPS : enjeux de construction de collectif de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès annuel de l’Association canadienne d’ergonomie (ACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing work organization based on ''profession'' collectives and ''inter-profession'' relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Nordic Ergonomics Society Conference/11th International Symposium on Human Factors in Organisational Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, København V, Denmark. pp.507-513, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4122/dtu:2360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des buts de l’activite d’un encadrement de proximite sous-traitant : entre production et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Gerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 45ème congrès annuel de l’Association canadienne d’ergonomie (ACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes et defi de l’evaluation des interventions complexes pour la prevention des tms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès annuel de l’Association canadienne d’ergonomie (ACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’évaluation des interventions visant la prévention des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès National d’Ergonomie et de la 2ème Rencontre Internationale Nord-Sud d’Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisiène d'Ergonomie, May 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour l’évaluation des interventions ergonomiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès annuel de l’Association canadienne d’ergonomie (ACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir sur le développement des collectifs métiers pour re-concevoir l'organisation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie et Développement pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF/GEDER, Oct 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Who we are” shapes “what we do”: The impact of social identity on behavioral intentions towards robotic vehicle use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dhome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche évaluative comme méthode pour mieux comprendre les mécanismes d’action de l’intervention ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Congrès International de la Société Française d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateur-animateur : un rôle sous-estimé et à outiller dans la conception de dispositifs de formation. Cas de la formation aux opérations de contre-perçage sur avion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les questions vives en éducation et formation : regards croisés France-Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activity development of occupational health physicians can improve the efficiency of MSD prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Poussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress PREMUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Busan, South Korea. pp.192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle pertinence de l'ergonomie et des ergonomes à intervenir dans le champ de la formation professionnelle ? Tensions entre l'adaptation du travail à l'homme et l'adaptation de l'homme à son travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès international. Société d'Ergonomie de Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.cédérom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention et sous-traitance interne: quelle place pour l’encadrement de proximité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Congrès International de la Société Française d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques des médecins du travail dans la prévention des TMS : ressources et empêchements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Poussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR, Santé Environnement Santé Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste professionnel et troubles musculo-squelettiques liés au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Biénnale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbitrage de haut niveau : d'une phase transitoire actuelle à la négociation de règles de métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème congrès international Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance de l'arbitre en Rugby : le point de vue du superviseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des liens santé travail par les médecins du travail dans la consultation et les actions collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Poussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de médecine du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.296-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01128391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie et l' &amp;quot; adaptation du travail à l'Homme &amp;quot;, une maxime désuète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de lier &amp;quot; TMS &amp;quot; et &amp;quot; RPS &amp;quot; : quelles implications pour l'organisation de l'action de prévention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès francophone sur les troubles musculosquelettiques (TMS). Échanges et pratiques sur la prévention / Organisé par l'Anact et Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-enhancing effects of a specific sports-drink protocol on fatigue during repeated singles tennis match play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'évaluation des interventions pour la prévention des TMS : pourquoi et comment apprécier les effets d'une action de prévention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès francophone sur les troubles musculosquelettiques (TMS). Échanges et pratiques sur la prévention / Organisé par l'Anact et Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions organisationnelles dans les universités françaises : quelles conséquences pour l'enseignement et la recherche en ergonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de Bordeaux sur la Pratique de l'Ergonomie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département d'ergonomie, ENSC, IPB, Mar 2011, Bordeaux, France. pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conditions difficiles d’exercice à la démission d’un médecin du travail en Service autonome : quels enseignements pour l’ergonome et la pluridisciplinarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Parrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Congrès International de la Société Française d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance de l'arbitre : le point de vue du superviseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How “Intervention Research” Could Contribute To Knowledge On Musculoskeletal Disorders Prevention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Prevention of Work-Related Musculoskeletal Disorders, PREMUS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHU Angers, LEEST, Aug 2010, ANGERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions for implementing a sustainable MSD prevention in the workplaces, a study cases of 30 french companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Escriva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREMUS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Angers, France. pp.500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et sante : de l’importance de la sante de ceux qui eduquent – enquete aupres des professeurs d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonome peut-il contribuer à créer des systèmes adaptatifs et résilients ? Cinq ans après la conception d'une ligne de découpe, le retour dans un abattoir de canards gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Liège, Belgique. pp.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable MSD prevention : management for continuous improvement between prevention and production : ergonomic intervention in two assembly line companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREMUS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Angers, France. pp.142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de l'intervention des médecins du travail dans la prévention des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de Médecine du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WMSD prevention : assessment of an ergonomic intervention six years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Prevention of Work-Related Musculoskeletal Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Angers, France. pp.162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention ergonomique dans le champ des TMS : de l'usage des indicateurs de santé pour évaluer les interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France. pp.363-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientations pour la conception de systèmes favorisant une prévention durable des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Escriva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ajaccio, France. pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction sociale du changement en ergonomie et réseaux sociaux : vers une conduite de projet orientée &amp;quot;conception d'organisations capacitantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Management et Réseaux Sociaux, Capital social et/ou réseau social en actes : quels outils de gestion?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Clermont-Ferrand, France. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment if the interventions of sustainable prevention of musculoskeletal disorders : comparison of twenty companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Escriva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth international scientific conference on prevention of work-related musculoskeletal disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the interventions on sustainable prevention of musculoskeletal disorders : comparison of twenty companies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREMUS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Boston, Massachusetts, United States. pp.332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics and epidemiology, intervention and evaluation : how do the perspectives differ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth international scientific conference on prevention of work-related musculoskeletal disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics and epidemiology, intervention and evaluation: how do the perspectives differ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREMUS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Boston, Massachusetts, United States. pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences and intervention to prevent work-related MSDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth international scientific conference on prevention of work-related musculoskeletal disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de construction des indicateurs de santé pour orienter la prévention durable des TMS : rôle du service médical dans une entreprise de l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de la Société d’Ergonomie de Langue Française (SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de construction des indicateurs de santé pour orienter la prévention durable des TMS : rôle du service médical dans le cas d'une entreprise de l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Caen, France. pp.223-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention durable des TMS : des enjeux pour la médecine du travail ? Premiers résultats d’une recherche nationale multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème congrès national de médecine du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention durable des TMS : médecine du travail et ergonomie. Premiers résultats d’une étude nationale pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de la Société d’Ergonomie de Langue Française (SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable prevention of musculoskeletal disorders : assessment of the efficiency of the interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress on Ergonomicss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Maastrich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention durable des TMS : médecine du travail et ergonomie. Premiers résultats d'une recherche nationale pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Caen, France. pp.449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les marges de manoeuvre et évaluer nos interventions pour faire face aux TMS : quelles conditions à une prévention durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e Congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.132-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design Project Management : Addressing Production Effectiveness for WMSD Prevention. The Case of the Carving Line of a Duck Slaughterhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREMUS 04 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Zurich, Switzerland. pp.539-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance du réel pour structurer les modélisations de la santé au travail. Analyse du travail, activité et action sur le travail : interactions entre modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.451-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et organisation du travail dans les abattoirs en France : la polyvalence est-elle une solution aux TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum d'échange de la chaire GM en ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montréal, France. pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des interventions visant la prévention des risques psychosociaux : quels résultats pour quels dispositifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Renonciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne (UCA). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité des systèmes de production de demain. Concevoir des situations capacitantes à l'occasion de la conception des technologies. Rapport de l'étude des machines d'assemblages de pneumatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lubrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ACTé - FACTOLAB - I SITE CAP 20-25. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à distance et en temps réel via des lunettes de réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Renonciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne (UCA), Clermont-Ferrand, FRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des espaces et postes de travail des agents du MAA lors d’un projet de rénovation/conception : Quelles pratiques, quelles opportunités et quelles connaissances pour mieux agir demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'agriculture et de l'alimentation. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’une activité collective entre les acteurs de la prévention des risques professionnels : enjeux de pluridisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANSES. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme TMS-EPID-ERGO-ACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Angers, Université Blaise Pascal, Université Bordeaux Victor Segalen. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01123366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités des médecins du travail dans la prévention des TMS : ressources et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Poussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PACTE. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention durable des TMS : Quels freins ? Quels leviers d'action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Escriva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PACTE; ANACT; LEEST; Equipe d'Ergonomie Bordeaux. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des agents du Ministère lors d'un projet de conception/rénovation d'un abattoir de boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée rencontre abattoirs : réussir un projet de rénovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et acceptation d'un service de transport par navettes autonomes : approche ergonomique par l'analyse des expériences vécues de la part des accompagnants en phase d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01578919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets d'actions collectives de prévention: des espaces de «dispute professionnelle»?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. , Archives des Maladies Professionnelles et de l'Environnement, 77 (3), pp.465, 2016, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment identifier les processus performants d'une intervention ergonomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e congrès d'évaluation de la Société Canadienne d'Évaluation: L'évaluation pour un monde meilleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montréal, Canada. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention durable des TMS : des enjeux pour la médecine du travail ? Premiers résultats d'une recherche nationale pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de médecine du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01311735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substainable prevention of musculoskeletal disorders: methodological aspects of a projet on assessment of the efficiency of interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Maastricht, Netherlands. Proceedings of the IEA congress, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2024, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des interventions ergonomiques visant la prévention des troubles musculo-squelettiques liés au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Document de synthèse d'Habilitation à Diriger les Recherches - Université d'Angers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue CORPS- revue interdisciplinaire : Corps au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dilecta, 6, 2009, Corps au travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies émergentes et travail : enjeux et perspectives. Point de vue d'un ergonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des TMS, un défi toujours d'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03365538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire mieux... la prochaine fois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Durant-Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sanitaire et crise du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02887251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health crisis. Work crisis. An opportunity amidst the chaos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02612278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des risques professionnels en activité de recherche : synthèse et prospective de la journée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et Intervention, marge de manœuvre te manœuvre des marges : mieux qualifier nos ambitions pour mieux les évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02380071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentants du personnel doivent pouvoir continuer à développer leur capacité à interroger le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions contemporaines du travail : comment les &amp;quot;nouveautés&amp;quot; confortent les acquis des sciences du travail en matière d'analyse et de conception du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de navettes de transport autonomes acceptables et sécurisées : quelques paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie et conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01976658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie au coeur du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des TMS liés au travail : enjeux d'aujourd'hui, opportunités pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, http://www.sante-travail-iroise.fr/images/pdf/diarbenn_12.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste professionnel des agents d’inspection vétérinaires des abattoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérick Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des troubles musculo-squelettiques en conception : quelles marges de manœuvre pour le déploiement de l'activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Victor Segalen - Bordeaux II, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00821248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Machine’s Robotisation on the Activity of an Operator in Picking Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Couvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Systems Engineering and Design (IHSED2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France. 876, Springer International Publishing, pp.387-393, 2019, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02053-8_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId529"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Coutarel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Ergonomie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel est Professeur des Universités, ergonome et détenteur du Titre d'Ergonome Européen, à l'Université Clermont Auvergne (UCA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots-clés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception, Expérience, Nouvelles technologies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Santé au travail, troubles musculo-squelletiques, Risques Psychosociaux et organisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des interventions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses activités de recherche sont les suivantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">contribution à la structuration et gouvernance d'activités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur Adjoint du laboratoire ACTé (2021-...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme de recherche Technologie Activité Conception (TAC) du laboratoire ACTé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elu au Conseil du Laboratoire Acté et Co-responsable du thème de recherche &amp;quot;professionalisation et métier&amp;quot; de ce laboratoire (2012-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission recherche de l'UFR STAPS et élu au Conseil de l'UFR STAPS de l'UBP/UCA (2011-...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre extérieur invité du Conseil scientifique de l'UFR de Psychologie de l'UBP (2014-...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Directeur du Labex IMOBS3, laboratoire d'excellence de l'Université Clermont Auvergne (2011-...), et du groupe de travail &amp;quot;Usine du futur&amp;quot; du projet CAP2025 I SITE Clermontois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission scientifique du pôle de Compétitivité CIMES, et expert IUS (Ingénierie des Usages) pour celle-ci (2015 - ...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de recherche francophone sur les troubles msuculo-squelettiques liés au travail (2005-...) et du groupe francophone de recherche Enjeux psychosociaux, Travail et Organisation (EPTO) (2011-...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil Scientifique de l'Université Blaise Pascal (2011-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">contributions à des projets de recherche scientifiques financés (récentes et/ou en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet &amp;quot;Evaluation des interventions visant la prévention des RPS&amp;quot;- Contrat de recherche avec le CSHCT du Ministère de l'Agriculture pour mieux comprendre les effets des actions de prévention des troubles psychosociaux liés au travail, financées par le MA ces dernières années, en vue d'orienter la politique de prévention. Tania Rouquette (Master Recherche), Nathan Compan (ATER), Fabien Coutarel (porteur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet &amp;quot;Intégration des pratiques d'Activités Physiques sur les lieux de travail dans la prévention des Troubles Musculo-squelettiques d'origine professionnelle dans le secteur du BTP&amp;quot; (2021-24). Thèse cifre avec l'Office Public de Prévention du Bâtiment et des travaux publics (OPPBTP), co-encadrée avec le Prof. Roquelaure (Univ. Angers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet &amp;quot;Evaluation de la place du Facteur Humain dans les conduites de projet liées à l'introduction des nouvelles technologies&amp;quot; (2021-24), au sein du laboratoire partagé FACTOLAB, incluant une thèse Cifre avec l'entreprise Michelin (Porteur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet EvalIEExp (2021-24) : Evaluation des interventions ergonomiques par l'expérience. Projet soutenu par France Relance, partenariat avec l'entreprise Ergonova, incluant une thèse de doctorat (Porteur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet AssitRA (2021-22) : Etude des conditions d'assistance à distance et en temps via des lunettes de réalités augmentée. Financement par Michelin, au sein du laboratoire partagé FACTOLAB (Porteur), incluant une ingénieure d'étude.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet ANR Collaboration 4.0 (2018-2022) : Définition des conditions d'intégration du développement dans la conception des postes de travail de l'usine du futur 4.0. En partenariat avec G-SCOP Grenoble (Porteur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet TIPS Région AURA (2018-2023) : Amélioration des conditions de travail des cordistes (contributeur), en partenariat avec Université Lyon 1 (collaborateur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Superob, financement I SITE CAP 2025 (2019 - 2022) (porteur), en partenariat avec les laboratoires clermontois IRSTEA, LIMOS et LAPSCO : supervision capacitante de robots autonomes pour l'agriculture, incluant un ingénieur d'études.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet RobotAccept, financement I SITE CAP 2025 (2018 - 2020) (porteur), en partenariat avec les laboratoires clermontois IRSTEA, LIMOS et LAPSCO : acceptabilité des robots &amp;quot;mules&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Ergonav (Région Auvergne-FEDER) : accompagnement de la conception d'une navette autonome et du service associé. Partenariat LAPSCO (UBP) (Porteur) - lien avec FUI VIPAFLEET</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Conception et réhabilitation des chaines de découpe dans les abattoirs (Ministère de l'Agriculture, de l'agroalimentaire - 2017-19) : Prévention des troubles musculo-squeletiques pour les agents d'inspection des services de l'Etat en abattoir (Porteur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets AIRBUS : conception de dispositifs de formation à des fins d'optimisation des processus industriels sur chaines de montage d'avions (contributeur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorats encadrés soutenus :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Aude Cuny-Guerrier (Univ. Grenoble Alpes, Laboratoire PACTE, co-directrice Prof. Sandrine Caroly ; Chercheur titulaire Institut National pour la Recherche en Santé Sécurité au Travail soutenue en novembre 2016) : la marge de manoeuvre situationnelle des encadrants de proximité en situation de sous-traitance et pour la prévention des troubles musculo-squelettiques d'origine professionnelle ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Valérie Albert (Univ. du Québec à Montréal, Canada, co-directrice Prof. Nicole Vézina, Bourse IRSST) : Evaluation des interventions ergonomiques (Soutenue en janvier 2018) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ferdinand Monéger (Univ. Clermont Auvergne, Laboratoire ACTé, co-directeur prof. Patrick Chambre LAPSCO ; Ingénieur d'étude financement Région) : Conception de service acceptable de navettes autonomes (Soutenue en novembre 2018) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maxime Norval (Univ. d'Angers, ESTER-INSERM, co-directeur Prof. Yves Roquelaure, CIFRE John Deer) : outils d'Evaluation des risques TMS et Marge de manoeuvre situationnelle (Soutenue en mars 2019) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Rémy Hubaut (Univ. Grenoble Alpes, laboratoire PACTE, co-directrice Prof. Sandrine Caroly, CIFRE INOPROD) : Les outils d'évaluation du risque de TMS : caractéristiques, cas d'usage et perspectives de développement (Soutenue novembre 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Cédric Gouvenelle (UCA, ACTé, co-directrice prof. Géraldine Rix ; CIFRE AIPST 18) : collaborations et collectifs de travail dans la conception de projets en service de santé au travail (Soutenue en mars 2021) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Nathan Compan (UCA, ACTé, co-directeur Prof. Daniel Brissaud (UGA) ; ANR 2018 Collaboration 4.0) : Intérêt de la situations de collaboration capacitante pour une approche ergonomique des situations de travail industrielles intégrant des technologies émergentes (Soutenue en décembre 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Mirtha Mestanza (UCA, ACTé, co-directrice Prof. Géraldine Rix) : Evaluer la place du facteur humain dans les conditions de projet d'implentation de nouvelles technologies. Thèse Cifre Michelin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Camille Julienne (UCA, ACTé, Co-directrice Prof. Géraldine Rix) : Evaluation des intervention ergonomique par l'expérience. Thèse plan de relance avec l'entreprise Ergonova.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Caitlin Troussier-Thévenot (Univ. Angers, co-directeur Prof. Yves Roquelaure) : Place des pratiques d'activité physique sur le lieu de travail dans la prévention des TMS d'origine professionnelle. Thèse Cifre OPPBTP.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité d'Expertise Scientifique CES 10 &amp;quot;Usine du futur&amp;quot; dans le cadre de l'AAP ANR Usine du futur 2017, au titre des Sciences Humaines et sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluateur de projets pour l'ANR (2012, 2013, févr 2015, octobre 2015, 2020), IRSST (2006, 2010, 2012, 2014), ANRT (2016, 2017, 2019, 2020, 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction Revue @ctivité (2015 - aujourd'hui)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d'Orientation de l'ARACT Auvergne Rhome-Alpes (Agence Régionale pour l'Amélioration des Conditions de Travail) (2017-...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert pour les revues PISTES, Activités, Travail Humain, Archives des maladies Professionnelles, Bulletin d'Epidémiologique Hebdonmadaire, Psychologie du Travail et des Organisations, les Sciences de l'Education - Pour l'Ere Nouvelle, ... et différents congrès (IEA, SELF, Journées de Bordeaux, ACE, PREMUS...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilité pédagogiques en lien avec l'activité scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master mention IEAP de l'UCA (2017 - aujourd'hui), et de la 2è année de son parcours de formation au métier d'ergonome (2012 - aujourd'hui)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Diplôme Universitaire d'Ergonomie de l'UCA (2008 - 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur de l'échange bilatéral entre l'UCA et l'UQAM (Université du Québec à Montréal, Canada) pour la mobilité étudiante entre les programmes d'ergonomie (2012 - aujourd'hui)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable module Santé-Travail, master recherche Ergonomie CNAM Paris (2012-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animation des partenariats conventionnés avec la CARSAT Auvergne, l'ARACT Auvergne, Aubert & Duval & Michelin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation de conférences grand public, avec mise en ligne depuis 2009 (Chaîne YouTuble &amp;quot;Ergonomie Université Clermont Auvergne&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributions à la structuration de la communauté ergonomique aux niveaux national et international</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du Collège des Enseignants chercheurs en Ergonomie 2021-2023 (élu et trésorier sur la période 2005-2011 ; élu 2017-23 : Vice-Président 2019-2021, président 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elu au Conseil d'Administration de la Société d'Ergonomie de Langue Française (2018-2022)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics/human factors and the future of work: A global systems perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Thatcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Appah Acquah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131, pp.104665. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation du corps et simulation : comment susciter la transformation des pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ybk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des échauffements dans le secteur de la construction pour une prévention efficace des TMS : une situation de travail à part entière à concevoir d'un point de vue organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Troussier-Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Langard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les troubles musculo-squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 178, pp.85-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien durable au travail des personnes diagnostiquées d’un cancer dans un monde du travail en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111 (11), pp.1038-1045. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances à l’œuvre dans l’intervention complexe en ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.31536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement du pouvoir d’agir au développement des marges de manœuvre : un exemple d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04246947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche globale pour mieux comprendre les situations de travail en agriculture : L’outil « Schéma des 5 carrés Transaé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des dispositifs intégrant une technologie autonome : du technique au politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Renonciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-1, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive work on a walking desk does not lead to compensatory appetitive responses in healthy young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Guirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.114008. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.114008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Enabling Collaborative Situations in AR-assisted consignment tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fieng.2023.1258241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4ème Congrès francophone sur les troubles musculosquelettiques (TMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Clabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 174, pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge de manœuvre et prévention des troubles musculo-squelettiques : quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (1), pp.3-31. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.851.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Situations de Collaboration Capacitante (ECS) : intérêt pour l’analyse des collaborations humain-technologie de l’industrie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (3), pp.211-240. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.853.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Architecture for Online Scheduling of Autonomous Robots in Agriculture: Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Battistoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart Vehicles and Smart Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJSVST.313059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel de l’exposome professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), pp.288-293. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des interventions ergonomiques : pourquoi et comment questionner les interventions sous l’angle d’une ontologie relationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19-2, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire comme crise du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La santé au travail : une question d'éducation et de formation ?, 7 (2), pp.103-124. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of situational operational leeway for ergonomic assessment in the evaluation of work situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.139-160. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2020.1785039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis sanitaria y crisis del trabajo: ¿una oportunidad en el caos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología del Trabajo de la Universidad Complutense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La cuestión jornalera entre dos crisis, vol. 96, pp. 17-21. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/stra.70687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02953544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the individual activity of professional volleyball players: Situation assessment and sensemaking under time pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational leeway in work situations: do ergonomic risk assessment tools consider operational leeway for job analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2017.1387392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01687347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advantage of situational operational leeway in the identification of Musculoskeletal Disorders risk situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.4588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des processus : comprendre comment le contexte des entreprises influence le déroulement des premières étapes d’interventions ergonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité ergonomique dans l'évaluation des interventions en prévention des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Evaluer les interventions : un défi aux enjeux multiples, 369, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01783169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience vécue et les valeurs en acte des accompagnants pour la conception d’un service de transport par navettes destinées à être autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01783162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes de la marge de manœuvre situationnelle d’encadrants de proximité en situation de sous-traitance : un enjeu pour la prévention des troubles musculo-squelettiques (TMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (2), pp.85-114. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.812.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedent variables of intentions to use an autonomous shuttle: Moving beyond TAM and TPB?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marmoiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (5), pp.269 - 278. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and Why : A Process Evaluation Proposal to Assess the Development Phase of Ergonomic Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (3), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.5492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la pluridisciplinarité dans les SST : évolutions des métiers et enjeux de travail collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), pp.456-457. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus menant à des changements dans une entreprise du secteur aéronautique : vers un modèle d’évaluation des interventions ergonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les véhicules autonomes pourront-ils réellement se passer de l’humain dans un futur proche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01324813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge de manœuvre situationnelle et pouvoir d’agir : des concepts à l’intervention ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (1), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.781.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01123139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-production de la performance arbitrale de haut niveau : le cas du rugby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatia Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.496-515. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l’intervention ergonomique. D’une préoccupation de montée en cadence à la décision d’investir pour transformer le travail : embûches et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards d’ergonomes sur le travail, 17 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.4599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prévention des TMS dans l’activité de l’encadrement de proximité en sous-traitance interne ? Un cas dans le secteur de la découpe de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards d'ergonomes sur le travail, 17 (2), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.4549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01252139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance arbitrale : de son étude à son développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.86-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place tient l'expérience des autres dans la formation d'un professionnel ? Apport et limite du récit professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151, pp.25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de gestion et ergonomie : pour un dialogue dans le cadre d'une économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle envisageable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.45-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie et l' &amp;quot;adaptation du travail à l'homme&amp;quot;, une maxime désuète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.179-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical education and sport teachers' health : from expressed ill-being to hindrances of action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (Supplément), pp.5228-5230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention ergonomique pour la prévention des troubles musculo-squelettiques : quels statuts pour l'expérience et la subjectivité des travailleurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.62-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable MSD prevention: Management for continuous improvement between prevention and production. Ergonomic intervention in two assembly line companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Cheray Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.591-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des enseignants d'Education Physique et Sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps au Travail, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientations pour l'évaluation des interventions visant la prévention des Troubles Musculo-Squelettiques liés au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berthelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau social dans l'intervention ergonomique : enjeux pour la conception organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.135-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir sur l'organisation du travail : entre efficacité et prévention faut-il choisir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des troubles musculo-squellettiques : quelques enjeux épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (1), pp.3-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir le système pour prévenir les Troubles Musculo-Squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de Medecine du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 64 (2), pp.89-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger l'organisation du travail au regard des marges de manoeuvre en conception et après fonctionnement la rotation est-elle une solution aux TMS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (2), http://pettnt/pistes/v5n2/articles/v5n2a2.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Clermont-Ferrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la connaissance sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-36, 2025, A la croisée des SHS, 978-2-38377-359-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intérêts et limites des outils simples d'évaluation des facteurs de risque de troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.101-120, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des marges de manoeuvre avec le Lean Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manoeuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.277-296, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marge de manœuvre situationnelle : une opportunité pour répondre aux limites des outils d'évaluation du risque de trouble musculo-squelettiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.121-138, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de prévention des troubles musculo-squelettiques et marge·s de manoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Gerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.297-320, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du statut ontologique de la marge de manœuvre à la manœuvre des marges par l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.29-50, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie pour de la pratique. Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.17-26, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le développement du pouvoir d'agir lors d'une intervention au sein d'une maison d'accueil pour personnes âgées - quel statut pour les marges de manoeuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manoeuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.189-218, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpellations et perspectives autour de la marge de manœuvre situationnelle et des marges de manœuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.337-350, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre et collectif de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.71-84, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la marge de manœuvre situationnelle d'encadrants de proximité sous-traitants dans la régulation d'une situation à risque de troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Gerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.171-185, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et variabilité des situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.255-257, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03371426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et Marge de manœuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.121-123, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03371420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Crisis,Work Crisis: What Place for Ergonomics in Society Now?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 219, Springer, pp.104-107, 2021, Systems and Macroergonomics, 978-3-030-74601-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Cooperation: Link Between Acceptance and Modes of Cooperation Chosen by Operator with a Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Couvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland AG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Systems Engineering and Design II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland AG, pp.142-148, 2020, 978-3-030-27927-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02273708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des TMS, des modèles explicatifs aux modèles d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précis d'évaluation des interventions en santé au travail. Pour une approche interdisciplinaire appliquée aux RPS et TMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares Editions, pp.131-156, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Design from Ergonomic Perspective: From “Total Security” to “Acceptable Security” Design for a Better Real Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tareq Ahram, Waldemar Karwowski, Redha Taiar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Systems Engineering and design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 876, Springer, pp.1051-1057, 2019, Advances in Intelligent Systems and Computing, 978-3-030-02052-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 - Ergonomie. L'évaluation des interventions ergonomiques : points de repères et enjeux disciplinaires pour l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précis d'évaluation des interventions en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.257-282, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et animer une formation de formateurs : retour d’expérience sur la contribution possible de l'ergonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formateurs au travail. Conditions d'exercice, activités, interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des interventions visant à prévenir les TMS : revue critique de la littrature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précis d'évaluation des interventions en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.157-188, 2019, 978-2-36630-096-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation du genre social de métier ou naissance d'un genre professionnel ? Le rôle des dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et dynamiques des asymétries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.57-75, 2018, Interaction et dynamiques des asymétries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un dispositif de formation par la pratique pour des opérateurs : une approche ergonomique de la conduite de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Vidal-Gomel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses de l'activité - Perspectives pour la conception et la transformation des situations de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.99-111, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans la pratique de l'ergonome - Fil rouge des JdBx 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées de Bordeaux 2017 sur la Pratique de l'Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.1-25, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04680720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Zawieja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz S.A., pp.217-221, 2016, ISBN 978-2-600-04713-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épanouissement dans le travail enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Lanéelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Ria; Sabine Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants au XXIe siècle. 2, Professionnalité des enseignants et de leurs formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.135-151, 2016, (Perspectives en éducation et formation), 978-2-8073-0179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sécurité des grands systèmes à risques aux conditions d'introduction des nouvelles technologies : quelles contributions pour l'ergonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Performances Humaines et Techniques" d'hier à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.389-398, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalité des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Lanéelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Ria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants au XXIè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, de Boeck Supérieur, pp.135-148, 2016, Professionnalité des enseignants et de leurs formateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01402434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes répétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Thébaud-Mony, P. Davezies, L. Vogel, S. Volkoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.207-210, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01123192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort, Travail et ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Zawieja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Droz, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01123083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Zawieja et Franck Guarnieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques psychosociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, Paris, pp.413-416, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention of MSDs and the development of empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis Group, pp.171-186, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des professeurs d’EPS en Auvergne : interrogations sur le métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverin Parayre et Alexandre Klein AVEC LA COLLABORATION DE Cyril Crozet et Carine Simar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et Santé. Des pratiques aux Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions as dynamic processes for the joint development of agents and organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis Group, pp.127-142, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zawieja, P. et Guarnieri, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques psychosociaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Editions du Seuil, pp.283-285, 2013, 978-2-02-110922-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance de l'arbitre en Rugby : le point de vue du superviseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Carnel &amp; J. Moniotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention, Recherche et Formation : Quels enjeux, Quelles transformations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amiens : Université Jules Vernes, pp.194-207, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des TMS et développement du pouvoir d'agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : PUF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie constructive.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : PUF, pp.175-190, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbitre, garant ou acteur de l'éthique sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethiques du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Age de l'Homme, pp.541-551, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention comme dynamique de développement conjoint des acteurs et de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Falzon, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.133-146, 2013, 9782130607489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi ergonomique face aux TMS d'origine professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Drouin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : Travail, Conception, Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.255-267, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives autour de l'ergonomie de l'activité : l'activité professionnelle, une expérience avant tout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Schmidt &amp; P. Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en entrepreunariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01121824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et intervenir : enquêtes épidémiologiques et approches ergonomiques à propos des troubles musculosquelettiques des membres supérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Courtet, Michel Gollac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques du travail, la santé négociée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La découverte, pp.173-187, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;TMS&amp;quot; aux &amp;quot;RPS&amp;quot;, quand tout nous invite à parler &amp;quot;Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Hubault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques PsychoSociaux : quelle réalité, quels enjeux pour le travail?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.99-119, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle reconnaissance du travail réel, des tensions et déséquilibres dans la quête de performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Chaudat &amp; R. Muller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles organisations du travail : entre souffrance et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-96, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la pratique sportive par les conditions de travail de l'intervenant : apports et limites de l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-91, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux autour de l'investigation par le champ sportif de la santé au travail : le cas de Troubles Musculo- Squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.353-368, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des risques psychosociaux du point de vue de l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Lerouge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques psychosociaux au travail.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.51-72, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps à l'effort : un instrument du pouvoir d'agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">111. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et Couleurs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Boëtsch, D. Chevé &amp; P. Blanchard, pp.108, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CNRS, pp.283-385, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux : un outil pour le changement organisationnel. Vers une conduite de projet orientée &amp;quot; conception d'organisations capacitantes &amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et réseaux sociaux: ressource pour l'action ou outil de gestion ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Editions, pp.382-392, 2008, M. Lecoutre &amp; P. Lièvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques effectives d’évaluation de la performance arbitrale : entre référents institutionnels et référés situés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à (s)'évaluer : quels paradigmes et quels leviers pour soutenir la formation dans une perspective de professionnalisation des métiers ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement des Méthodologies d’Évaluation en Éducation (ADMEE-Europe), Jan 2026, Bienne / Biel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'humain dans la conception d'une situation de travail collaborative avec un cobot : l'exemple de la situation de collaboration capacitante (ECS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la performance arbitrale : quels outils ? quelles pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de l'intervention. C'est quoi &amp;quot;être ergonome&amp;quot;, aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31è Journées de Bordeaux sur la pratique de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux INP, Mar 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie longitudinale discontinue dans le monde de l’arbitrage, socle de l’étude et de l’accompagnement des pratiques d'évaluation de la performance arbitrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Tuaillon Demésy; Éric Boutroy, Apr 2025, Besançon (Université de Franche-Comté), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir efficacement les RPS : quelles méthodologies pour quels contextes ? Etude comparative de 16 accompagnements ergonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lépron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexine Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Véricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPTLF : Qualité de vie, du travail aux autres sphères de l'existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la digitalisation au sein de l’industrie 4.0 par l’analyse des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza Tuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Echeverria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des démarches de Prévention des risques psychosociaux : quels résultats pour quels dispositifs ? Synthèse de la recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Renonciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Travail et Prévention 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture et de la Souveraineté Alimentaire, Nov 2025, Rambouillet, Bergerie nationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une &amp;quot;ergonomie développementale&amp;quot; : quels enjeux, quelles approches, quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goutille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de Langue Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation réaliste et l’expérience vécue : un cadre pour comprendre l’intervention ergonomique. Le cas d’une reconception de lignes en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte l’attractivité dès la conception des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lubrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placer l'activité au coeur de l'attractivité du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Activités, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conditions pour une contribution des situations d'exercices physiques au travail à la prévention des TMS ? Principaux résultats d'une recherche action dans le BTP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Troussier-Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Prévention 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARSAT Auvergne, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ergonomique de la prévention des TMS. De l'actualité des questions au défi de l'approche pluri-professionnelle concertée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès National Santé au Travail - Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kiné France Prévention, Nov 2025, Paris sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centred Design for Industry 5.0: Introducing the ESD Model and Comparing Generations of Production Machines to Characterize their Evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lubrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Tallinn, Estonia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating to understand and transform the activity of practitioners: the study of reconfigurations and the lived experience of ergonomists in the evaluation of complex interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm-ups in the construction industry for effective MSD prevention: a work situation in its own right to be designed from an organisational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Troussier-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Langard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennian Congress of the International Ergonomic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Human Factor to the Actor in design: Questioning digitalization within Industry 4.0 through the analysis of uses and project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Echeverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing enabling work situations and the experience of ergonomic interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Work and the Challenges for HFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomic Association, Apr 2024, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referees’ Team Sensemaking in Soccer: A Matter of Confidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEPSAC 2024, PERFORMANCE UNDER PRESSURE IN SPORTS, MILITARY/POLICE, PERFORMING ARTS, MEDICINE, BUSINESS AND DAILY LIFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEPSAC, Jul 2024, InnsBruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ergonomique de la sédentarité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è congrès du Groupe de Recherche Francophone sur les Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. pp.101768, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge(s) de manœuvre des encadrants de proximité : un enjeu de prévention des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Gerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir les Troubles Musculo Squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM &amp; GRF TMS, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics interventions in a truck manufacturing plant: Adapting to the ever-changing company context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International &amp; 8th National Congress of Occupational medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Yazd, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard de l’ergonomie sur les conditions d’intégration des exercices physiques au travail vis-à-vis de la prévention des TMS : Une étude de cas au sein du BTP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Troussier-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Langard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la Self, Développer l'écologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'expérience pour comprendre les interventions complexes et compléter les données issues d'une approche réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l'analyse de l'activité et de l'expérience en Education Physique et en Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des outils d’évaluation du risque de troubles musculosquelettiques : cas pratique et perspective d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hubaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roybin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è congrès du Groupe de Recherche Francophone sur les Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisième d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie. pp.101744, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de travail sont d'abord une question de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Université d'été en santé et prévention des risques professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'agriculture et de la souverainté alimentaire, Sep 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonome et les échauffements : un positionnement en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Troussier-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Langard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir les Troubles Musculo Squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM &amp; GRF TMS, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les Troubles MusculoSquelettiques ou concevoir le travail futur ? Et si on tenait les deux ? Introduction au séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir les troubles musculo squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam; GRF TMS, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment anticiper la qualité des collaborations Homme–machine en industrie 4.0 et du point de vue du facteur humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è congrès du Groupe de Recherche Francophone sur les Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir (Tunisie), Tunisie. pp.101743, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitude décisionnelle et marge de manœuvre : intérêts et différences pour la prévention des TMS – le cas des encadrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è congrès du Groupe de Recherche Francophone sur les Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie. pp.101758, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMS, activité physique et conception : est-ce &amp;quot;grave&amp;quot; de parler d'activité physique quand on est ergonome aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir les Troubles Musculo Squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM &amp; GRF TMS, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les projets d’investissements technologiques des entreprises comme des opportunités de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lépron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexine Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la SELF, Développer l'écologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ergonomic interventions: combining realist evaluation and approach to the experience of the protagonists of the intervention to better understand complex and organizational interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Organizational Design and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des TMS et participation des agents vétérinaires dans les projets de conception : une recherche–action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è congrès du Groupe de Recherche Francophone sur les Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. pp.101762, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des interventions visant la prévention des troubles musculo-squelettiques liés au travail : où en sommes-nous et où devons-nous aller ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è congrès du Groupe de Recherche Francophone sur les Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisième d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie. pp.101773, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des TMS et participation des agents vétérinaires dans les projets de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès francophone sur les Troubles musculo-squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des interventions complexes par l'expérience vécue des ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partir de l'exéprience vécue pour comprendre et transformer. Vers l'articulation de différents niveaux d'étude de l'activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Anthropologie des Connaissances, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sédentarité professionnelle du point de vue de l'ergonomie : une thématique sous-estimée en santé au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Francophone sur la Prévention des Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception/rénovation de lignes d’abattage : quelle place pour la prévention des TMS des agents d’inspection des services vétérinaires dans les conduites de projet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Francophone du GRF TMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude ergonomique du binage pour anticiper les impacts de l'automatisation sur le travail agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et risques émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Jul 2022, Genève, Suisse. pp.405-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'évaluation du risque de Troubles Musculo-Squelettiques : caractéristiques, cas d'usage et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hubaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roybin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Francophone sur la Prévention des Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention et développements durables dans la filière du commerce du bétail : récit d'un accompagnement ergonomique par une démarche d'innovation anthropocentrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et risques émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse. pp.694-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires en service de prévention et de santé au travail. Une approche anthropologique et ergonomique de projets de conception d’actions de prévention en santé au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la valeur des interventions à partir des conceptions ontologiques qu'elles portent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)penser le travail dans une écologie humaine : 50 ans après, quelle actualité ? - Panthéon Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle d'ergonomie de l'université Paris 1 Panthéon-Sorbonne, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de solutions autonomes pour l'industrie du futur : autonomie ou relation ? Implications pour le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autonomie au prisme de l'activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'ergonomie à la conception de nouvelles technologies dans l'industrie 4.0 : vers la conception de situations capacitantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la Société d'Ergonmie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03109103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Crisis, Work Crisis: What Place for Ergonomics in Society Now ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HFE (Human Factors and Ergonomics) in a connected world/L,ergonomie 4,0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA, Jun 2021, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Collaborative Situations in 4.0 Industry: Multiple Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA, Jun 2021, Vancouver, Canada. pp.614-620, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of Work in future Industry : from humans factors to increase of human actions possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La intervención ergonómica para la transformación del trabajo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de ATACAMA, Oct 2021, Copiapo, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03409390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industria 5.0 y Ergonomía en el Trabajo Futuro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congreso Internacional de Ergonomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Peruana de Ergonomia, Dec 2021, LIMA, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la contribución de la situación de colaboración capacitante para la actividad de diseño de los ingenieros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La intervención ergonómica para la transformación del trabajo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de ATACAMA, Oct 2021, Copiapo, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03409402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio ergonómico del azadonado tradicional para anticipar los impactos de la automatización en el trabajo agrícola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La intervención ergonómica para la transformación del trabajo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de ATACAMA, Oct 2021, Copiapo, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03409428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-robot cooperation: link between acceptance and modes of cooperation chosen by operator with a robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Couvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Engineering and Design: Future Trends and Applications (IHSED 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität des Bunderswehr München, Sep 2019, Munich, Germany. pp.142-148, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27928-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLABORATION 4.0 - Modélisation et Évaluation des collaborations capacitantes Homme-Machine pour l’industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Industrie du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir les nouvelles technologies pour développer le travail : utopie ou futur à construire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l'IRSST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02550475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and intentions of uses during the design of a cobot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing world : challenges and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination issues in multidisciplinary design projects in occupational health service: asymmetries, operational and cognitive synchronization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorin Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing wolrd : challenge &amp; opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEROCH, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sédentarité du point de vue de l’ergonomie : réalités et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREVENTICA PARIS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security design from ergonomic perspective: From “total security” to “acceptable security” design for a better real security: the case of autonomous shuttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Moták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Human Systems Engineering and Design (IHSED2018): Future Trends and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France. pp.1051-1057, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Machine’s Robotisation on the Activity of an Operator in Picking Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Couvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Human Systems Engineering and Design: Future Trends and Applications (IHSED2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France. pp.387-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et évaluation des collaborations capacitantes Homme-Machine pour l’industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journéesystèmes et services innovants pour les transports et la production robotique coopérative pour la transitique : convyage, transfert, manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02011275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification EJC &amp;quot;Ergonome Junior Certifié/e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2019 : 10è Conférence de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Psychologie Ergonomique et Ergonomie, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02181327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics interventions in a truck manufacturing plant: Adapting to the ever-changing company context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohzen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Prevention of work-related Musculoskeletal Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bologne, Italy. pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des ergonomes face à l’Usine du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de service de navettes &amp;quot;autonomes&amp;quot; : de l'utilité de l'analyse des valeurs en acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2019 : 10è Conférence de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Psychologie Ergonomique et Ergonomie, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02181340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementer le métier ou certifier la pratique des ergonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès Internaitonal de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France. pp.618-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute intervention ergonomique est-elle (doit-elle) être développementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de l'Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM Paris, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01696983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Situational Operational Leeway for Subcontract Supervisors so as to Progress in MSD Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Systems and Computing - International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Florence, Italy. pp.502-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acceptability assessment during design process to acceptance in real world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Couvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Human Systems Engineering and Design: Future Trends and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de l’ergonomie : un objet connaissable et enseignable ? Un parti pris bordelais qui perdure et se renouvèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marçal Jackson Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ledoux Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Johann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès International de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Self, 2018, Bordeaux, France. pp.879-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un environnement de travail accueillant : points de vue d'ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration des nouveaux salariés, comment faire ? Agrotour 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lapalisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche(s) de prévention des troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADEREST 2018 -Association pour le Développement des Etudes et Recherches Epidémiologiques en Santé Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01783145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de navettes de transport autonomes acceptables et sécurisées : quelques paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatisation des véhicules, ergonomie et facteurs humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Psychologie Ergonomique et Ergonomie - ARPEGE, Dec 2018, Champs-sur-Marne, France. http://arpege-recherche.org/news/493/71/Seminaire-de-cloture-de-l-animation-de-reseau-USACT-Automatisation-des-vehicules-ergonomie-et-facteurs-humains-Jeudi-13-decembre-2018-Champs-sur-Marne/d,detail-annonce-arpege</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01976614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils simples d’évaluation du risque TMS et exploration des indicateurs de la marge de manoeuvre en situation réelle de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès International de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France. pp.836-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les interventions ergonomiques visant la prévention des TMS ne sont-elles pas efficaces au regard de la littérature internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès International de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bardeaux, France. pp.277-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Design from Ergonomic Perspective: From “Total Security” to “Acceptable Security” Design for a Better Real Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Human Systems Engineering and Design: Future Trends and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHU de Reims, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches de prévention des troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque de l’Aderest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ergonomique de la sédentarité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESAP 2018 - La sédentarité au travail : Quelles stratégies de prévention ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS Montpellier, Apr 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01783175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymétries et dynamiques des interactions asymétriques au sein de groupes projets en service de santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2017 : « l'Ergonomie des technologies pour le développement des compétences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialiser l'activité physique en entreprise par l'analyse du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et santé en entreprise - Une démarche managériale &amp; stratégique innovante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINOV PACA CORSE et GENERALI, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des outils d’évaluation dans la prévention des troubles musculo-squelettiques : perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hubaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roybin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, RESACT, ARACT Occitanie, CINOV Midi-Pyrénées, Sep 2017, Toulouse, France. pp.467-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d’analyse des régulations des situations critiques des encadrants de proximité : perspectives pour la prévention des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, RESACT, ARACT Occitanie, CINOV Midi Pyrénnées, Sep 2017, Toulouse, France. pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01608983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le travail pour favoriser l'acceptation des innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts de l'innovation sur les conditions de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Innovergne et ARACT Auvergne-Rhone-Alpes, Oct 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques dans la prévention des troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hubaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roybin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovorg2017 - Innovation technologique, changements organisationnels, quels enjeux pour la prévention ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRS, Mar 2017, Nancy, France. pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des questions et des outils d’évaluation du risque en prévention des TMS à la lumière d’un concept en devenir : la marge de manoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohzen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, ARACT Occitanie, CINOV midi-Pyrénées, RESACT, Sep 2017, Toulouse, France. pp.473-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception d'une navette autonome : enjeux liés à la prise en compte du facteur humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24è Journées de Bordeaux sur la Pratique de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux INP, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01497678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation et la pratique de l'ergonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24è Journées de Bordeaux sur la Pratique de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux INP, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01497672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et intervention : nouvelles convergences, nouvelles tensions, enjeux de formation en ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire l'avenir de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 La Sorbonne, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01539789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifications « infra-master » en ergonomie : enjeux et perspectives pour le métier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Duvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houlgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, ARACT Occitanie, RESACT, CNOV Midi Pyrénées, Sep 2017, Toulouse, France. pp.703-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception du produit au service : vers une &amp;quot;sécurité acceptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Mobilité Innovante : la sécurité par et pour les véhicules autonomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex IMobS3 et Pôle de Compétititvité VIAMECA, Jan 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs hétérogènes temporaires en SIST et leurs effets sur la conception d’actions de prévention en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles évolutions à la croisée d'une discipline et d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.695-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des ergonomes. Perspectives et déclinaison locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude ADECAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le contexte des entreprises influence les changements réalisés dans une intervention ergonomique participative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Travail, performances et santé : comprendre pour mieux agir en prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84e Congrès de l’Acfas, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01318199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le geste professionnel pour réorienter la prévention des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles évolutions à la croisée d'une discipline et d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.136-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du genre professionnel dans les groupes &amp;quot;projet&amp;quot; en service interprofessionnel de santé au travail : conséquences sur les pratiques et attentes &amp;quot;métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et frontières : le développement à l'épreuve des régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF 2016, Jul 2016, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention ergonomique : vers une ergonomie développementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intervention en ergonomie : un dispositif constructif pour accompagner les changements de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, NANTES, Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of subcontractor first-line supervisors and MSD prevention: collective regulations with employees of the user company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventing work-related musculoskeletal disorders in a global economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Work &amp; Health, Jun 2016, Toronto, Canada. pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes et critères de l‟évaluation des interventions ergonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles évolutions à la croisée d'une discipline et d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.682-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de conception d’un outil numérique d’évaluation du risque de TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hubaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchon Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roybin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles évolutions à la croisée d'une discipline et d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.354-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge de manœuvre situationnelle et pouvoir d'agir : quelles cibles pour l'intervention ergonomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulation performance et santé dans l'évolution des systèmes de production - 50 ème Congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing work organization based on ''occupational'' collectives and ''inter-occupational'' relations: methodological implications of ergonomic interventions to prevent psychosocial disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le facteur humain dans la conception de véhicules autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Mobilité Innovante"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex IMOBS3, Jan 2015, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01128790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité des encadrants et prévention des TMS : quelles régulations collectives en situation de sous-traitance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulation performance et santé dans l'évolution des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle pertinence des modèles de l'expérience utilisateur pour la conception d'une navette autonome ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Congrès de la Société d’Ergonomie de Langue Française (SELF) : Articulation performance et santé dans l'évolution des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.125-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing work organization based on ''profession'' collectives and ''inter-profession'' relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Nordic Ergonomics Society Conference/11th International Symposium on Human Factors in Organisational Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, København V, Denmark. pp.507-513, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4122/dtu:2360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes et defi de l’evaluation des interventions complexes pour la prevention des tms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès annuel de l’Association canadienne d’ergonomie (ACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des buts de l’activite d’un encadrement de proximite sous-traitant : entre production et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Gerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 45ème congrès annuel de l’Association canadienne d’ergonomie (ACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intervenir sur l'organisation du travail pour prévenir les RPS : enjeux de construction de collectif de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès annuel de l’Association canadienne d’ergonomie (ACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de vie au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de consensus/disensus Chaire UNESCO ENS LYON " S'épanouir dans le travail enseignant Réalités, normes, stratégies "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour l’évaluation des interventions ergonomiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès annuel de l’Association canadienne d’ergonomie (ACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’évaluation des interventions visant la prévention des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès National d’Ergonomie et de la 2ème Rencontre Internationale Nord-Sud d’Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisiène d'Ergonomie, May 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir sur le développement des collectifs métiers pour re-concevoir l'organisation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie et Développement pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF/GEDER, Oct 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Who we are” shapes “what we do”: The impact of social identity on behavioral intentions towards robotic vehicle use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dhome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAAP, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche évaluative comme méthode pour mieux comprendre les mécanismes d’action de l’intervention ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Congrès International de la Société Française d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateur-animateur : un rôle sous-estimé et à outiller dans la conception de dispositifs de formation. Cas de la formation aux opérations de contre-perçage sur avion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les questions vives en éducation et formation : regards croisés France-Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activity development of occupational health physicians can improve the efficiency of MSD prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Poussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress PREMUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Busan, South Korea. pp.192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle pertinence de l'ergonomie et des ergonomes à intervenir dans le champ de la formation professionnelle ? Tensions entre l'adaptation du travail à l'homme et l'adaptation de l'homme à son travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès international. Société d'Ergonomie de Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.cédérom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention et sous-traitance interne: quelle place pour l’encadrement de proximité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cuny-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Congrès International de la Société Française d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste professionnel et troubles musculo-squelettiques liés au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Biénnale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbitrage de haut niveau : d'une phase transitoire actuelle à la négociation de règles de métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème congrès international Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques des médecins du travail dans la prévention des TMS : ressources et empêchements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Poussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR, Santé Environnement Santé Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des liens santé travail par les médecins du travail dans la consultation et les actions collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Poussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de médecine du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.296-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01128391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance de l'arbitre en Rugby : le point de vue du superviseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie et l' &amp;quot; adaptation du travail à l'Homme &amp;quot;, une maxime désuète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de lier &amp;quot; TMS &amp;quot; et &amp;quot; RPS &amp;quot; : quelles implications pour l'organisation de l'action de prévention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès francophone sur les troubles musculosquelettiques (TMS). Échanges et pratiques sur la prévention / Organisé par l'Anact et Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-enhancing effects of a specific sports-drink protocol on fatigue during repeated singles tennis match play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'évaluation des interventions pour la prévention des TMS : pourquoi et comment apprécier les effets d'une action de prévention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès francophone sur les troubles musculosquelettiques (TMS). Échanges et pratiques sur la prévention / Organisé par l'Anact et Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions organisationnelles dans les universités françaises : quelles conséquences pour l'enseignement et la recherche en ergonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de Bordeaux sur la Pratique de l'Ergonomie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département d'ergonomie, ENSC, IPB, Mar 2011, Bordeaux, France. pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conditions difficiles d’exercice à la démission d’un médecin du travail en Service autonome : quels enseignements pour l’ergonome et la pluridisciplinarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Parrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Congrès International de la Société Française d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance de l'arbitre : le point de vue du superviseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How “Intervention Research” Could Contribute To Knowledge On Musculoskeletal Disorders Prevention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Prevention of Work-Related Musculoskeletal Disorders, PREMUS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHU Angers, LEEST, Aug 2010, ANGERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et sante : de l’importance de la sante de ceux qui eduquent – enquete aupres des professeurs d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions for implementing a sustainable MSD prevention in the workplaces, a study cases of 30 french companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Escriva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREMUS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Angers, France. pp.500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonome peut-il contribuer à créer des systèmes adaptatifs et résilients ? Cinq ans après la conception d'une ligne de découpe, le retour dans un abattoir de canards gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Liège, Belgique. pp.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable MSD prevention : management for continuous improvement between prevention and production : ergonomic intervention in two assembly line companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREMUS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Angers, France. pp.142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de l'intervention des médecins du travail dans la prévention des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de Médecine du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WMSD prevention : assessment of an ergonomic intervention six years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Prevention of Work-Related Musculoskeletal Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Angers, France. pp.162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention ergonomique dans le champ des TMS : de l'usage des indicateurs de santé pour évaluer les interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France. pp.363-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientations pour la conception de systèmes favorisant une prévention durable des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Escriva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ajaccio, France. pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment if the interventions of sustainable prevention of musculoskeletal disorders : comparison of twenty companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Escriva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth international scientific conference on prevention of work-related musculoskeletal disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction sociale du changement en ergonomie et réseaux sociaux : vers une conduite de projet orientée &amp;quot;conception d'organisations capacitantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Management et Réseaux Sociaux, Capital social et/ou réseau social en actes : quels outils de gestion?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Clermont-Ferrand, France. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the interventions on sustainable prevention of musculoskeletal disorders : comparison of twenty companies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREMUS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Boston, Massachusetts, United States. pp.332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics and epidemiology, intervention and evaluation : how do the perspectives differ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth international scientific conference on prevention of work-related musculoskeletal disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics and epidemiology, intervention and evaluation: how do the perspectives differ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREMUS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Boston, Massachusetts, United States. pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences and intervention to prevent work-related MSDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth international scientific conference on prevention of work-related musculoskeletal disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de construction des indicateurs de santé pour orienter la prévention durable des TMS : rôle du service médical dans une entreprise de l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de la Société d’Ergonomie de Langue Française (SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de construction des indicateurs de santé pour orienter la prévention durable des TMS : rôle du service médical dans le cas d'une entreprise de l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Caen, France. pp.223-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention durable des TMS : des enjeux pour la médecine du travail ? Premiers résultats d’une recherche nationale multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème congrès national de médecine du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention durable des TMS : médecine du travail et ergonomie. Premiers résultats d’une étude nationale pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de la Société d’Ergonomie de Langue Française (SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable prevention of musculoskeletal disorders : assessment of the efficiency of the interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress on Ergonomicss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Maastrich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention durable des TMS : médecine du travail et ergonomie. Premiers résultats d'une recherche nationale pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Caen, France. pp.449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les marges de manoeuvre et évaluer nos interventions pour faire face aux TMS : quelles conditions à une prévention durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e Congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.132-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design Project Management : Addressing Production Effectiveness for WMSD Prevention. The Case of the Carving Line of a Duck Slaughterhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREMUS 04 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Zurich, Switzerland. pp.539-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance du réel pour structurer les modélisations de la santé au travail. Analyse du travail, activité et action sur le travail : interactions entre modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.451-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et organisation du travail dans les abattoirs en France : la polyvalence est-elle une solution aux TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum d'échange de la chaire GM en ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montréal, France. pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des interventions visant la prévention des risques psychosociaux : quels résultats pour quels dispositifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Renonciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne (UCA). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité des systèmes de production de demain. Concevoir des situations capacitantes à l'occasion de la conception des technologies. Rapport de l'étude des machines d'assemblages de pneumatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lubrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ACTé - FACTOLAB - I SITE CAP 20-25. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à distance et en temps réel via des lunettes de réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Renonciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne (UCA), Clermont-Ferrand, FRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des espaces et postes de travail des agents du MAA lors d’un projet de rénovation/conception : Quelles pratiques, quelles opportunités et quelles connaissances pour mieux agir demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'agriculture et de l'alimentation. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’une activité collective entre les acteurs de la prévention des risques professionnels : enjeux de pluridisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANSES. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme TMS-EPID-ERGO-ACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Angers, Université Blaise Pascal, Université Bordeaux Victor Segalen. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01123366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités des médecins du travail dans la prévention des TMS : ressources et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davezies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Poussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PACTE. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention durable des TMS : Quels freins ? Quels leviers d'action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Escriva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PACTE; ANACT; LEEST; Equipe d'Ergonomie Bordeaux. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des agents du Ministère lors d'un projet de conception/rénovation d'un abattoir de boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée rencontre abattoirs : réussir un projet de rénovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et acceptation d'un service de transport par navettes autonomes : approche ergonomique par l'analyse des expériences vécues de la part des accompagnants en phase d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01578919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets d'actions collectives de prévention: des espaces de «dispute professionnelle»?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. , Archives des Maladies Professionnelles et de l'Environnement, 77 (3), pp.465, 2016, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment identifier les processus performants d'une intervention ergonomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e congrès d'évaluation de la Société Canadienne d'Évaluation: L'évaluation pour un monde meilleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montréal, Canada. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention durable des TMS : des enjeux pour la médecine du travail ? Premiers résultats d'une recherche nationale pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de médecine du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01311735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substainable prevention of musculoskeletal disorders: methodological aspects of a projet on assessment of the efficiency of interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Maastricht, Netherlands. Proceedings of the IEA congress, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2024, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des interventions ergonomiques visant la prévention des troubles musculo-squelettiques liés au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Document de synthèse d'Habilitation à Diriger les Recherches - Université d'Angers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue CORPS- revue interdisciplinaire : Corps au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dilecta, 6, 2009, Corps au travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies émergentes et travail : enjeux et perspectives. Point de vue d'un ergonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des TMS, un défi toujours d'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03365538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire mieux... la prochaine fois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Durant-Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health crisis. Work crisis. An opportunity amidst the chaos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02612278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sanitaire et crise du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02887251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et Intervention, marge de manœuvre te manœuvre des marges : mieux qualifier nos ambitions pour mieux les évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02380071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentants du personnel doivent pouvoir continuer à développer leur capacité à interroger le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des risques professionnels en activité de recherche : synthèse et prospective de la journée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions contemporaines du travail : comment les &amp;quot;nouveautés&amp;quot; confortent les acquis des sciences du travail en matière d'analyse et de conception du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de navettes de transport autonomes acceptables et sécurisées : quelques paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Motak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie et conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01976658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie au coeur du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des TMS liés au travail : enjeux d'aujourd'hui, opportunités pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, http://www.sante-travail-iroise.fr/images/pdf/diarbenn_12.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste professionnel des agents d’inspection vétérinaires des abattoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérick Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des troubles musculo-squelettiques en conception : quelles marges de manœuvre pour le déploiement de l'activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Victor Segalen - Bordeaux II, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00821248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Machine’s Robotisation on the Activity of an Operator in Picking Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Couvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Systems Engineering and Design (IHSED2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France. 876, Springer International Publishing, pp.387-393, 2019, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02053-8_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId524"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94781D9F"/>
+    <w:nsid w:val="C8F3F8BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F37909F"/>
+    <w:nsid w:val="A7CA28B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05F70247"/>
+    <w:nsid w:val="D17E666B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B7049340"/>
+    <w:nsid w:val="7D91D20D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E365DE86"/>
+    <w:nsid w:val="DEBB6C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BED6C743"/>
+    <w:nsid w:val="8F05904C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1092,51 +1092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Thatcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Appah Acquah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Becker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Bentley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Troussier-Thevenot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girardot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Major" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.08.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jullienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Poulossier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gindro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31536" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8620" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renonciat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Mon&#233;ger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8224" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lusson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art02" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Metz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Guirado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Beaulieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.114008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269494v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Matias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fieng.2023.1258241" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clabault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSVST.313059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole V&#233;zina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.851.0003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.853.0211" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7629" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4671" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Norval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2020.1785039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2017.1387392" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846882v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02501206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4588" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Albert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Bilodeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3077" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820758v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cuny-Guerrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.812.0085" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689171v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5492" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mot&#225;k" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neuville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambres" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marmoiton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mon&#233;ger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2017.06.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542415v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bellemare" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.230" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izaute" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123139v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.781.0009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252139v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4549" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408423v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072034v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967842v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972624v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972621v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763347v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Landry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Cheray Isabelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831010v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763338v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827671v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berthelette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763352v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763335v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763356v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831014v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368506v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624928v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624932v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cuny-Gerrier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624907v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624898v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624945v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624939v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371426v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Couvent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302624v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906628v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302635v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gouvenelle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thorin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792273v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680720v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lan&#233;elle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Olivier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374881v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chambon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rousset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123083v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122116v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982512v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229521v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122117v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072435v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980647v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072376v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773388v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122119v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121824v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715626v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831150v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831144v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830978v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832059v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aptel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831284v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831292v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831072v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466885v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gatignol" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411949v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Rouquette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167350v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424056v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012269v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033637v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167404v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L&#233;pron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexine Tixier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien V&#233;ricel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167323v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza Tuesta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Echeverria" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167235v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412004v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167380v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411973v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303850v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746206" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680710v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680712v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Troussier-Th&#233;venot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680708v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550210v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826112v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian James Cunningham" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114420v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069405v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101768" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093270v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313899v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069349v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hubaut" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caroly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roybin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101744" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215000v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069327v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brissaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101743" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313889v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069380v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101758" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313938v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254814v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161737v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069392v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101762" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069302v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101773" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855913v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuny-Guerrier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721627v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855851v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907432v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856072v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855880v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856027v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856099v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721635v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ducreux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610148v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362614v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281742v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409390v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281814v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_76" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109103v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463969v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409428v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409402v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780442v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27928-8_22" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039798v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550475v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044520v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorin Florence" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273745v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138723v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dridi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138732v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976068v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Mot&#225;k" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02053-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906631v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Almasri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011275v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181327v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302618v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohzen Zare" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089505v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181340v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motak" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906624v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897303v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Leduc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;," TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696983v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897287v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897322v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baradat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#231;al Jackson Filho" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledoux Elise" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Johann" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084923v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783145v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976614v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897310v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897297v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906626v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967733v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cuny" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783175v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608983v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546920v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558610v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608993v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618855v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509554v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609008v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497672v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497678v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539789v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609032v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlois" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duvillier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houlgate" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454896v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344689v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306389v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016812v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372680v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372658v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318199v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338560v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372674v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372666v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchon Christophe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214090v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214106v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302742v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128790v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214100v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972627v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122354v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302754v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4122/dtu:2360" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122358v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122362v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580513v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122374v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122439v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122315v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122352v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chadoin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973460v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984063v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poussin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973438v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122343v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122437v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122435v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801791v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812727v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128391v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832787v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605066v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831139v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brink" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605374v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122436v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122326v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parrel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812724v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122288v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715639v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Escriva" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122295v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981773v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715635v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheray" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122434v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981784v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832715v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812791v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832798v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832728v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924361v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutarel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniellou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landry" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Escriva" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373547v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924364v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373550v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landry" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924363v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Schweitzer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924390v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Schweitzer" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douillet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373625v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965432v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dugue" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924391v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cholez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924386v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dugu&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373630v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832794v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832694v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832722v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832796v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966597v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816996v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109727v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318405v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542517v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123366v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676973v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373778v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Escriva" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318400v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578919v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357003v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.251" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147292v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311735v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373935v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612119v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907800v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484667v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260523v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365538v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919774v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vogel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durant-Moreau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887251v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138704v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380071v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058860v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995246v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897334v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837966v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525254v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241326v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bernard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rick Bouvier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00821248v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780394v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dridi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02053-8_59" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Thatcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Appah Acquah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Becker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Bentley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824960v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Troussier-Thevenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girardot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102805" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Major" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.08.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jullienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Poulossier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gindro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31536" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8620" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lusson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art02" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renonciat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Mon&#233;ger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8224" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855352v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Metz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Guirado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Beaulieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.114008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Matias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lutz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fieng.2023.1258241" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clabault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole V&#233;zina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.851.0003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.853.0211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSVST.313059" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7629" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4671" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Norval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2020.1785039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2017.1387392" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02501206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4588" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Albert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Bilodeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cuny-Guerrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.812.0085" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608975v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mot&#225;k" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neuville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marmoiton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mon&#233;ger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2017.06.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5492" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bellemare" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.230" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izaute" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123139v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.781.0009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225694v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4599" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252139v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4549" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967842v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838576v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972624v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832840v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763347v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Landry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Cheray Isabelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831010v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763338v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827671v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berthelette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763352v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763356v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831014v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368506v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624947v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cuny-Gerrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624907v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624898v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624945v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624939v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371426v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Couvent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302624v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906628v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302635v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gouvenelle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thorin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792273v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680720v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lan&#233;elle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Olivier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chambon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rousset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123083v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982512v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122116v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229521v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122117v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980647v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072376v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773395v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072435v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773388v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122119v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121824v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715626v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831150v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831144v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830978v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832059v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aptel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831284v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831292v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831072v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466885v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gatignol" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167350v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424056v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012269v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033637v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167404v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L&#233;pron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexine Tixier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien V&#233;ricel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167323v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza Tuesta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Echeverria" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411949v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Rouquette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167235v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167380v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412004v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411973v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303850v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746206" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680710v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680712v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Troussier-Th&#233;venot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680708v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550210v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826112v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian James Cunningham" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069405v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101768" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313899v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093270v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254788v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114420v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069349v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hubaut" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caroly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roybin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101744" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215000v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313907v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313889v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069327v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brissaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101743" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069380v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101758" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313938v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254814v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161737v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069392v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101762" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069302v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101773" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843599v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907432v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856072v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855880v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721627v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856027v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721635v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ducreux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610148v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362614v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109103v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281814v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_76" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409390v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463969v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409402v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409428v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780442v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27928-8_22" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039798v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550475v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138723v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dridi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044520v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorin Florence" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138732v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976068v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Mot&#225;k" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02053-8" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906631v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Almasri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011275v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181327v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302618v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohzen Zare" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089505v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181340v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motak" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897303v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Leduc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;," TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696983v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897287v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906624v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897322v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baradat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#231;al Jackson Filho" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledoux Elise" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Johann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084923v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783145v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976614v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897310v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897297v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906626v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967733v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cuny" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01783175v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558610v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546920v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608993v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01608983v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618855v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509554v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609008v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497678v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497672v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539789v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609032v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlois" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duvillier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houlgate" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454896v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372680v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016812v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318199v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372658v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344689v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306389v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338560v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372674v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372666v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchon Christophe" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214106v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302742v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128790v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214090v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214100v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302754v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4122/dtu:2360" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122362v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122358v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122354v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972627v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122374v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580513v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122439v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122315v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122352v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chadoin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973460v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984063v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poussin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973438v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122343v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122435v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801791v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122437v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128391v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812727v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832787v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605066v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831139v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brink" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605374v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122436v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122326v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parrel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812724v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122288v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122295v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715639v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Escriva" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981773v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715635v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheray" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122434v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981784v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832715v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812791v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832798v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924361v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutarel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniellou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landry" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Escriva" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832728v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373547v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924364v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373550v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landry" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924363v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Schweitzer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924390v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Schweitzer" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douillet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373625v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965432v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dugue" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924391v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cholez" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924386v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dugu&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373630v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832794v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832694v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832722v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832796v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966597v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816996v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109727v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318405v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542517v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123366v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676973v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373778v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Escriva" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318400v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578919v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357003v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.251" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147292v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311735v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373935v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612119v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907800v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484667v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260523v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365538v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919774v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vogel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durant-Moreau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887251v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380071v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058860v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138704v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995246v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897334v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837966v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525254v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241326v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bernard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rick Bouvier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00821248v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780394v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dridi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02053-8_59" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>