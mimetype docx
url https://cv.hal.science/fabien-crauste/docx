--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Crauste </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherches CNRS (depuis 2019) - Section 41 & CID 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de Recherches CNRS (2006 - 2019) - Section 41 & CID 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Thématique Math Bio Santé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR MathSAV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Mathématiques, Santé, Sciences de la Vie), 2022 - 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation (2020 - ...) : Laboratoire MAP5 UMR 8145, Université Paris Cité, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation (2018 - 2020) : Institut de Mathématiques de Bordeaux UMR 5251, Université de Bordeaux, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation (2006 - 2018) : Institut Camille Jordan UMR 5208, Université de Lyon, Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation (2011 - 2018) : Equipe projet Inria DRACULA, Centre Inria Grenoble Rhône Alpes, Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of a gene regulatory network driving B cell development in germinal centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Koshkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Herbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rodríguez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0301022. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0301022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490302v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico modelling of CD8 T cell immune response links genetic regulation to population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhu Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImmunoInformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.100043. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.immuno.2024.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pharmacodynamic parameters linked with ibrutinib responses in chronic lymphocytic leukemia: Prospective study in real-world patients and mathematical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleakhena Ken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (7), pp.e1004430. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1004430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD8 memory precursor cell generation is a continuous process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Prieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Laubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (9), pp.104927. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2022.104927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of Germinal Center Recapitulates the Temporal Transition From Memory B Cells to Plasma Cells Differentiation as Regulated by Antigen Affinity-Based Tfh Cell Help</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Merino Tejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danial Lashgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo García-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.620716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical identifiability in the frame of nonlinear mixed effects models: the example of the in vitro erythropoiesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-021-04373-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and characterization of inter-individual variability in CD8 T cell responses in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Laubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1-2), pp.13-39. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ISB-200205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for establishment, maintenance and reactivation of the immune response after vaccination against Ebola virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Balelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry van Effelterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 495, pp.110254. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2020.110254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs modulating stochastic gene expression affect the erythroid differentiation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gonin-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (11), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0225166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based assessment of the Role of Uneven Partitioning of Molecular Content on Heterogeneity and Regulation of Differentiation in CD8 T-cell Immune Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-41. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations and asymptotic convergence for a delay differential equation modeling platelet production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Boullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (6), pp.2417-2442. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2018259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835435v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration, Selection and Identifiability Analysis of a Mathematical Model of the in vitro Erythropoiesis in Normal and Perturbed Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1-2), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ISB-190471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical integration of an erythropoiesis model with explicit growth factor dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos López-Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.770 - 782. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2017.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and stability of periodic solutions of an impulsive differential equation and application to CD8 T-cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (7), pp.1765-1795. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-018-1220-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale model of the CD8 T cell immune response structured by intracellular content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barbarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.3969-4002. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2018120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of the experimental protocol in phenylhydrazine-induced anemia on mice recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 437, pp.286 - 298. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Nascent Memory CD8 T Cells and Modeling of Their Ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Boucinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.306-317. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cels.2017.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-2 sensitivity and exogenous IL-2 concentration gradient tune the productive contact duration of CD8+ T cell-APC: a multiscale modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris A. Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12918-016-0323-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01354185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model of leptin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi A. Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 267, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2015.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting pathogen-specific CD8 T cell immune responses from a modeling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Terry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 374, pp.66-82. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2015.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal linear stability condition for scalar differential equations with distributed delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (7), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2015.20.1855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive model of the dynamics of body weight and food intake in rats submitted to caloric restrictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Soulage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi A Soula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e100073. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of the Early CD8 T-Cell Immune Response in Lymph Nodes: An Integrative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barbarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.159-181. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computation2040159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling erythroblastic islands: using a hybrid model to assess the function of central macrophage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kurbatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 298, pp.92-106. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of the primary CD8 T cell immune response: stability analysis of a nonlinear age-structured system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Terry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65, pp.263-291. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0459-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Differential Equations and Autonomous Oscillations in Hematopoietic Stem Cell Dynamics Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20127601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on local asymptotic stability analysis for mathematical models of hematopoiesis with delay and delay-dependent coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Tiberiu Popoviciu Seminar of functional equations, approximation and convexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.121-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Plant Growth with Apical or Basal Meristem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.107-132. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20116204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYBRID MODEL OF ERYTHROPOIESIS AND LEUKEMIA TREATMENT WITH CYTOSINE ARABINOSIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kurbatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (6), pp.2246-2268. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100815517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538496v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Hybrid Models to Blood Cell Production in the Bone Marrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kurbatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (7), pp.2-12. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20116701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical study of feedback control roles and relevance in stress erythropoiesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 263 (3), pp.303. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Hopf bifurcation for a cell population model with state-dependent delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hbid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Qesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (5), pp.1611-1633. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080742713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic behavior and stability switch for a mature-immature model of cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (4), pp.2913-2929. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2009.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale model of erythropoiesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.59-70. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750902777642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical study of feedback control roles and relevance in stress erythropoiesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 263 (3), pp.303-16. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundedness and Lyapunov Function for a Nonlinear System of Hematopoietic Stem Cell Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (7-8), pp.373-377. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2010.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of erythroid progenitors and erythroleukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancer modelling (Part 2), 4 (3), pp.210-232. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20094309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Model of Hematopoietic Stem Cell Dynamics: Asymptotic Stability and Stability Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.28-47. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20094202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of hematopoiesis dynamics with growth factor-dependent apoptosis and proliferation regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.2128-2137. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2008.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete maturity-structured model of cell differentiation with applications to acute myelogenous leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (3), pp.395-424. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218339008002599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding self-renewal in committed erythroid progenitors improves the biological relevance of a mathematical model of erythropoiesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Génieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 250, pp.322-338. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2007.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de l'hématopoïèse normale et pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Génieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hématologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (5), pp.339-350. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/hma.2008.0282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delay reaction-diffusion model of the dynamics of botulinum in fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lhassan Hbid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 216 (1), pp.17-29. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2008.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical integration of a mathematical model of hematopoietic stem cell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Lopez-Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.594-606. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2008.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Asymptotic Stability of a Growth Factor-Dependent Stem Cells Dynamics Model with Distributed Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.19-38. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2007.8.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hematopoiesis mediated by growth factors with applications to periodic hematological diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigui Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 68 (8), pp.2321-2351. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-006-9121-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Asymptotic Stability and Hopf Bifurcation for a Blood Cell Production Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (2), pp.325-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Oscillations in Leukopoiesis Models with Two Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigui Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 242, pp.288-299. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2006.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of limit cycles in a pluripotent stem cell dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Halanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Neamtu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Opris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), pp.1091-1107. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2005.04.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Behavior of a Discrete Maturity Structured System of Hematopoietic Stem Cells Dynamics with Several Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp:2008001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a maturity structured model of cellular proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (3), pp.501-522. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2005.12.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical study of the hematopoiesis process with applications to chronic myelogenous leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigui Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 (4), pp.1328-1352. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/040604698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence, positivity and stability for a nonlinear model of cellular proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.337-366. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2004.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Hopf bifurcation in a mathematical model of pluripotent stem cell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigui Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (4), pp.651-670. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2004.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability of a partial differential equation with distributed delay due to cellular replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (8), pp.1469-1491. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0362-546X(03)00197-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle non-linéaire de prolifération cellulaire : extinction des cellules et invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 336 (7), pp.559-564. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(03)00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Silico Methods for Studying T Cell Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Grzesik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Eng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Rev. Cell. Mol. Biol. 342</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.265-304, 2019, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.ircmb.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02237891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Hopf bifurcation for a first-order linear delay differential equation with distributed delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Time Delay Systems (Ed. F. Atay)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.320, 2010, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02329-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of the spatial structure of stem cells in neuroblastoma patient-derived tumoroids reveals a critical role for a short-range diffusive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhu Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Koering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gonin-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Broutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Trajectory Inference based on Schrödinger Problem and a Mechanistic Model of Stochastic Gene Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ventre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Herbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Baradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability and periodicity in a delay differential model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude mathématique d'équations aux dérivées partielles hyperboliques modélisant les processus de régulation des cellules sanguines - Applications aux maladies hématologiques cycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Pau et des Pays de l'Adour, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equations à Retard et Modèles de Dynamiques de Populations Cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. Université Claude Bernard Lyon 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01092352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId225"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Crauste </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherches CNRS (depuis 2019) - Section 41 & CID 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de Recherches CNRS (2006 - 2019) - Section 41 & CID 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Thématique Math Bio Santé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR MathSAV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Mathématiques, Santé, Sciences de la Vie), 2022 - 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation (2020 - ...) : Laboratoire MAP5 UMR 8145, Université Paris Cité, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation (2018 - 2020) : Institut de Mathématiques de Bordeaux UMR 5251, Université de Bordeaux, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation (2006 - 2018) : Institut Camille Jordan UMR 5208, Université de Lyon, Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation (2011 - 2018) : Equipe projet Inria DRACULA, Centre Inria Grenoble Rhône Alpes, Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability and periodicity in a delay differential model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 561 (1), pp.130555. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2026.130555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico modelling of CD8 T cell immune response links genetic regulation to population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhu Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImmunoInformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.100043. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.immuno.2024.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of a gene regulatory network driving B cell development in germinal centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Koshkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Herbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rodríguez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0301022. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0301022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490302v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pharmacodynamic parameters linked with ibrutinib responses in chronic lymphocytic leukemia: Prospective study in real-world patients and mathematical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleakhena Ken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (7), pp.e1004430. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1004430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD8 memory precursor cell generation is a continuous process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Prieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Laubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (9), pp.104927. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2022.104927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical identifiability in the frame of nonlinear mixed effects models: the example of the in vitro erythropoiesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-021-04373-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of Germinal Center Recapitulates the Temporal Transition From Memory B Cells to Plasma Cells Differentiation as Regulated by Antigen Affinity-Based Tfh Cell Help</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Merino Tejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danial Lashgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo García-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.620716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and characterization of inter-individual variability in CD8 T cell responses in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Laubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1-2), pp.13-39. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ISB-200205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for establishment, maintenance and reactivation of the immune response after vaccination against Ebola virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Balelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry van Effelterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 495, pp.110254. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2020.110254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based assessment of the Role of Uneven Partitioning of Molecular Content on Heterogeneity and Regulation of Differentiation in CD8 T-cell Immune Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-41. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs modulating stochastic gene expression affect the erythroid differentiation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gonin-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (11), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0225166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations and asymptotic convergence for a delay differential equation modeling platelet production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Boullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (6), pp.2417-2442. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2018259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835435v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration, Selection and Identifiability Analysis of a Mathematical Model of the in vitro Erythropoiesis in Normal and Perturbed Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1-2), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ISB-190471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical integration of an erythropoiesis model with explicit growth factor dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos López-Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.770 - 782. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2017.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and stability of periodic solutions of an impulsive differential equation and application to CD8 T-cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (7), pp.1765-1795. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-018-1220-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of the experimental protocol in phenylhydrazine-induced anemia on mice recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 437, pp.286 - 298. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale model of the CD8 T cell immune response structured by intracellular content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barbarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.3969-4002. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2018120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Nascent Memory CD8 T Cells and Modeling of Their Ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Boucinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.306-317. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cels.2017.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-2 sensitivity and exogenous IL-2 concentration gradient tune the productive contact duration of CD8+ T cell-APC: a multiscale modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris A. Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12918-016-0323-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01354185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model of leptin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi A. Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 267, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2015.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal linear stability condition for scalar differential equations with distributed delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (7), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2015.20.1855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting pathogen-specific CD8 T cell immune responses from a modeling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Terry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 374, pp.66-82. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2015.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive model of the dynamics of body weight and food intake in rats submitted to caloric restrictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Soulage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi A Soula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e100073. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of the Early CD8 T-Cell Immune Response in Lymph Nodes: An Integrative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barbarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.159-181. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computation2040159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of the primary CD8 T cell immune response: stability analysis of a nonlinear age-structured system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Terry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65, pp.263-291. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0459-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling erythroblastic islands: using a hybrid model to assess the function of central macrophage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kurbatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 298, pp.92-106. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Differential Equations and Autonomous Oscillations in Hematopoietic Stem Cell Dynamics Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20127601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on local asymptotic stability analysis for mathematical models of hematopoiesis with delay and delay-dependent coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Tiberiu Popoviciu Seminar of functional equations, approximation and convexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.121-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Plant Growth with Apical or Basal Meristem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.107-132. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20116204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYBRID MODEL OF ERYTHROPOIESIS AND LEUKEMIA TREATMENT WITH CYTOSINE ARABINOSIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kurbatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (6), pp.2246-2268. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100815517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538496v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Hybrid Models to Blood Cell Production in the Bone Marrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kurbatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (7), pp.2-12. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20116701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical study of feedback control roles and relevance in stress erythropoiesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 263 (3), pp.303. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Hopf bifurcation for a cell population model with state-dependent delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hbid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Qesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (5), pp.1611-1633. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080742713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic behavior and stability switch for a mature-immature model of cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (4), pp.2913-2929. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2009.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale model of erythropoiesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.59-70. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750902777642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical study of feedback control roles and relevance in stress erythropoiesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 263 (3), pp.303-16. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundedness and Lyapunov Function for a Nonlinear System of Hematopoietic Stem Cell Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (7-8), pp.373-377. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2010.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of erythroid progenitors and erythroleukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancer modelling (Part 2), 4 (3), pp.210-232. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20094309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Model of Hematopoietic Stem Cell Dynamics: Asymptotic Stability and Stability Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.28-47. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20094202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of hematopoiesis dynamics with growth factor-dependent apoptosis and proliferation regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.2128-2137. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2008.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding self-renewal in committed erythroid progenitors improves the biological relevance of a mathematical model of erythropoiesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Génieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 250, pp.322-338. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2007.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete maturity-structured model of cell differentiation with applications to acute myelogenous leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (3), pp.395-424. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218339008002599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de l'hématopoïèse normale et pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Génieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hématologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (5), pp.339-350. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/hma.2008.0282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delay reaction-diffusion model of the dynamics of botulinum in fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lhassan Hbid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 216 (1), pp.17-29. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2008.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical integration of a mathematical model of hematopoietic stem cell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Lopez-Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.594-606. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2008.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Asymptotic Stability of a Growth Factor-Dependent Stem Cells Dynamics Model with Distributed Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.19-38. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2007.8.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hematopoiesis mediated by growth factors with applications to periodic hematological diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigui Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 68 (8), pp.2321-2351. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-006-9121-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Oscillations in Leukopoiesis Models with Two Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigui Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 242, pp.288-299. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2006.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Asymptotic Stability and Hopf Bifurcation for a Blood Cell Production Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (2), pp.325-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of limit cycles in a pluripotent stem cell dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Halanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Neamtu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Opris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), pp.1091-1107. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2005.04.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Behavior of a Discrete Maturity Structured System of Hematopoietic Stem Cells Dynamics with Several Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp:2008001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a maturity structured model of cellular proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (3), pp.501-522. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2005.12.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical study of the hematopoiesis process with applications to chronic myelogenous leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigui Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 (4), pp.1328-1352. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/040604698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence, positivity and stability for a nonlinear model of cellular proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.337-366. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2004.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Hopf bifurcation in a mathematical model of pluripotent stem cell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigui Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (4), pp.651-670. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2004.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability of a partial differential equation with distributed delay due to cellular replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (8), pp.1469-1491. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0362-546X(03)00197-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle non-linéaire de prolifération cellulaire : extinction des cellules et invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 336 (7), pp.559-564. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(03)00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Silico Methods for Studying T Cell Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Grzesik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Eng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Rev. Cell. Mol. Biol. 342</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.265-304, 2019, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.ircmb.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02237891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Hopf bifurcation for a first-order linear delay differential equation with distributed delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Time Delay Systems (Ed. F. Atay)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.320, 2010, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02329-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Modeling, Random Forests and Interpretability: SPLIM, Stable Piecewise Linear Interpretable Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Brolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of the spatial structure of stem cells in neuroblastoma patient-derived tumoroids reveals a critical role for a short-range diffusive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhu Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Koering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gonin-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Broutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Trajectory Inference based on Schrödinger Problem and a Mechanistic Model of Stochastic Gene Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ventre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Herbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Baradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude mathématique d'équations aux dérivées partielles hyperboliques modélisant les processus de régulation des cellules sanguines - Applications aux maladies hématologiques cycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Pau et des Pays de l'Adour, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equations à Retard et Modèles de Dynamiques de Populations Cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. Université Claude Bernard Lyon 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01092352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math-bio-sante.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mathsav.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490302v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koshkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Herbach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489553v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Thao Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arpin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuno.2024.100043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661930v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Audebert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleakhena Ken" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004430" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Todorov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104927" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Merino Tejero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Lashgari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a-Valiente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Gao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.620716" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Duchesne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Guillemin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04373-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISB-200205" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160892v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Balelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pasin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry van Effelterre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110254" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gonin-Giraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00230" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01835435v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Boullu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Adimy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018259" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISB-190471" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646786v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Angulo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez-Marcos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.01.033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1220-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barbarroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.10.031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mafille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Boucinha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2017.01.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01354185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris A. Prokopiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-016-0323-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di A. Soula" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.06.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717406v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Terry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Mercier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djebali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.03.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997528v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2015.20.1855" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di A Soula" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Prokopiou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leverrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation2040159" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596682v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fischer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kurbatova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessonov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.01.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0459-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPDRJ8JD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127601" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bessonov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20116204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538496v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kurbatova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Demin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100815517" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fisher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20116701" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.12.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZVQWL6L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542655v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hbid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Qesmi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080742713" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2009.11.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNFDRPBT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542669v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902777642" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Abdllaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.02.018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VBZ12QV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20094309" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542663v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20094202" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM1F5TKC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339008002599" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194422v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.09.041" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CMBXQ8W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2008.0282" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542466v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lhassan Hbid" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kacha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.07.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TWLGZ1C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lopez-Marcos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2008.01.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MZW3MB7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.19" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376087v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigui Ruan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-006-9121-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376070v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258393v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.02.020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Halanay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Neamtu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Opris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2005.04.083" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PSFMN2VQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375940v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2005.12.501" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375977v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040604698" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.09.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375966v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.12.010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375926v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(03)00197-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375916v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00125-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237891v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grzesik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Eng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Battaglia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2018.07.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02329-3_8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q19XRB01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184608v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Koering" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broutier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376256v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourni&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Baradat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363003v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Ivanov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01092352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math-bio-sante.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mathsav.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363003v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Adimy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Ivanov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2026.130555" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489553v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Thao Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuno.2024.100043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490302v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koshkin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Herbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Audebert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleakhena Ken" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004430" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Todorov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104927" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Duchesne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Guillemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04373-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Merino Tejero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Lashgari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a-Valiente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Gao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.620716" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISB-200205" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160892v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Balelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pasin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry van Effelterre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110254" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gonin-Giraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225166" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01835435v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Boullu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISB-190471" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Angulo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez-Marcos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.01.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1220-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.10.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barbarroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409637v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mafille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Boucinha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2017.01.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01354185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris A. Prokopiou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-016-0323-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di A. Soula" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.06.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2015.20.1855" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717406v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Terry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djebali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.03.033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di A Soula" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Prokopiou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leverrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation2040159" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0459-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPDRJ8JD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596682v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fischer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kurbatova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessonov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.01.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750271v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bessonov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20116204" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538496v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kurbatova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Demin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100815517" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649217v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fisher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20116701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.12.026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZVQWL6L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hbid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Qesmi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080742713" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542644v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2009.11.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNFDRPBT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902777642" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542457v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Abdllaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.02.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VBZ12QV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20094309" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20094202" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM1F5TKC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.09.041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CMBXQ8W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750276v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339008002599" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2008.0282" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lhassan Hbid" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kacha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.07.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TWLGZ1C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750283v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lopez-Marcos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2008.01.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MZW3MB7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.19" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376087v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigui Ruan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-006-9121-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258393v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.02.020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376070v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376002v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Halanay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Neamtu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Opris" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2005.04.083" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750285v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PSFMN2VQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2005.12.501" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040604698" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375934v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.09.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375966v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.12.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375926v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(03)00197-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00125-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237891v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grzesik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Eng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Battaglia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2018.07.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542651v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02329-3_8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q19XRB01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05594273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brolon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184608v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Koering" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broutier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376256v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourni&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Baradat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009632v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01092352v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>