--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Crauste </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherches CNRS (depuis 2019) - Section 41 & CID 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de Recherches CNRS (2006 - 2019) - Section 41 & CID 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Thématique Math Bio Santé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR MathSAV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Mathématiques, Santé, Sciences de la Vie), 2022 - 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation (2020 - ...) : Laboratoire MAP5 UMR 8145, Université Paris Cité, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation (2018 - 2020) : Institut de Mathématiques de Bordeaux UMR 5251, Université de Bordeaux, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation (2006 - 2018) : Institut Camille Jordan UMR 5208, Université de Lyon, Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation (2011 - 2018) : Equipe projet Inria DRACULA, Centre Inria Grenoble Rhône Alpes, Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability and periodicity in a delay differential model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 561 (1), pp.130555. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2026.130555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico modelling of CD8 T cell immune response links genetic regulation to population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhu Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImmunoInformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.100043. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.immuno.2024.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of a gene regulatory network driving B cell development in germinal centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Koshkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Herbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rodríguez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0301022. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0301022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490302v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pharmacodynamic parameters linked with ibrutinib responses in chronic lymphocytic leukemia: Prospective study in real-world patients and mathematical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleakhena Ken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (7), pp.e1004430. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1004430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD8 memory precursor cell generation is a continuous process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Prieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Laubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (9), pp.104927. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2022.104927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical identifiability in the frame of nonlinear mixed effects models: the example of the in vitro erythropoiesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-021-04373-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of Germinal Center Recapitulates the Temporal Transition From Memory B Cells to Plasma Cells Differentiation as Regulated by Antigen Affinity-Based Tfh Cell Help</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Merino Tejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danial Lashgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo García-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.620716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and characterization of inter-individual variability in CD8 T cell responses in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Laubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1-2), pp.13-39. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ISB-200205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for establishment, maintenance and reactivation of the immune response after vaccination against Ebola virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Balelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry van Effelterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 495, pp.110254. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2020.110254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based assessment of the Role of Uneven Partitioning of Molecular Content on Heterogeneity and Regulation of Differentiation in CD8 T-cell Immune Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-41. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs modulating stochastic gene expression affect the erythroid differentiation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gonin-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (11), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0225166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations and asymptotic convergence for a delay differential equation modeling platelet production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Boullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (6), pp.2417-2442. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2018259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835435v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration, Selection and Identifiability Analysis of a Mathematical Model of the in vitro Erythropoiesis in Normal and Perturbed Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1-2), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ISB-190471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical integration of an erythropoiesis model with explicit growth factor dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos López-Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.770 - 782. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2017.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and stability of periodic solutions of an impulsive differential equation and application to CD8 T-cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (7), pp.1765-1795. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-018-1220-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of the experimental protocol in phenylhydrazine-induced anemia on mice recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 437, pp.286 - 298. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale model of the CD8 T cell immune response structured by intracellular content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barbarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.3969-4002. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2018120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Nascent Memory CD8 T Cells and Modeling of Their Ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Boucinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.306-317. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cels.2017.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-2 sensitivity and exogenous IL-2 concentration gradient tune the productive contact duration of CD8+ T cell-APC: a multiscale modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris A. Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12918-016-0323-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01354185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model of leptin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi A. Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 267, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2015.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal linear stability condition for scalar differential equations with distributed delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (7), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2015.20.1855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting pathogen-specific CD8 T cell immune responses from a modeling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Terry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 374, pp.66-82. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2015.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive model of the dynamics of body weight and food intake in rats submitted to caloric restrictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Soulage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi A Soula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e100073. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of the Early CD8 T-Cell Immune Response in Lymph Nodes: An Integrative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barbarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.159-181. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computation2040159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of the primary CD8 T cell immune response: stability analysis of a nonlinear age-structured system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Terry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65, pp.263-291. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0459-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling erythroblastic islands: using a hybrid model to assess the function of central macrophage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kurbatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 298, pp.92-106. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Differential Equations and Autonomous Oscillations in Hematopoietic Stem Cell Dynamics Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20127601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on local asymptotic stability analysis for mathematical models of hematopoiesis with delay and delay-dependent coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Tiberiu Popoviciu Seminar of functional equations, approximation and convexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.121-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Plant Growth with Apical or Basal Meristem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.107-132. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20116204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYBRID MODEL OF ERYTHROPOIESIS AND LEUKEMIA TREATMENT WITH CYTOSINE ARABINOSIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kurbatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (6), pp.2246-2268. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100815517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538496v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Hybrid Models to Blood Cell Production in the Bone Marrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kurbatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (7), pp.2-12. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20116701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical study of feedback control roles and relevance in stress erythropoiesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 263 (3), pp.303. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Hopf bifurcation for a cell population model with state-dependent delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hbid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Qesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (5), pp.1611-1633. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080742713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic behavior and stability switch for a mature-immature model of cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (4), pp.2913-2929. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2009.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale model of erythropoiesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.59-70. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750902777642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical study of feedback control roles and relevance in stress erythropoiesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 263 (3), pp.303-16. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundedness and Lyapunov Function for a Nonlinear System of Hematopoietic Stem Cell Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (7-8), pp.373-377. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2010.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of erythroid progenitors and erythroleukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancer modelling (Part 2), 4 (3), pp.210-232. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20094309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Model of Hematopoietic Stem Cell Dynamics: Asymptotic Stability and Stability Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.28-47. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20094202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of hematopoiesis dynamics with growth factor-dependent apoptosis and proliferation regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.2128-2137. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2008.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding self-renewal in committed erythroid progenitors improves the biological relevance of a mathematical model of erythropoiesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Génieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 250, pp.322-338. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2007.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete maturity-structured model of cell differentiation with applications to acute myelogenous leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (3), pp.395-424. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218339008002599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de l'hématopoïèse normale et pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Génieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hématologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (5), pp.339-350. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/hma.2008.0282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delay reaction-diffusion model of the dynamics of botulinum in fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lhassan Hbid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 216 (1), pp.17-29. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2008.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical integration of a mathematical model of hematopoietic stem cell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Lopez-Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.594-606. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2008.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Asymptotic Stability of a Growth Factor-Dependent Stem Cells Dynamics Model with Distributed Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.19-38. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2007.8.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hematopoiesis mediated by growth factors with applications to periodic hematological diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigui Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 68 (8), pp.2321-2351. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-006-9121-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Oscillations in Leukopoiesis Models with Two Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigui Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 242, pp.288-299. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2006.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Asymptotic Stability and Hopf Bifurcation for a Blood Cell Production Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (2), pp.325-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of limit cycles in a pluripotent stem cell dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Halanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Neamtu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Opris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), pp.1091-1107. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2005.04.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Behavior of a Discrete Maturity Structured System of Hematopoietic Stem Cells Dynamics with Several Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp:2008001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a maturity structured model of cellular proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (3), pp.501-522. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2005.12.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical study of the hematopoiesis process with applications to chronic myelogenous leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigui Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 (4), pp.1328-1352. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/040604698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence, positivity and stability for a nonlinear model of cellular proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.337-366. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2004.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Hopf bifurcation in a mathematical model of pluripotent stem cell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigui Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (4), pp.651-670. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2004.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability of a partial differential equation with distributed delay due to cellular replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (8), pp.1469-1491. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0362-546X(03)00197-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle non-linéaire de prolifération cellulaire : extinction des cellules et invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 336 (7), pp.559-564. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(03)00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Silico Methods for Studying T Cell Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Grzesik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Eng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Rev. Cell. Mol. Biol. 342</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.265-304, 2019, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.ircmb.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02237891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Hopf bifurcation for a first-order linear delay differential equation with distributed delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Time Delay Systems (Ed. F. Atay)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.320, 2010, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02329-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Modeling, Random Forests and Interpretability: SPLIM, Stable Piecewise Linear Interpretable Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Brolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of the spatial structure of stem cells in neuroblastoma patient-derived tumoroids reveals a critical role for a short-range diffusive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhu Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Koering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gonin-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Broutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Trajectory Inference based on Schrödinger Problem and a Mechanistic Model of Stochastic Gene Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ventre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Herbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Baradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude mathématique d'équations aux dérivées partielles hyperboliques modélisant les processus de régulation des cellules sanguines - Applications aux maladies hématologiques cycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Pau et des Pays de l'Adour, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equations à Retard et Modèles de Dynamiques de Populations Cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. Université Claude Bernard Lyon 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01092352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Crauste </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherches CNRS (depuis 2019) - Section 41 & CID 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de Recherches CNRS (2006 - 2019) - Section 41 & CID 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Thématique Math Bio Santé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR MathSAV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Mathématiques, Santé, Sciences de la Vie), 2022 - 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation (2020 - ...) : Laboratoire MAP5 UMR 8145, Université Paris Cité, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation (2018 - 2020) : Institut de Mathématiques de Bordeaux UMR 5251, Université de Bordeaux, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation (2006 - 2018) : Institut Camille Jordan UMR 5208, Université de Lyon, Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliation (2011 - 2018) : Equipe projet Inria DRACULA, Centre Inria Grenoble Rhône Alpes, Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability and periodicity in a delay differential model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 561 (1), pp.130555. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2026.130555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of a gene regulatory network driving B cell development in germinal centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Koshkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Herbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rodríguez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0301022. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0301022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490302v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico modelling of CD8 T cell immune response links genetic regulation to population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhu Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madge Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImmunoInformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.100043. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.immuno.2024.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pharmacodynamic parameters linked with ibrutinib responses in chronic lymphocytic leukemia: Prospective study in real-world patients and mathematical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleakhena Ken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (7), pp.e1004430. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1004430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD8 memory precursor cell generation is a continuous process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Prieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Laubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (9), pp.104927. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2022.104927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical identifiability in the frame of nonlinear mixed effects models: the example of the in vitro erythropoiesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-021-04373-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of Germinal Center Recapitulates the Temporal Transition From Memory B Cells to Plasma Cells Differentiation as Regulated by Antigen Affinity-Based Tfh Cell Help</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Merino Tejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danial Lashgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo García-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.620716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and characterization of inter-individual variability in CD8 T cell responses in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Laubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1-2), pp.13-39. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ISB-200205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for establishment, maintenance and reactivation of the immune response after vaccination against Ebola virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Balelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry van Effelterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 495, pp.110254. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2020.110254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based assessment of the Role of Uneven Partitioning of Molecular Content on Heterogeneity and Regulation of Differentiation in CD8 T-cell Immune Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-41. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs modulating stochastic gene expression affect the erythroid differentiation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gonin-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (11), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0225166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations and asymptotic convergence for a delay differential equation modeling platelet production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Boullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (6), pp.2417-2442. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2018259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835435v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration, Selection and Identifiability Analysis of a Mathematical Model of the in vitro Erythropoiesis in Normal and Perturbed Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1-2), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ISB-190471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of the experimental protocol in phenylhydrazine-induced anemia on mice recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 437, pp.286 - 298. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale model of the CD8 T cell immune response structured by intracellular content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barbarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.3969-4002. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2018120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical integration of an erythropoiesis model with explicit growth factor dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos López-Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.770 - 782. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2017.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and stability of periodic solutions of an impulsive differential equation and application to CD8 T-cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (7), pp.1765-1795. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-018-1220-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Nascent Memory CD8 T Cells and Modeling of Their Ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Boucinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.306-317. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cels.2017.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-2 sensitivity and exogenous IL-2 concentration gradient tune the productive contact duration of CD8+ T cell-APC: a multiscale modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris A. Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12918-016-0323-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01354185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model of leptin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi A. Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 267, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2015.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting pathogen-specific CD8 T cell immune responses from a modeling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Terry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 374, pp.66-82. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2015.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal linear stability condition for scalar differential equations with distributed delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (7), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2015.20.1855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive model of the dynamics of body weight and food intake in rats submitted to caloric restrictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Soulage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi A Soula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e100073. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of the Early CD8 T-Cell Immune Response in Lymph Nodes: An Integrative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barbarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.159-181. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computation2040159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Differential Equations and Autonomous Oscillations in Hematopoietic Stem Cell Dynamics Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20127601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling erythroblastic islands: using a hybrid model to assess the function of central macrophage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kurbatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 298, pp.92-106. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of the primary CD8 T cell immune response: stability analysis of a nonlinear age-structured system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Terry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65, pp.263-291. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0459-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on local asymptotic stability analysis for mathematical models of hematopoiesis with delay and delay-dependent coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Tiberiu Popoviciu Seminar of functional equations, approximation and convexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.121-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Plant Growth with Apical or Basal Meristem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.107-132. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20116204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYBRID MODEL OF ERYTHROPOIESIS AND LEUKEMIA TREATMENT WITH CYTOSINE ARABINOSIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kurbatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (6), pp.2246-2268. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100815517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538496v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Hybrid Models to Blood Cell Production in the Bone Marrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kurbatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (7), pp.2-12. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20116701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical study of feedback control roles and relevance in stress erythropoiesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 263 (3), pp.303. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Hopf bifurcation for a cell population model with state-dependent delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hbid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Qesmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (5), pp.1611-1633. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080742713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic behavior and stability switch for a mature-immature model of cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (4), pp.2913-2929. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2009.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale model of erythropoiesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.59-70. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750902777642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical study of feedback control roles and relevance in stress erythropoiesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 263 (3), pp.303-16. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundedness and Lyapunov Function for a Nonlinear System of Hematopoietic Stem Cell Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (7-8), pp.373-377. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2010.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of hematopoiesis dynamics with growth factor-dependent apoptosis and proliferation regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.2128-2137. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2008.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of erythroid progenitors and erythroleukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bessonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Demin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancer modelling (Part 2), 4 (3), pp.210-232. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20094309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Model of Hematopoietic Stem Cell Dynamics: Asymptotic Stability and Stability Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.28-47. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20094202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding self-renewal in committed erythroid progenitors improves the biological relevance of a mathematical model of erythropoiesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Génieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 250, pp.322-338. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2007.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete maturity-structured model of cell differentiation with applications to acute myelogenous leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (3), pp.395-424. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218339008002599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de l'hématopoïèse normale et pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Génieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hématologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (5), pp.339-350. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/hma.2008.0282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical integration of a mathematical model of hematopoietic stem cell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Lopez-Marcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.594-606. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2008.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delay reaction-diffusion model of the dynamics of botulinum in fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lhassan Hbid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 216 (1), pp.17-29. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2008.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Asymptotic Stability of a Growth Factor-Dependent Stem Cells Dynamics Model with Distributed Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.19-38. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2007.8.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Behavior of a Discrete Maturity Structured System of Hematopoietic Stem Cells Dynamics with Several Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp:2008001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hematopoiesis mediated by growth factors with applications to periodic hematological diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigui Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 68 (8), pp.2321-2351. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-006-9121-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Oscillations in Leukopoiesis Models with Two Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigui Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 242, pp.288-299. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2006.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Asymptotic Stability and Hopf Bifurcation for a Blood Cell Production Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (2), pp.325-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of limit cycles in a pluripotent stem cell dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Halanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Neamtu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Opris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), pp.1091-1107. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2005.04.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a maturity structured model of cellular proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (3), pp.501-522. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2005.12.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical study of the hematopoiesis process with applications to chronic myelogenous leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigui Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 (4), pp.1328-1352. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/040604698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence, positivity and stability for a nonlinear model of cellular proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.337-366. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2004.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Hopf bifurcation in a mathematical model of pluripotent stem cell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigui Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (4), pp.651-670. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2004.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability of a partial differential equation with distributed delay due to cellular replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (8), pp.1469-1491. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0362-546X(03)00197-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle non-linéaire de prolifération cellulaire : extinction des cellules et invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Adimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 336 (7), pp.559-564. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(03)00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Silico Methods for Studying T Cell Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Grzesik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Eng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Rev. Cell. Mol. Biol. 342</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.265-304, 2019, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.ircmb.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02237891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Hopf bifurcation for a first-order linear delay differential equation with distributed delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Time Delay Systems (Ed. F. Atay)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.320, 2010, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02329-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Modeling, Random Forests and Interpretability: SPLIM, Stable Piecewise Linear Interpretable Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Brolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of the spatial structure of stem cells in neuroblastoma patient-derived tumoroids reveals a critical role for a short-range diffusive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhu Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Koering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gonin-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Broutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Trajectory Inference based on Schrödinger Problem and a Mechanistic Model of Stochastic Gene Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ventre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Herbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Baradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gandrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude mathématique d'équations aux dérivées partielles hyperboliques modélisant les processus de régulation des cellules sanguines - Applications aux maladies hématologiques cycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Pau et des Pays de l'Adour, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equations à Retard et Modèles de Dynamiques de Populations Cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. Université Claude Bernard Lyon 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01092352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math-bio-sante.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mathsav.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363003v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Adimy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Ivanov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2026.130555" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489553v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Thao Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuno.2024.100043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490302v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koshkin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Herbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Audebert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleakhena Ken" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004430" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Todorov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104927" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Duchesne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Guillemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04373-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Merino Tejero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Lashgari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a-Valiente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Gao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.620716" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISB-200205" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160892v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Balelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pasin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry van Effelterre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110254" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gonin-Giraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225166" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01835435v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Boullu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISB-190471" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Angulo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez-Marcos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.01.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1220-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.10.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barbarroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409637v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mafille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Boucinha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2017.01.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01354185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris A. Prokopiou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-016-0323-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di A. Soula" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.06.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2015.20.1855" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717406v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Terry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djebali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.03.033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di A Soula" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Prokopiou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leverrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation2040159" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0459-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPDRJ8JD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596682v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fischer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kurbatova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessonov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.01.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750271v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bessonov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20116204" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538496v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kurbatova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Demin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100815517" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649217v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fisher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20116701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.12.026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZVQWL6L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hbid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Qesmi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080742713" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542644v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2009.11.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNFDRPBT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902777642" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542457v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Abdllaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.02.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VBZ12QV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20094309" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20094202" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM1F5TKC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.09.041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CMBXQ8W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750276v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339008002599" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2008.0282" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lhassan Hbid" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kacha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.07.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TWLGZ1C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750283v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lopez-Marcos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2008.01.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MZW3MB7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.19" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376087v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigui Ruan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-006-9121-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258393v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.02.020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376070v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376002v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Halanay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Neamtu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Opris" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2005.04.083" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750285v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PSFMN2VQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2005.12.501" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040604698" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375934v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.09.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375966v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.12.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375926v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(03)00197-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00125-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237891v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grzesik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Eng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Battaglia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2018.07.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542651v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02329-3_8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q19XRB01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05594273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brolon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184608v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Koering" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broutier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376256v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourni&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Baradat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009632v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01092352v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math-bio-sante.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mathsav.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363003v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Adimy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Ivanov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2026.130555" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490302v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koshkin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Herbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489553v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Thao Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arpin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuno.2024.100043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Audebert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleakhena Ken" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004430" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Todorov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104927" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Duchesne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Guillemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04373-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Merino Tejero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Lashgari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a-Valiente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Gao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.620716" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISB-200205" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160892v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Balelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pasin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry van Effelterre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110254" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gonin-Giraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225166" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01835435v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Boullu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISB-190471" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Angulo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.10.031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barbarroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez-Marcos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.01.033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1220-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409637v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mafille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Boucinha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2017.01.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01354185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris A. Prokopiou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-016-0323-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di A. Soula" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.06.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717406v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Terry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Mercier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djebali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.03.033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997528v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2015.20.1855" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di A Soula" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Prokopiou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leverrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation2040159" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127601" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596682v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fischer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kurbatova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessonov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.01.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0459-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPDRJ8JD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750271v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bessonov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20116204" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538496v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kurbatova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Demin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100815517" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649217v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fisher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20116701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.12.026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZVQWL6L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hbid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Qesmi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080742713" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542644v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2009.11.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNFDRPBT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902777642" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542457v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Abdllaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.02.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VBZ12QV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM1F5TKC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542660v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20094309" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542663v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20094202" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.09.041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CMBXQ8W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750276v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339008002599" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2008.0282" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750283v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lopez-Marcos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2008.01.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MZW3MB7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542466v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lhassan Hbid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kacha" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.07.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TWLGZ1C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.19" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PSFMN2VQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376087v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigui Ruan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-006-9121-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258393v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.02.020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376070v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376002v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Halanay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Neamtu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Opris" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2005.04.083" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2005.12.501" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040604698" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375934v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.09.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375966v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.12.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375926v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(03)00197-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00125-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237891v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grzesik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Eng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Battaglia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2018.07.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542651v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02329-3_8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q19XRB01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05594273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brolon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184608v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Koering" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broutier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376256v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourni&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Baradat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009632v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01092352v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>