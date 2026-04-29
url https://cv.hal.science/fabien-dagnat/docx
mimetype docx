--- v0 (2026-03-21)
+++ v1 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Dagnat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2419-7587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05957352X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement maître de conférences HDR en génie logiciel à l'IMT Atlantique sur le campus de Brest. Je suis responsable de l'équipe de recherche </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P4S (Processes for Safe and Secure Software and Systems)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Lab-STICC (UMR 6285).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18417/emisa.17.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMELA: an annotation-based Java Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe reconfiguration of Coqcots and Pycots components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.430-444. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour décrire un processus de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.41 - 66. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.20.2.41-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de fédérer des modèles dans une chaîne d'outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of component substitutability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215, pp.75 - 92. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2008.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency management in software component deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 182, pp.17 - 32. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2006.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typing Concurrent Objects and Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Objet, méthodes formelles pour les objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Constraint-Driven Deployment Process for Cloud-Native Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Derghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Cloud Engineering (IC2E 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rennes, France. pp.85-93, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E65552.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Security Consistency During System Development with Security-Oriented Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Systems Processes (ICSSP ’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666015.3666016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible and robust framework for the secure systems engineering of space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussi Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Space Operations 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evolving secured multi-model systems with model federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2023: 26th International Conference on Model-Driven Engineering Languages and Systems - ME 2023: 16th Workshop on Models and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling heterogeneous IT infrastructures: a collaborative component-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMSAD 2023: 28th International working conference on Evaluation and Modeling Methods for Systems Analysis and Development, BPMDS 2023: 24th International Conference on Business Process Modeling, Development and Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saragosse, Spain. pp.227-242, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34241-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How IT Infrastructures Break: Better Modeling for Better Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRiSIS 2022: 17th International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Sousse, Tunisia. pp.169-184, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31108-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Measurement of Production Environment Influence on Code Reuse Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Louboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE 2019 : The Thirteenth International Conference on Emerging Security Information, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Obfuscation and Optimizations in the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Working Conference on Source Code Analysis and Manipulation (SCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.24 - 33, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAM.2018.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Informal Requirements and Formal Specifications Using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Souquières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Software Engineering and Formal Methods (SEFM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.54-69, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92970-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology to Assess Vulnerabilities and Countermeasures Impact on the Missions of a Naval System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyberICPS'2017 : International Workshop on the Security of Industrial Control Systems and Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oslo, Norway. pp.63 - 76, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72817-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Process Compliance Using Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bendraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDI 2017 : 7th International Conference on Model and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. pp.42-56, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66854-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using free modeling as an Agile method for developing domain specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2016 : ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.24 - 34, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2976767.2976807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Requirements Engineering Using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2016 : 24th IEEE International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Beijing, China. pp.347 - 352, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RE.2016.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Modularity for Heterogeneous Multi-model Systems using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODULARITY 2016 : 15th International Conference on Modularity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Malaga, Spain. pp.206 - 211, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2892664.2892701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise des Correctifs de Sécurité pour les Systèmes Navals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2016 : 5ème Conférence en Ingénierie du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Besançon, France. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pymoult : On-Line Updates for Python Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2015 : 10th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, Spain. pp.80 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour évaluer les outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2014 : 32ème congrès de l'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coqcots & Pycots: non-stopping components for safe dynamic reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Calvacante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE 2014 : proceedings of the 17th international ACM Sigsoft symposium on Component-based software engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602458.2602459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual interoperability through Models Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Information Federation Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping DSU techniques using Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotSWUp'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San José, United States. https://www.usenix.org/conference/hotswup13/prototyping-dsu-techniques-using-python</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Dynamic Process Models for Multi-metamodel Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSP 2012: International Conference on Software and System Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSP.2012.6225980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying the Interaction Control Behavior of a Process Model using Hierarchical Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMDE 2012: 2nd Workshop on Process-based approaches for Model-Driven Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lazy Initialization Multilayered Modeling Framework (NIER track)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 2011 : 33rd International Conference on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Honolulu, United States. pp.924 - 927, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1985793.1985947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a distributed package management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lococo 2011: workshop on logics for component configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using component-oriented process models for multi-metamodel applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Frontiers of Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Islamabad, Pakistan. pp.218-233, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIT.2011.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a categorical framework to ensure correct software evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hot Topics in Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Hanovre, Germany. pp.139-144, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDEW.2011.5767625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReCaml: execution state as the cornerstone of reconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN: 15th International Conference on Functional Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Baltimore, United States. pp.27-38, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1863543.1863550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPaCIFY: a Formal Model-Driven Engineering for Spacecraft On-Board Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Arberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cannenterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress on Embedded Real Time Software and Systems (ERTS2 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF : Association Aéronautique et Astronautique de France; SEE : French Electrical, Electronics, and Information &amp; Communication Technologies Society; SIA: Société des Ingénieurs de l'Automobile, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronous interpretation of synoptic, a domain specific modeling language for embedded flight-software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FM 09 - Workshop on Formal Methods for Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands. pp.80-87, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.20.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards context-aware components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un déploiement sûr et flexible des composants logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE 2009 : neuvième conférence internationale sur les nouvelles technologies de la répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating extra-functional properties in component deployment dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Formal Aspects of Component Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands. pp.195 - 209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introspecting continuations in order to update active code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Hot Topics In Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nashville, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1490283.1490289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Fractal on Modular Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Software Engineering Research, Management and Applications (SERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. pp.179, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERA.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in applying a model driven approach to reconfigurations of satellite software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Hot Topics In Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nashville, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1490283.1490291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability in software component deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELCOMEX 2007 : 2nd international conference on dependability of computer systems depCos, June 14-16, Szklarska Poreba, Pologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Szklarska Poreba, Poland. pp.223 - 230, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEPCOS-RELCOMEX.2007.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency management in software component deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACS'06 : Third International Workshop on Formal Aspects of Component Software, Prague, Czech republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of deployment dependencies in software components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2006 : 21st annual ACM Symposium on applied computing, 23-27 avril, Dijon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances pour le déploiement automatique de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence Francophone autour des Composants Logiciels, Le Croisic du 6 au 8 Avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France. pp.57 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibtex++ : toward higher-order bibtexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keryell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barrero Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Donin de Rosiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Torneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroTeX'2003 : 14th European TeX Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static analysis of communications for Erlang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUC 2002 (8th international Erlang User Conference), Stockholm, November 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing cybersecurity using Digital Twin and AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Jaafar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lannrion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synoptic: a domain-specific modeling language for space on-board application software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis of embedded software, frameworks and methodologies for correctness by construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.79 - 119, 2010, Engineering, 978-1-4419-6399-4. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-6400-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification Statique de Programmes Répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langage de programmation [cs.PL]. Institut National Polytechnique De Toulouse, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02061997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du génie logiciel pour déployer, gérer et reconfigurer les logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Télécom Bretagne; Institut Mines-Télécom, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01323059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des journées Approches Formelles dans l’Assistance au Développement du Logiciel (AFADL 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kouchnarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Formelles dans l’Assistance au Développement du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Dagnat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2419-7587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05957352X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement maître de conférences HDR en génie logiciel à l'IMT Atlantique sur le campus de Brest. Je suis responsable de l'équipe de recherche </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P4S (Processes for Safe and Secure Software and Systems)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Lab-STICC (UMR 6285).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18417/emisa.17.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMELA: an annotation-based Java Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe reconfiguration of Coqcots and Pycots components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.430-444. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour décrire un processus de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.41 - 66. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.20.2.41-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de fédérer des modèles dans une chaîne d'outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of component substitutability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215, pp.75 - 92. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2008.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency management in software component deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 182, pp.17 - 32. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2006.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typing Concurrent Objects and Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Objet, méthodes formelles pour les objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Constraint-Driven Deployment Process for Cloud-Native Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Derghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Cloud Engineering (IC2E 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rennes, France. pp.85-93, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E65552.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Security Consistency During System Development with Security-Oriented Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Systems Processes (ICSSP ’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666015.3666016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible and robust framework for the secure systems engineering of space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussi Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Space Operations 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evolving secured multi-model systems with model federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2023: 26th International Conference on Model-Driven Engineering Languages and Systems - ME 2023: 16th Workshop on Models and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling heterogeneous IT infrastructures: a collaborative component-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMSAD 2023: 28th International working conference on Evaluation and Modeling Methods for Systems Analysis and Development, BPMDS 2023: 24th International Conference on Business Process Modeling, Development and Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saragosse, Spain. pp.227-242, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34241-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How IT Infrastructures Break: Better Modeling for Better Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRiSIS 2022: 17th International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Sousse, Tunisia. pp.169-184, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31108-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Measurement of Production Environment Influence on Code Reuse Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Louboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE 2019 : The Thirteenth International Conference on Emerging Security Information, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Obfuscation and Optimizations in the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Working Conference on Source Code Analysis and Manipulation (SCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.24 - 33, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAM.2018.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Informal Requirements and Formal Specifications Using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Souquières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Software Engineering and Formal Methods (SEFM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.54-69, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92970-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Process Compliance Using Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bendraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDI 2017 : 7th International Conference on Model and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. pp.42-56, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66854-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology to Assess Vulnerabilities and Countermeasures Impact on the Missions of a Naval System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyberICPS'2017 : International Workshop on the Security of Industrial Control Systems and Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oslo, Norway. pp.63 - 76, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72817-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise des Correctifs de Sécurité pour les Systèmes Navals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2016 : 5ème Conférence en Ingénierie du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Besançon, France. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using free modeling as an Agile method for developing domain specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2016 : ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.24 - 34, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2976767.2976807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Requirements Engineering Using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2016 : 24th IEEE International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Beijing, China. pp.347 - 352, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RE.2016.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Modularity for Heterogeneous Multi-model Systems using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODULARITY 2016 : 15th International Conference on Modularity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Malaga, Spain. pp.206 - 211, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2892664.2892701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pymoult : On-Line Updates for Python Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2015 : 10th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, Spain. pp.80 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coqcots & Pycots: non-stopping components for safe dynamic reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Calvacante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE 2014 : proceedings of the 17th international ACM Sigsoft symposium on Component-based software engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602458.2602459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour évaluer les outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2014 : 32ème congrès de l'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual interoperability through Models Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Information Federation Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping DSU techniques using Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotSWUp'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San José, United States. https://www.usenix.org/conference/hotswup13/prototyping-dsu-techniques-using-python</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Dynamic Process Models for Multi-metamodel Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSP 2012: International Conference on Software and System Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSP.2012.6225980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying the Interaction Control Behavior of a Process Model using Hierarchical Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMDE 2012: 2nd Workshop on Process-based approaches for Model-Driven Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lazy Initialization Multilayered Modeling Framework (NIER track)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 2011 : 33rd International Conference on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Honolulu, United States. pp.924 - 927, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1985793.1985947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a distributed package management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lococo 2011: workshop on logics for component configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using component-oriented process models for multi-metamodel applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Frontiers of Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Islamabad, Pakistan. pp.218-233, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIT.2011.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a categorical framework to ensure correct software evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hot Topics in Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Hanovre, Germany. pp.139-144, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDEW.2011.5767625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronous interpretation of synoptic, a domain specific modeling language for embedded flight-software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FM 09 - Workshop on Formal Methods for Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands. pp.80-87, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.20.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReCaml: execution state as the cornerstone of reconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN: 15th International Conference on Functional Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Baltimore, United States. pp.27-38, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1863543.1863550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPaCIFY: a Formal Model-Driven Engineering for Spacecraft On-Board Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Arberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cannenterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress on Embedded Real Time Software and Systems (ERTS2 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF : Association Aéronautique et Astronautique de France; SEE : French Electrical, Electronics, and Information &amp; Communication Technologies Society; SIA: Société des Ingénieurs de l'Automobile, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards context-aware components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un déploiement sûr et flexible des composants logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE 2009 : neuvième conférence internationale sur les nouvelles technologies de la répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating extra-functional properties in component deployment dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Formal Aspects of Component Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands. pp.195 - 209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introspecting continuations in order to update active code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Hot Topics In Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nashville, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1490283.1490289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Fractal on Modular Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Software Engineering Research, Management and Applications (SERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. pp.179, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERA.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in applying a model driven approach to reconfigurations of satellite software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Hot Topics In Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nashville, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1490283.1490291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability in software component deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELCOMEX 2007 : 2nd international conference on dependability of computer systems depCos, June 14-16, Szklarska Poreba, Pologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Szklarska Poreba, Poland. pp.223 - 230, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEPCOS-RELCOMEX.2007.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency management in software component deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACS'06 : Third International Workshop on Formal Aspects of Component Software, Prague, Czech republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of deployment dependencies in software components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2006 : 21st annual ACM Symposium on applied computing, 23-27 avril, Dijon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances pour le déploiement automatique de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence Francophone autour des Composants Logiciels, Le Croisic du 6 au 8 Avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France. pp.57 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibtex++ : toward higher-order bibtexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keryell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barrero Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Donin de Rosiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Torneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroTeX'2003 : 14th European TeX Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static analysis of communications for Erlang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUC 2002 (8th international Erlang User Conference), Stockholm, November 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing cybersecurity using Digital Twin and AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Jaafar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lannrion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synoptic: a domain-specific modeling language for space on-board application software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis of embedded software, frameworks and methodologies for correctness by construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.79 - 119, 2010, Engineering, 978-1-4419-6399-4. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-6400-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification Statique de Programmes Répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langage de programmation [cs.PL]. Institut National Polytechnique De Toulouse, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02061997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du génie logiciel pour déployer, gérer et reconfigurer les logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Télécom Bretagne; Institut Mines-Télécom, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01323059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des journées Approches Formelles dans l’Assistance au Développement du Logiciel (AFADL 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kouchnarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Formelles dans l’Assistance au Développement du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="003462A2"/>
+    <w:nsid w:val="C00D5CA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-dagnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2419-7587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05957352X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://p4s.enstb.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Buisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Leroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.11.039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.41-66" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belguidoum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2008.06.022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.09.029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Colin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sall&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Derghal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E65552.2025.00024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boudjemila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666015.3666016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Paul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Roberts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ledoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00148" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Somers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34241-7_16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31108-6_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Louboutin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2018.00010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sultan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72817-9_5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976767.2976807" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2016.42" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Calvacante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602459" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSP.2012.6225980" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623642v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1985793.1985947" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725607v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2011.47" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chemouil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW.2011.5767625" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797558v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1863543.1863550" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arberet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boniol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cannenterre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624134v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.20.9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061820v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498583v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1490283.1490289" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERA.2008.19" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498587v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Carro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1490283.1490291" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062068v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEPCOS-RELCOMEX.2007.16" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114096v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128426v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrero Sastre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Donin de Rosiere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torneri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Jaafar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cortier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6400-7_3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ED9DE80C48CE72B7FA058B06414BB6559B88432/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02061997v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01323059v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106227v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-dagnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2419-7587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05957352X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://p4s.enstb.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Buisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Leroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.11.039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.41-66" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belguidoum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2008.06.022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.09.029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Colin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sall&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Derghal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E65552.2025.00024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boudjemila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666015.3666016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Paul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Roberts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ledoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00148" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Somers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34241-7_16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31108-6_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Louboutin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2018.00010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sultan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72817-9_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976767.2976807" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2016.42" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298547v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892701" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Calvacante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602459" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSP.2012.6225980" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623642v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1985793.1985947" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725607v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2011.47" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chemouil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW.2011.5767625" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.20.9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797558v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1863543.1863550" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arberet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boniol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cannenterre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061820v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498583v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1490283.1490289" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERA.2008.19" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498587v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Carro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1490283.1490291" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062068v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEPCOS-RELCOMEX.2007.16" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114096v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128426v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrero Sastre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Donin de Rosiere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torneri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Jaafar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cortier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6400-7_3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ED9DE80C48CE72B7FA058B06414BB6559B88432/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02061997v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01323059v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106227v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>