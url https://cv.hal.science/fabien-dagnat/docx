--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Dagnat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2419-7587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05957352X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement maître de conférences HDR en génie logiciel à l'IMT Atlantique sur le campus de Brest. Je suis responsable de l'équipe de recherche </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P4S (Processes for Safe and Secure Software and Systems)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Lab-STICC (UMR 6285).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18417/emisa.17.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMELA: an annotation-based Java Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe reconfiguration of Coqcots and Pycots components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.430-444. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour décrire un processus de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.41 - 66. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.20.2.41-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de fédérer des modèles dans une chaîne d'outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of component substitutability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215, pp.75 - 92. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2008.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency management in software component deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 182, pp.17 - 32. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2006.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typing Concurrent Objects and Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Objet, méthodes formelles pour les objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Constraint-Driven Deployment Process for Cloud-Native Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Derghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Cloud Engineering (IC2E 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rennes, France. pp.85-93, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E65552.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Security Consistency During System Development with Security-Oriented Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Systems Processes (ICSSP ’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666015.3666016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible and robust framework for the secure systems engineering of space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussi Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Space Operations 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evolving secured multi-model systems with model federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2023: 26th International Conference on Model-Driven Engineering Languages and Systems - ME 2023: 16th Workshop on Models and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling heterogeneous IT infrastructures: a collaborative component-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMSAD 2023: 28th International working conference on Evaluation and Modeling Methods for Systems Analysis and Development, BPMDS 2023: 24th International Conference on Business Process Modeling, Development and Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saragosse, Spain. pp.227-242, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34241-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How IT Infrastructures Break: Better Modeling for Better Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRiSIS 2022: 17th International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Sousse, Tunisia. pp.169-184, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31108-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Measurement of Production Environment Influence on Code Reuse Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Louboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE 2019 : The Thirteenth International Conference on Emerging Security Information, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Obfuscation and Optimizations in the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Working Conference on Source Code Analysis and Manipulation (SCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.24 - 33, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAM.2018.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Informal Requirements and Formal Specifications Using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Souquières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Software Engineering and Formal Methods (SEFM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.54-69, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92970-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Process Compliance Using Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bendraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDI 2017 : 7th International Conference on Model and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. pp.42-56, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66854-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology to Assess Vulnerabilities and Countermeasures Impact on the Missions of a Naval System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyberICPS'2017 : International Workshop on the Security of Industrial Control Systems and Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oslo, Norway. pp.63 - 76, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72817-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise des Correctifs de Sécurité pour les Systèmes Navals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2016 : 5ème Conférence en Ingénierie du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Besançon, France. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using free modeling as an Agile method for developing domain specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2016 : ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.24 - 34, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2976767.2976807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Requirements Engineering Using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2016 : 24th IEEE International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Beijing, China. pp.347 - 352, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RE.2016.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Modularity for Heterogeneous Multi-model Systems using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODULARITY 2016 : 15th International Conference on Modularity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Malaga, Spain. pp.206 - 211, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2892664.2892701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pymoult : On-Line Updates for Python Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2015 : 10th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, Spain. pp.80 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coqcots & Pycots: non-stopping components for safe dynamic reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Calvacante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE 2014 : proceedings of the 17th international ACM Sigsoft symposium on Component-based software engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602458.2602459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour évaluer les outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2014 : 32ème congrès de l'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual interoperability through Models Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Information Federation Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping DSU techniques using Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotSWUp'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San José, United States. https://www.usenix.org/conference/hotswup13/prototyping-dsu-techniques-using-python</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Dynamic Process Models for Multi-metamodel Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSP 2012: International Conference on Software and System Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSP.2012.6225980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying the Interaction Control Behavior of a Process Model using Hierarchical Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMDE 2012: 2nd Workshop on Process-based approaches for Model-Driven Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lazy Initialization Multilayered Modeling Framework (NIER track)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 2011 : 33rd International Conference on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Honolulu, United States. pp.924 - 927, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1985793.1985947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a distributed package management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lococo 2011: workshop on logics for component configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using component-oriented process models for multi-metamodel applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Frontiers of Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Islamabad, Pakistan. pp.218-233, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIT.2011.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a categorical framework to ensure correct software evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hot Topics in Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Hanovre, Germany. pp.139-144, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDEW.2011.5767625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronous interpretation of synoptic, a domain specific modeling language for embedded flight-software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FM 09 - Workshop on Formal Methods for Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands. pp.80-87, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.20.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReCaml: execution state as the cornerstone of reconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN: 15th International Conference on Functional Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Baltimore, United States. pp.27-38, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1863543.1863550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPaCIFY: a Formal Model-Driven Engineering for Spacecraft On-Board Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Arberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cannenterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress on Embedded Real Time Software and Systems (ERTS2 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF : Association Aéronautique et Astronautique de France; SEE : French Electrical, Electronics, and Information &amp; Communication Technologies Society; SIA: Société des Ingénieurs de l'Automobile, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards context-aware components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un déploiement sûr et flexible des composants logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE 2009 : neuvième conférence internationale sur les nouvelles technologies de la répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating extra-functional properties in component deployment dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Formal Aspects of Component Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands. pp.195 - 209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introspecting continuations in order to update active code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Hot Topics In Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nashville, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1490283.1490289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Fractal on Modular Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Software Engineering Research, Management and Applications (SERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. pp.179, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERA.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in applying a model driven approach to reconfigurations of satellite software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Hot Topics In Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nashville, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1490283.1490291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability in software component deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELCOMEX 2007 : 2nd international conference on dependability of computer systems depCos, June 14-16, Szklarska Poreba, Pologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Szklarska Poreba, Poland. pp.223 - 230, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEPCOS-RELCOMEX.2007.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency management in software component deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACS'06 : Third International Workshop on Formal Aspects of Component Software, Prague, Czech republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of deployment dependencies in software components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2006 : 21st annual ACM Symposium on applied computing, 23-27 avril, Dijon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances pour le déploiement automatique de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence Francophone autour des Composants Logiciels, Le Croisic du 6 au 8 Avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France. pp.57 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibtex++ : toward higher-order bibtexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keryell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barrero Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Donin de Rosiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Torneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroTeX'2003 : 14th European TeX Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static analysis of communications for Erlang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUC 2002 (8th international Erlang User Conference), Stockholm, November 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing cybersecurity using Digital Twin and AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Jaafar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lannrion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synoptic: a domain-specific modeling language for space on-board application software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis of embedded software, frameworks and methodologies for correctness by construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.79 - 119, 2010, Engineering, 978-1-4419-6399-4. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-6400-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification Statique de Programmes Répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langage de programmation [cs.PL]. Institut National Polytechnique De Toulouse, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02061997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du génie logiciel pour déployer, gérer et reconfigurer les logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Télécom Bretagne; Institut Mines-Télécom, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01323059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des journées Approches Formelles dans l’Assistance au Développement du Logiciel (AFADL 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kouchnarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Formelles dans l’Assistance au Développement du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabien Dagnat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabien-dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2419-7587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05957352X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement maître de conférences HDR en génie logiciel à l'IMT Atlantique sur le campus de Brest. Je suis responsable de l'équipe de recherche </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P4S (Processes for Safe and Secure Software and Systems)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Lab-STICC (UMR 6285).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18417/emisa.17.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMELA: an annotation-based Java Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe reconfiguration of Coqcots and Pycots components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.430-444. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour décrire un processus de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.41 - 66. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.20.2.41-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de fédérer des modèles dans une chaîne d'outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of component substitutability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215, pp.75 - 92. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2008.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency management in software component deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 182, pp.17 - 32. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2006.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typing Concurrent Objects and Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Objet, méthodes formelles pour les objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Apprentissage Machine au Sein des Jumeaux Numériques pour l'Estimation et la Détection des Menaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Jaafar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Computer &amp; Electronics Security Application Rendez-vous (C&amp;ESAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Rennes, France. pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Constraint-Driven Deployment Process for Cloud-Native Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Derghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Cloud Engineering (IC2E 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rennes, France. pp.85-93, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E65552.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Security Consistency During System Development with Security-Oriented Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Systems Processes (ICSSP ’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666015.3666016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evolving secured multi-model systems with model federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Boudjemila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2023: 26th International Conference on Model-Driven Engineering Languages and Systems - ME 2023: 16th Workshop on Models and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible and robust framework for the secure systems engineering of space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussi Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Space Operations 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling heterogeneous IT infrastructures: a collaborative component-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMSAD 2023: 28th International working conference on Evaluation and Modeling Methods for Systems Analysis and Development, BPMDS 2023: 24th International Conference on Business Process Modeling, Development and Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saragosse, Spain. pp.227-242, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34241-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How IT Infrastructures Break: Better Modeling for Better Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRiSIS 2022: 17th International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Sousse, Tunisia. pp.169-184, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31108-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Measurement of Production Environment Influence on Code Reuse Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Louboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE 2019 : The Thirteenth International Conference on Emerging Security Information, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Obfuscation and Optimizations in the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Working Conference on Source Code Analysis and Manipulation (SCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.24 - 33, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAM.2018.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Informal Requirements and Formal Specifications Using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Souquières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Software Engineering and Formal Methods (SEFM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.54-69, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92970-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Process Compliance Using Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bendraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDI 2017 : 7th International Conference on Model and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. pp.42-56, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66854-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology to Assess Vulnerabilities and Countermeasures Impact on the Missions of a Naval System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyberICPS'2017 : International Workshop on the Security of Industrial Control Systems and Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oslo, Norway. pp.63 - 76, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72817-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise des Correctifs de Sécurité pour les Systèmes Navals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2016 : 5ème Conférence en Ingénierie du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Besançon, France. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Requirements Engineering Using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2016 : 24th IEEE International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Beijing, China. pp.347 - 352, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RE.2016.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using free modeling as an Agile method for developing domain specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2016 : ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.24 - 34, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2976767.2976807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Modularity for Heterogeneous Multi-model Systems using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODULARITY 2016 : 15th International Conference on Modularity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Malaga, Spain. pp.206 - 211, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2892664.2892701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pymoult : On-Line Updates for Python Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2015 : 10th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, Spain. pp.80 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coqcots & Pycots: non-stopping components for safe dynamic reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Calvacante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE 2014 : proceedings of the 17th international ACM Sigsoft symposium on Component-based software engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602458.2602459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour évaluer les outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2014 : 32ème congrès de l'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual interoperability through Models Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Information Federation Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping DSU techniques using Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotSWUp'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San José, United States. https://www.usenix.org/conference/hotswup13/prototyping-dsu-techniques-using-python</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Dynamic Process Models for Multi-metamodel Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSP 2012: International Conference on Software and System Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSP.2012.6225980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying the Interaction Control Behavior of a Process Model using Hierarchical Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMDE 2012: 2nd Workshop on Process-based approaches for Model-Driven Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using component-oriented process models for multi-metamodel applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Frontiers of Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Islamabad, Pakistan. pp.218-233, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIT.2011.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a distributed package management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lococo 2011: workshop on logics for component configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lazy Initialization Multilayered Modeling Framework (NIER track)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 2011 : 33rd International Conference on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Honolulu, United States. pp.924 - 927, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1985793.1985947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a categorical framework to ensure correct software evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hot Topics in Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Hanovre, Germany. pp.139-144, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDEW.2011.5767625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronous interpretation of synoptic, a domain specific modeling language for embedded flight-software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FM 09 - Workshop on Formal Methods for Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands. pp.80-87, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.20.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReCaml: execution state as the cornerstone of reconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN: 15th International Conference on Functional Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Baltimore, United States. pp.27-38, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1863543.1863550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPaCIFY: a Formal Model-Driven Engineering for Spacecraft On-Board Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Arberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cannenterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress on Embedded Real Time Software and Systems (ERTS2 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF : Association Aéronautique et Astronautique de France; SEE : French Electrical, Electronics, and Information &amp; Communication Technologies Society; SIA: Société des Ingénieurs de l'Automobile, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un déploiement sûr et flexible des composants logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE 2009 : neuvième conférence internationale sur les nouvelles technologies de la répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards context-aware components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating extra-functional properties in component deployment dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Formal Aspects of Component Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands. pp.195 - 209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introspecting continuations in order to update active code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Hot Topics In Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nashville, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1490283.1490289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Fractal on Modular Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Software Engineering Research, Management and Applications (SERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. pp.179, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERA.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in applying a model driven approach to reconfigurations of satellite software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Hot Topics In Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nashville, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1490283.1490291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability in software component deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELCOMEX 2007 : 2nd international conference on dependability of computer systems depCos, June 14-16, Szklarska Poreba, Pologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Szklarska Poreba, Poland. pp.223 - 230, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEPCOS-RELCOMEX.2007.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency management in software component deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACS'06 : Third International Workshop on Formal Aspects of Component Software, Prague, Czech republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of deployment dependencies in software components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2006 : 21st annual ACM Symposium on applied computing, 23-27 avril, Dijon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances pour le déploiement automatique de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence Francophone autour des Composants Logiciels, Le Croisic du 6 au 8 Avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France. pp.57 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibtex++ : toward higher-order bibtexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keryell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barrero Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Donin de Rosiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Torneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroTeX'2003 : 14th European TeX Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static analysis of communications for Erlang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUC 2002 (8th international Erlang User Conference), Stockholm, November 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing cybersecurity using Digital Twin and AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Jaafar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lannrion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synoptic: a domain-specific modeling language for space on-board application software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis of embedded software, frameworks and methodologies for correctness by construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.79 - 119, 2010, Engineering, 978-1-4419-6399-4. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-6400-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification Statique de Programmes Répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langage de programmation [cs.PL]. Institut National Polytechnique De Toulouse, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02061997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du génie logiciel pour déployer, gérer et reconfigurer les logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Télécom Bretagne; Institut Mines-Télécom, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01323059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des journées Approches Formelles dans l’Assistance au Développement du Logiciel (AFADL 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kouchnarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Formelles dans l’Assistance au Développement du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C00D5CA6"/>
+    <w:nsid w:val="C12B766F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-dagnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2419-7587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05957352X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://p4s.enstb.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Buisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Leroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.11.039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.41-66" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belguidoum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2008.06.022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.09.029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Colin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sall&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Derghal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E65552.2025.00024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boudjemila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666015.3666016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Paul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Roberts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ledoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00148" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Somers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34241-7_16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31108-6_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Louboutin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2018.00010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sultan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72817-9_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976767.2976807" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2016.42" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298547v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892701" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Calvacante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602459" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSP.2012.6225980" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623642v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1985793.1985947" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725607v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2011.47" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chemouil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW.2011.5767625" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.20.9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797558v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1863543.1863550" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arberet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boniol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cannenterre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061820v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498583v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1490283.1490289" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERA.2008.19" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498587v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Carro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1490283.1490291" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062068v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEPCOS-RELCOMEX.2007.16" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114096v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128426v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrero Sastre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Donin de Rosiere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torneri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Jaafar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cortier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6400-7_3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ED9DE80C48CE72B7FA058B06414BB6559B88432/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02061997v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01323059v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106227v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabien-dagnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2419-7587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05957352X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://p4s.enstb.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Buisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Leroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.11.039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.41-66" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belguidoum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2008.06.022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.09.029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Colin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sall&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Jaafar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206415v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Derghal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E65552.2025.00024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boudjemila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666015.3666016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leclerc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Paul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Roberts" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ledoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083449v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Somers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34241-7_16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31108-6_13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354761v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Louboutin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Brunet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Martinez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2018.00010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sultan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72817-9_5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2016.42" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976767.2976807" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298547v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892701" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Calvacante" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602459" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSP.2012.6225980" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725607v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2011.47" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623642v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1985793.1985947" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785433v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chemouil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW.2011.5767625" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.20.9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797558v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1863543.1863550" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267838v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arberet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boniol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cannenterre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061819v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061820v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498583v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1490283.1490289" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498590v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERA.2008.19" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498587v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Carro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1490283.1490291" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEPCOS-RELCOMEX.2007.16" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114096v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062075v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128426v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrero Sastre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Donin de Rosiere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torneri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247516v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061818v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cortier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6400-7_3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ED9DE80C48CE72B7FA058B06414BB6559B88432/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02061997v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01323059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>