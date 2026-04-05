--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -84,2129 +84,2522 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high resolutive detection of TiO$_2$ nanoparticles in human corneocytes via TEM/NanoSIMS correlation</w:t>
+                <w:t xml:space="preserve">Exploring Mechanisms Leading to Composition Errors in Monazite (CePO4) Analyzed With Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Janin</w:t>
+                <w:t xml:space="preserve">Tom Veret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Delaune</w:t>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gibouin</w:t>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (22), pp.12189. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app132212189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozag009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278876v1</w:t>
+                <w:t xml:space="preserve">hal-05560238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modeling of field evaporation on atom probe tomography</w:t>
+                <w:t xml:space="preserve">Microscopic correlation of doping distribution and luminescence in a nitride laser junction by Photonic Atom Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Diaz Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brian Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (37), pp.375301. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.074603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/acd649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.074603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344607v1</w:t>
+                <w:t xml:space="preserve">hal-04695247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Wide Field of View Three-Dimensional Field Ion Microscopy and High-Fidelity Reconstruction Algorithms to the Study of Defects in Nuclear Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The high resolutive detection of TiO$_2$ nanoparticles in human corneocytes via TEM/NanoSIMS correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefan Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621000131⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (22), pp.12189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app132212189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474668v1</w:t>
+                <w:t xml:space="preserve">hal-04278876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoscopic modeling of field evaporation on atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Vella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Blum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Brian Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1260 - 1261. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (37), pp.375301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/acd649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360365v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Three-Dimensional Field Ion Microscopy of an Amorphous Glass FeBSi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+                <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Renaux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621012629⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1260 - 1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474770v1</w:t>
+                <w:t xml:space="preserve">hal-04360365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Development of Wide Field of View Three-Dimensional Field Ion Microscopy and High-Fidelity Reconstruction Algorithms to the Study of Defects in Nuclear Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Normand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Dalapati</w:t>
+                <w:t xml:space="preserve">Stefan Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.365-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621000131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902892v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to predict image formation in the three-dimensional field ion microscope</w:t>
+                <w:t xml:space="preserve">Analytical Three-Dimensional Field Ion Microscopy of an Amorphous Glass FeBSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107317⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621012629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571970v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Borz</w:t>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mammez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">P Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.083704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108219v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Element Identification by Expectation–Maximization Method in Atom Probe Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model to predict image formation in the three-dimensional field ion microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Parviainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vurpillot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927619000138⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107329v1</w:t>
+                <w:t xml:space="preserve">hal-02571970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kron–Branin modelling of ultra-short pulsed signal microelectrode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhifei Xu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhao</w:t>
+                <w:t xml:space="preserve">M. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2018170383⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02611693v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Atom Probe Analysis with Synchronous Laser Pulsing and Voltage Pulsing</w:t>
+                <w:t xml:space="preserve">Enhancing Element Identification by Expectation–Maximization Method in Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Zhao</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23 (2), pp.221-226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616012666⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 25, pp.367-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927619000138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611781v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale photoconductive switching effect applied to atom probe tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Kron–Branin modelling of ultra-short pulsed signal microelectrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/116/27002⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (2), pp.21001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2018170383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719197v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF pulse signal integrity analysis for nonlinear ended microstrip line atom-probe tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Optimizing Atom Probe Analysis with Synchronous Laser Pulsing and Voltage Pulsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120, pp.012006. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.221-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/120/1/012006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616012666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954239v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nanoscale photoconductive switching effect applied to atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/116/27002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RF pulse signal integrity analysis for nonlinear ended microstrip line atom-probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.012006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/120/1/012006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pulse shaping optimization for improving atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ravelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 386, pp.47-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Localisation de nanoparticules de TiO2 dans les tissus cutanés par imagerie corrélative MET/NanoSIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du GdR MSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR MSI, Jun 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">RF transient pulse signal integrity with ns-duration for atom-probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Belle Mare, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RADIO.2015.7323403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2216,279 +2609,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring mechanisms leading to composition errors in monazite (CePO4) analysed with atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Veret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numeric modeling of synchronous laser pulsing and voltage pulsing field evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2635,51 +3028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Janin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Geiser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acd649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Renaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morgado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012629" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107317" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611693v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170383" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CDFMNK1K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/27002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CA54C0915FE2DE08A8BDBA76644D69C24269A05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamare" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.06.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ8G1VXB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2015.7323403" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05560238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozag009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Janin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Geiser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acd649" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Renaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morgado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012629" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107317" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170383" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CDFMNK1K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/27002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CA54C0915FE2DE08A8BDBA76644D69C24269A05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamare" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.06.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ8G1VXB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2015.7323403" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>