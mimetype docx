--- v1 (2026-04-05)
+++ v2 (2026-05-26)
@@ -386,295 +386,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high resolutive detection of TiO$_2$ nanoparticles in human corneocytes via TEM/NanoSIMS correlation</w:t>
+                <w:t xml:space="preserve">Mesoscopic modeling of field evaporation on atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Janin</w:t>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Delaune</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+                <w:t xml:space="preserve">Brian Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app132212189⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (37), pp.375301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/acd649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278876v1</w:t>
+                <w:t xml:space="preserve">hal-04344607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modeling of field evaporation on atom probe tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The high resolutive detection of TiO$_2$ nanoparticles in human corneocytes via TEM/NanoSIMS correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+                <w:t xml:space="preserve">Anthony Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brian Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (37), pp.375301. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (22), pp.12189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/acd649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app132212189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344607v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
               </w:r>
@@ -833,51 +833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1056,563 +1056,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">A model to predict image formation in the three-dimensional field ion microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Normand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Dalapati</w:t>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902892v1</w:t>
+                <w:t xml:space="preserve">hal-02571970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to predict image formation in the three-dimensional field ion microscope</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefan Parviainen</w:t>
+                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+                <w:t xml:space="preserve">P Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.107317. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.083704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571970v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
+                <w:t xml:space="preserve">Enhancing Element Identification by Expectation–Maximization Method in Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Borz</w:t>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mammez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.367-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927619000138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108219v1</w:t>
+                <w:t xml:space="preserve">hal-02107329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Element Identification by Expectation–Maximization Method in Atom Probe Tomography</w:t>
+                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vurpillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+                <w:t xml:space="preserve">M. Borz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">M. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.367-377. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927619000138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107329v1</w:t>
+                <w:t xml:space="preserve">hal-02108219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kron–Branin modelling of ultra-short pulsed signal microelectrode</w:t>
               </w:r>
@@ -1757,51 +1757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Atom Probe Analysis with Synchronous Laser Pulsing and Voltage Pulsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1891,51 +1891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale photoconductive switching effect applied to atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2050,51 +2050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2171,90 +2171,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse shaping optimization for improving atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 386, pp.47-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2332,77 +2332,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de nanoparticules de TiO2 dans les tissus cutanés par imagerie corrélative MET/NanoSIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2483,51 +2483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2754,51 +2754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numeric modeling of synchronous laser pulsing and voltage pulsing field evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3028,51 +3028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05560238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozag009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Janin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Geiser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acd649" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Renaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morgado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012629" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107317" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170383" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CDFMNK1K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/27002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CA54C0915FE2DE08A8BDBA76644D69C24269A05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamare" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.06.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ8G1VXB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2015.7323403" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05560238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozag009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Geiser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acd649" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Janin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212189" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Renaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morgado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012629" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107317" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170383" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CDFMNK1K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/27002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CA54C0915FE2DE08A8BDBA76644D69C24269A05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamare" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.06.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ8G1VXB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2015.7323403" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>