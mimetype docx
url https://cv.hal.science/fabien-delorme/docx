--- v0 (2026-03-25)
+++ v1 (2026-05-14)
@@ -1144,217 +1144,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nao joue à Motus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nao Plays Motus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lagrue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">NAO Tech Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cité des Sciences et de l'Industrie, Paris, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660958v1</w:t>
+                <w:t xml:space="preserve">hal-03296024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nao Plays Motus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nao joue à Motus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delorme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAO Tech Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cité des Sciences et de l'Industrie, Paris, Unknown Region</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296024v1</w:t>
+                <w:t xml:space="preserve">hal-00660958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Markovian Process Modelling for Pickomino</w:t>
               </w:r>
@@ -1550,243 +1550,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'algorithmes de type Monte-Carlo pour Pickomino</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décision markovienne appliquée à un jeu de stop ou encore : Pickomino (Heckmeck Am Bratwurmeck)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chetcuti-Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lagrue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Stackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Intelligence Artificielle Fondamentale (IAF'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Marseille, Région indéterminée</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses appllications (LFA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Annecy, France. pp.159-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296028v1</w:t>
+                <w:t xml:space="preserve">hal-03296027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décision markovienne appliquée à un jeu de stop ou encore : Pickomino (Heckmeck Am Bratwurmeck)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation d'algorithmes de type Monte-Carlo pour Pickomino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chetcuti-Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Stackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses appllications (LFA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Annecy, France. pp.159-166</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Intelligence Artificielle Fondamentale (IAF'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marseille, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296027v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination and Evaluation of Efficient Strategies for a Stop or Roll Dice Game: Heckmeck am Bratwurmeck (Pickomino)</w:t>
               </w:r>
@@ -1811,51 +1811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Stackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Computational Intelligence and Games(CIG'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Australia. pp.175-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2346,51 +2346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04056166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tahil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delorme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monflier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdc.2023.101022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chetcuti-Sperandio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICG-180056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04214791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04193143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Ma Thi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Ngo Thi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347317.3357245" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cardon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stackowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;cuchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lehuen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04056166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tahil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delorme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monflier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdc.2023.101022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chetcuti-Sperandio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICG-180056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04214791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04193143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Ma Thi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Ngo Thi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347317.3357245" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cardon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stackowiak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;cuchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lehuen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>