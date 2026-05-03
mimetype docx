--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -208,261 +208,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Environmental Study of French Neighbourhoods</w:t>
+                <w:t xml:space="preserve">Predihood: an open-source tool for predicting neighbourhoods' information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Favetta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-83014-4_13⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (61), pp.2805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.02805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388570v1</w:t>
+                <w:t xml:space="preserve">hal-04946988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predihood: an open-source tool for predicting neighbourhoods' information</w:t>
+                <w:t xml:space="preserve">An Environmental Study of French Neighbourhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Favetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (61), pp.2805. </w:t>
+              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Communications in Computer and Information Science, 1446, pp.267-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.02805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-83014-4_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946988v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking and Evaluating the Interpretation of Bibliographic Records</w:t>
               </w:r>
@@ -663,255 +663,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty visualization of multi-providers cartographic integration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing a Benchmark for the Assessment of Schema Matching Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Languages and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Open Journal of Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.3-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313194v1</w:t>
+                <w:t xml:space="preserve">lirmm-01061615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Benchmark for the Assessment of Schema Matching Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainty visualization of multi-providers cartographic integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Berjawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Seccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Favetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Databases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Visual Languages and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, 25, pp.995-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvlc.2014.10.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01061615v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Quality and Performance of Schema Matching in Large Scale</w:t>
               </w:r>
@@ -993,2740 +993,2857 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00343491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving reproducibility in bioinformatics workflows with BioFlow-Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Construction of a Geo-Historical Knowledge Graph from Early Modern Encyclopedic Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moncla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna El Garb</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lumineau</w:t>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM REP 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourth International Workshop on Geographic Information Extraction from Texts (GeoExT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240352v1</w:t>
+                <w:t xml:space="preserve">hal-05602670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Environment of a Neighborhood: A Use Case for France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Barret</w:t>
+                <w:t xml:space="preserve">Improving reproducibility in bioinformatics workflows with BioFlow-Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El Garb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Data Science, Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Online, France. pp.294-301, </w:t>
+              <w:t xml:space="preserve">ACM REP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0009885702940301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3736731.3746139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388564v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Based Approach for Neighborhood and Real Estate Recommendations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissame Laddada</w:t>
+                <w:t xml:space="preserve">Predicting the Environment of a Neighborhood: A Use Case for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Favetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Moncla</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ACM SIGSPATIAL Workshop on Location-Based Recommendations, Geosocial Networks, and Geoadvertising (LocalRec'20)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3423334.3431452⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Data Science, Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, France. pp.294-301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0009885702940301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040142v1</w:t>
+                <w:t xml:space="preserve">hal-05388564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des quartiers : défis et pistes de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+                <w:t xml:space="preserve">Ontology-Based Approach for Neighborhood and Real Estate Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissame Laddada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Favetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moncla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances 2019 (EGC2019) Atelier DigitAl Humanities and cuLtural herItAge: data and knowledge management and analysis (DAHLIA 2019) -</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th ACM SIGSPATIAL Workshop on Location-Based Recommendations, Geosocial Networks, and Geoadvertising (LocalRec'20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Seattle, WA, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3423334.3431452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005923v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche du quartier idéal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Barret</w:t>
+                <w:t xml:space="preserve">Étude des quartiers : défis et pistes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Favetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryvonne Miquel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Gentil</w:t>
+                <w:t xml:space="preserve">Mohamed Nader Jelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC'2019)</w:t>
+              <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances 2019 (EGC2019) Atelier DigitAl Humanities and cuLtural herItAge: data and knowledge management and analysis (DAHLIA 2019) -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083198v1</w:t>
+                <w:t xml:space="preserve">hal-02005923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JADE : un jeu de plateau pour l'apprentissage de l'ergonomie des logiciels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+                <w:t xml:space="preserve">Spatial Entity Matching with GeoAlign (demo paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Favetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moncla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque évolutions pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGSPATIAL '19: 27th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Chicago, IL, United States. pp.580-583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3347146.3359345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292149v1</w:t>
+                <w:t xml:space="preserve">hal-05388560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Entity Matching with GeoAlign (demo paper)</w:t>
+                <w:t xml:space="preserve">À la recherche du quartier idéal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Favetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGSPATIAL 2019 - 27th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC'2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946985v1</w:t>
+                <w:t xml:space="preserve">hal-02083198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Integration Uncertainty Enhances User's Choice in Multi-Providers Integrated Maps</w:t>
+                <w:t xml:space="preserve">JADE : un jeu de plateau pour l'apprentissage de l'ergonomie des logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonor Ferrer Catala</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bilal Berjawi</w:t>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Working Conference on Advanced Visual Interfaces (AVI 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque évolutions pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Villeurbanne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258627v2</w:t>
+                <w:t xml:space="preserve">hal-02292149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIB-R: a Benchmark for the Interpretation of Bibliographic Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Decourselle</w:t>
+                <w:t xml:space="preserve">Spatial Entity Matching with GeoAlign (demo paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lumineau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Favetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moncla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Practice of Digital Libraries (TPDL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-43997-6_13⟩</w:t>
+              <w:t xml:space="preserve">SIGSPATIAL 2019 - 27th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Chicago IL, United States. pp.580-583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3347146.3359345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324529v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PABench: Designing a Taxonomy and Implementing a Benchmark for Spatial Entity Matching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Visualizing Integration Uncertainty Enhances User's Choice in Multi-Providers Integrated Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonor Ferrer Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Favetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Berjawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh International Conference on Advanced Geographic Information Systems, Applications, and Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Working Conference on Advanced Visual Interfaces (AVI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bari, Italy. pp.298-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2909132.2926075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344652v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Vision for Navigation and Enrichment in Cultural Heritage Collections</w:t>
+                <w:t xml:space="preserve">BIB-R: a Benchmark for the Interpretation of Bibliographic Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audun Vennesland</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trond Aalberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naimdjon Takhirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web For Cultural Heritage (SW4CH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_49⟩</w:t>
+              <w:t xml:space="preserve">Theory and Practice of Digital Libraries (TPDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hannover, Germany. pp.163-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-43997-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194308v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of FRBRization Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Decourselle</w:t>
+                <w:t xml:space="preserve">PABench: Designing a Taxonomy and Implementing a Benchmark for Spatial Entity Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Berjawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lumineau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Favetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Practice of Digital Libraries (TPDL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Seventh International Conference on Advanced Geographic Information Systems, Applications, and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Lisbon, Portugal. pp.7-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198487v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnosco: trace user data for the user</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bennani</w:t>
+                <w:t xml:space="preserve">A Novel Vision for Navigation and Enrichment in Cultural Heritage Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Decourselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audun Vennesland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trond Aalberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">inforsid : XXXIIème congrès INformatique des ORganisations et Systèmes d'Information de Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semantic Web For Cultural Heritage (SW4CH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp.488-497, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271921v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KIEV: a Tool for Extracting Semantic Relations from the World Wide Web (demo)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naimdjon Takhirov</w:t>
+                <w:t xml:space="preserve">A Survey of FRBRization Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solvberg Ingeborg</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5441/002/edbt.2014.61⟩</w:t>
+              <w:t xml:space="preserve">Theory and Practice of Digital Libraries (TPDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Poznań, Poland. pp.185-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24592-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301045v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Uncertainty in Visual Integration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Chesneau</w:t>
+                <w:t xml:space="preserve">Adnosco: trace user data for the user</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Multimedia Systems (DMS'2014), Workshop on Visual Languages and Computing (VLC’2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Wyndham Pittsburgh University Center, Pittsburgh, USA, United States. pp.365-371</w:t>
+              <w:t xml:space="preserve">inforsid : XXXIIème congrès INformatique des ORganisations et Systèmes d'Information de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, lYON, France. pp.147-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301080v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoBench: a Geospatial Integration Tool for Building a Spatial Entity Matching Benchmark (Demo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bilal Berjawi</w:t>
+                <w:t xml:space="preserve">KIEV: a Tool for Extracting Semantic Relations from the World Wide Web (demo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naimdjon Takhirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trond Aalberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solvberg Ingeborg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Geographic Information Systems (ACM SIGSPATIAL'2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Athens, Greece. pp.632-635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2014.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301125v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic and Flexible Framework for Selecting Correspondences in Matching and Alignment Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representing Uncertainty in Visual Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Berjawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Favetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Data Management Technologies and Applications (DATA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. pp.129-137</w:t>
+              <w:t xml:space="preserve">International Conference on Distributed Multimedia Systems (DMS'2014), Workshop on Visual Languages and Computing (VLC’2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Wyndham Pittsburgh University Center, Pittsburgh, USA, United States. pp.365-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155475v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Approach for Large-Scale Relation Extraction from the Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naimdjon Takhirov</w:t>
+                <w:t xml:space="preserve">GeoBench: a Geospatial Integration Tool for Building a Spatial Entity Matching Benchmark (Demo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Morana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Berjawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solvberg Ingeborg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Advances in Geographic Information Systems (ACM SIGSPATIAL'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Dallas, Texas, United States. pp.533-536</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01339299v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching and Alignment: What Is the Cost of User Post-Match Effort?</w:t>
+                <w:t xml:space="preserve">A Generic and Flexible Framework for Selecting Correspondences in Matching and Alignment Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Data Management Technologies and Applications (DATA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. pp.129-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00643424v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Quality of an Integrated Schema</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Integrated Approach for Large-Scale Relation Extraction from the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naimdjon Takhirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trond Aalberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solvberg Ingeborg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ER'10: 29th International Conference on Conceptual Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia-Pacific Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Sydney, Australia. pp.163-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37401-2_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00546724v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible Approach for Planning Schema Matching Algorithms</w:t>
+                <w:t xml:space="preserve">Matching and Alignment: What Is the Cost of User Post-Match Effort?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoopIS: Cooperative Informations Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.249-264, </w:t>
+              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Hersonissos, Crete, Greece. pp.421-428, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-88871-0_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25109-2_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00326885v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00643424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Indexing Structure for Automatic Schema Matching</w:t>
+                <w:t xml:space="preserve">Measuring the Quality of an Integrated Schema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMDB-ICDE'07: International Workshop on Self-Managing Database Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, pp.7</w:t>
+              <w:t xml:space="preserve">ER'10: 29th International Conference on Conceptual Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vancouver, Canada. pp.261-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00138117v1</w:t>
+                <w:t xml:space="preserve">lirmm-00546724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Context-based Measure for Discovering Approximate Semantic Matching between Schema</w:t>
+                <w:t xml:space="preserve">A Flexible Approach for Planning Schema Matching Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS'07: Research Challenges in Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoopIS: Cooperative Informations Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.249-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88871-0_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00138105v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00326885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XBenchMatch: a Benchmark for XML Schema Matching Tools</w:t>
+                <w:t xml:space="preserve">A Context-based Measure for Discovering Approximate Semantic Matching between Schema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ela Hunt</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLDB'07: International Conference on Very Large Data Bases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1318-1321</w:t>
+              <w:t xml:space="preserve">RCIS'07: Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Ouarzazate, Maroc, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00196929v1</w:t>
+                <w:t xml:space="preserve">lirmm-00138105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XBenchMatch: a Benchmark for XML Schema Matching Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ela Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VLDB'07: International Conference on Very Large Data Bases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1318-1321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00196929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMatch: A Semantically Context-Based Tool Enhanced by an Indexing Structure to Accelerate Schema Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3755,105 +3872,213 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00185595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Indexing Structure for Automatic Schema Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Roantree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMDB-ICDE'07: International Workshop on Self-Managing Database Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00138117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encyclopedia2GeoKG : un outil pour l'extraction d'informations et la génération de graphes de connaissances géo-historiques à partir d'articles encyclopédiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3895,100 +4120,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France. , Revue des Nouvelles Technologies de l'Information, Extraction et Gestion des Connaissances, RNTI-E-42, pp.521-528, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics Workflows: Representation and Query</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El Garb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4003,168 +4228,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium MaDICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrtis: New Perspectives for Semantic Web Adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Ganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BOBCATSSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Datasets for Evaluating the Interpretation of Bibliographic Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4209,70 +4434,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Conference on Digital Libraries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Newark, United States. pp.253-254, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2910896.2925457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302830v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4282,51 +4507,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Environmental Study of French Neighbourhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4335,416 +4560,416 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Favetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Management Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1446, Springer International Publishing, pp.267-292, 2021, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-83014-4_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Evaluating Schema Matching and Mapping</w:t>
+                <w:t xml:space="preserve">Tuning for Schema Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Velegrakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schema Matching and Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.253-291, 2011, 978-3-642-16517-7</w:t>
+              <w:t xml:space="preserve">, Springer, pp.293-316, 2011, 978-3-642-16517-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00581354v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00581395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning for Schema Matching</w:t>
+                <w:t xml:space="preserve">On Evaluating Schema Matching and Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Velegrakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schema Matching and Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.293-316, 2011, 978-3-642-16517-7</w:t>
+              <w:t xml:space="preserve">, Springer, pp.253-291, 2011, 978-3-642-16517-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00581395v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00581354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback from the participants of the ADBIS, TPDL and EDA 2020 joint conferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdwendé N Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4754,51 +4979,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking and evaluating the interpretation of bibliographic records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trond Aalberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4846,275 +5071,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BD LIRIS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yet Another Matcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée J. Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-09016, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00399025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YAM: a Schema Matcher Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée J. Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-09018, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00399184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMatch: A Quality/Performance Balanced Approach for Large Scale Schema Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5136,249 +5361,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-08023, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00326887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Selftuning Approach for Improving Composite Schema Matchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-08010, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00271534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MatchPlanner: A Self Tuning Tool for Planning Schema Matching Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-08011, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00271538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Benchmark for the Assessment of XML Schema Matching Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5387,73 +5612,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00138527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Context-Based Measure for Discovering Approximate Semantic Matching between Schema Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5475,51 +5700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-06053, 2006, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00113849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5529,114 +5754,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Generic Approach for Schema Matcher Selection: Leveraging User Pre- and Post-match Effort for Improving Quality and Time Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Montpellier II - Sciences et Techniques du Languedoc, 2009. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00436547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5783,51 +6008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388570v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83014-4_13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946988v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02805" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Aalberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naimdjon Takhirov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Decourselle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-018-0233-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49534-6_5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Berjawi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chesneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Seccia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2014.10.033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXK32WK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01061615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.5.59-82" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Garb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009885702940301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissame Laddada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423334.3431452" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347146.3359345" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258627v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Ferrer Catala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2926075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43997-6_13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun Vennesland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_49" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24592-8_14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solvberg Ingeborg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2014.61" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301080v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Morana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37401-2_18" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KN5SS67Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643424v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25109-2_28" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0_18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138117v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roantree" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Hunt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00185595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486272v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258556v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Ganier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302830v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2925457" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Velegrakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028900v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; N Sawadogo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e J. Miller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271538v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00436547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02805" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388570v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83014-4_13" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Aalberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naimdjon Takhirov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Decourselle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-018-0233-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49534-6_5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01061615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Berjawi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chesneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Seccia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2014.10.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXK32WK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.5.59-82" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Garb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009885702940301" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissame Laddada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423334.3431452" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347146.3359345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258627v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Ferrer Catala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2926075" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43997-6_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun Vennesland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_49" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24592-8_14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271921v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301045v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solvberg Ingeborg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2014.61" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Morana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37401-2_18" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KN5SS67Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25109-2_28" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0_18" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Hunt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00185595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roantree" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Ganier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302830v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2925457" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Velegrakis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028900v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; N Sawadogo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e J. Miller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271538v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138527v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113849v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00436547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>