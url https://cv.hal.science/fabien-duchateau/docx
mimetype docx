--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -208,261 +208,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predihood: an open-source tool for predicting neighbourhoods' information</w:t>
+                <w:t xml:space="preserve">An Environmental Study of French Neighbourhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Favetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.02805⟩</w:t>
+              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Communications in Computer and Information Science, 1446, pp.267-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-83014-4_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946988v1</w:t>
+                <w:t xml:space="preserve">hal-05388570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Environmental Study of French Neighbourhoods</w:t>
+                <w:t xml:space="preserve">Predihood: an open-source tool for predicting neighbourhoods' information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Favetta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Communications in Computer and Information Science, 1446, pp.267-292. </w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (61), pp.2805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-83014-4_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.02805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388570v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking and Evaluating the Interpretation of Bibliographic Records</w:t>
               </w:r>
@@ -1252,330 +1252,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Environment of a Neighborhood: A Use Case for France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Barret</w:t>
+                <w:t xml:space="preserve">Ontology-Based Approach for Neighborhood and Real Estate Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissame Laddada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Favetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moncla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Data Science, Technology and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0009885702940301⟩</w:t>
+              <w:t xml:space="preserve">4th ACM SIGSPATIAL Workshop on Location-Based Recommendations, Geosocial Networks, and Geoadvertising (LocalRec'20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Seattle, WA, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3423334.3431452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388564v1</w:t>
+                <w:t xml:space="preserve">hal-03040142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Based Approach for Neighborhood and Real Estate Recommendations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissame Laddada</w:t>
+                <w:t xml:space="preserve">Predicting the Environment of a Neighborhood: A Use Case for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Favetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Moncla</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ACM SIGSPATIAL Workshop on Location-Based Recommendations, Geosocial Networks, and Geoadvertising (LocalRec'20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Seattle, WA, United States. pp.1-10, </w:t>
+              <w:t xml:space="preserve">9th International Conference on Data Science, Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, France. pp.294-301, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3423334.3431452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0009885702940301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040142v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des quartiers : défis et pistes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Favetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nader Jelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1786,51 +1786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Favetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC'2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
@@ -2671,252 +2671,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnosco: trace user data for the user</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KIEV: a Tool for Extracting Semantic Relations from the World Wide Web (demo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naimdjon Takhirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trond Aalberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bennani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+                <w:t xml:space="preserve">Solvberg Ingeborg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">inforsid : XXXIIème congrès INformatique des ORganisations et Systèmes d'Information de Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Athens, Greece. pp.632-635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2014.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271921v1</w:t>
+                <w:t xml:space="preserve">hal-01301045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KIEV: a Tool for Extracting Semantic Relations from the World Wide Web (demo)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naimdjon Takhirov</w:t>
+                <w:t xml:space="preserve">Adnosco: trace user data for the user</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvberg Ingeborg</w:t>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">inforsid : XXXIIème congrès INformatique des ORganisations et Systèmes d'Information de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, lYON, France. pp.147-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301045v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing Uncertainty in Visual Integration</w:t>
               </w:r>
@@ -3243,51 +3243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trond Aalberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvberg Ingeborg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Sydney, Australia. pp.163-175, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4560,302 +4560,302 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Favetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Management Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1446, Springer International Publishing, pp.267-292, 2021, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-83014-4_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning for Schema Matching</w:t>
+                <w:t xml:space="preserve">On Evaluating Schema Matching and Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Velegrakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schema Matching and Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.293-316, 2011, 978-3-642-16517-7</w:t>
+              <w:t xml:space="preserve">, Springer, pp.253-291, 2011, 978-3-642-16517-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00581395v1</w:t>
+                <w:t xml:space="preserve">lirmm-00581354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Evaluating Schema Matching and Mapping</w:t>
+                <w:t xml:space="preserve">Tuning for Schema Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Velegrakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schema Matching and Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.253-291, 2011, 978-3-642-16517-7</w:t>
+              <w:t xml:space="preserve">, Springer, pp.293-316, 2011, 978-3-642-16517-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00581354v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00581395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6008,51 +6008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02805" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388570v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83014-4_13" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Aalberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naimdjon Takhirov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Decourselle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-018-0233-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49534-6_5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01061615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Berjawi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chesneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Seccia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2014.10.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXK32WK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.5.59-82" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Garb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009885702940301" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissame Laddada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423334.3431452" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347146.3359345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258627v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Ferrer Catala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2926075" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43997-6_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun Vennesland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_49" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24592-8_14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271921v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301045v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solvberg Ingeborg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2014.61" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Morana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37401-2_18" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KN5SS67Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25109-2_28" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0_18" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Hunt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00185595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roantree" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Ganier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302830v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2925457" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Velegrakis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028900v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; N Sawadogo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e J. Miller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271538v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138527v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113849v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00436547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388570v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83014-4_13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946988v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02805" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Aalberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naimdjon Takhirov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Decourselle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-018-0233-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49534-6_5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01061615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Berjawi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chesneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Seccia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2014.10.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXK32WK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.5.59-82" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Garb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissame Laddada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423334.3431452" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009885702940301" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347146.3359345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258627v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Ferrer Catala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2926075" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43997-6_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun Vennesland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_49" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24592-8_14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solvberg Ingeborg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2014.61" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Morana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37401-2_18" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KN5SS67Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25109-2_28" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0_18" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Hunt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00185595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roantree" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Ganier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302830v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2925457" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Velegrakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581395v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028900v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; N Sawadogo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e J. Miller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271538v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138527v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113849v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00436547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>